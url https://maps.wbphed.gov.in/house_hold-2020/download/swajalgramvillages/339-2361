--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>