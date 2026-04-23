--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>