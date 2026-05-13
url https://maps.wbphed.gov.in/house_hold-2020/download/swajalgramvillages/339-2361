--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>