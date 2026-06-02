--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>