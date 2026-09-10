--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1509,83 +1509,83 @@
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
       <c r="J26" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="2">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <v>1</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="2">
-        <v>338</v>
+        <v>376</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <v>2</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
@@ -2149,51 +2149,51 @@
       </c>
       <c r="I46" s="2">
         <v>0</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="2">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="G47" s="2">
         <v>2</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="2">
         <v>2</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="2" t="s">
@@ -2749,51 +2749,51 @@
       <c r="F65" s="2">
         <v>238</v>
       </c>
       <c r="G65" s="2">
         <v>1</v>
       </c>
       <c r="H65" s="2">
         <v>1</v>
       </c>
       <c r="I65" s="2">
         <v>1</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="6"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6"/>
       <c r="F66" s="6">
-        <v>13225</v>
+        <v>13287</v>
       </c>
       <c r="G66" s="6">
         <v>70</v>
       </c>
       <c r="H66" s="6">
         <v>26</v>
       </c>
       <c r="I66" s="6">
         <v>71</v>
       </c>
       <c r="J66" s="6">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>