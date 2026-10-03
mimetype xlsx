--- v6 (2026-09-10)
+++ v7 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -110,62 +110,62 @@
   <si>
     <t>Lego</t>
   </si>
   <si>
     <t>Adwaitabati</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Kantabari</t>
   </si>
   <si>
     <t>Agarda Purusottampur</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
     <t>Gargaria</t>
   </si>
   <si>
     <t>Agaya</t>
   </si>
   <si>
+    <t>Bankura-ii</t>
+  </si>
+  <si>
+    <t>Narrah</t>
+  </si>
+  <si>
+    <t>Agayanandanpur</t>
+  </si>
+  <si>
     <t>Nakaijuri</t>
   </si>
   <si>
-    <t>Agayanandanpur</t>
-[...7 lines deleted...]
-  <si>
     <t>Punisole</t>
   </si>
   <si>
     <t>Aguri Band Punisol</t>
   </si>
   <si>
     <t>Akui-i</t>
   </si>
   <si>
     <t>Akui</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
     <t>Chinabari</t>
   </si>
   <si>
     <t>Alutia</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Machatora</t>
@@ -278,59 +278,59 @@
   <si>
     <t>Aralbara</t>
   </si>
   <si>
     <t>Sonamukhi</t>
   </si>
   <si>
     <t>Panchal</t>
   </si>
   <si>
     <t>Aralkola</t>
   </si>
   <si>
     <t>Sahaspur</t>
   </si>
   <si>
     <t>Arapur</t>
   </si>
   <si>
     <t>Layekbandh</t>
   </si>
   <si>
     <t>Arjunpur</t>
   </si>
   <si>
+    <t>Mondalgram</t>
+  </si>
+  <si>
+    <t>Arra</t>
+  </si>
+  <si>
     <t>Arrah</t>
   </si>
   <si>
-    <t>Arra</t>
-[...4 lines deleted...]
-  <si>
     <t>Asanjhor</t>
   </si>
   <si>
     <t>Brindabanpur</t>
   </si>
   <si>
     <t>Asansola</t>
   </si>
   <si>
     <t>Dhanara</t>
   </si>
   <si>
     <t>Asarda</t>
   </si>
   <si>
     <t>Baharamuri</t>
   </si>
   <si>
     <t>Asberya</t>
   </si>
   <si>
     <t>Ashnasol</t>
   </si>
   <si>
     <t>Hatasuria</t>
@@ -392,59 +392,59 @@
   <si>
     <t>Bagjata</t>
   </si>
   <si>
     <t>Bagjobra</t>
   </si>
   <si>
     <t>Bagmari</t>
   </si>
   <si>
     <t>Bagneja</t>
   </si>
   <si>
     <t>Ghutgoria</t>
   </si>
   <si>
     <t>Baguli</t>
   </si>
   <si>
     <t>Tiluri</t>
   </si>
   <si>
     <t>Bagulia</t>
   </si>
   <si>
+    <t>Dahala</t>
+  </si>
+  <si>
+    <t>Bahadurpur</t>
+  </si>
+  <si>
     <t>Beliatore</t>
   </si>
   <si>
-    <t>Bahadurpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Bahalalpur</t>
   </si>
   <si>
     <t>Ratanpur</t>
   </si>
   <si>
     <t>Bahara Band</t>
   </si>
   <si>
     <t>Onda-ii</t>
   </si>
   <si>
     <t>Bahulara</t>
   </si>
   <si>
     <t>Hamirhati</t>
   </si>
   <si>
     <t>Bahulia</t>
   </si>
   <si>
     <t>Baikuntha Pur</t>
   </si>
   <si>
     <t>BANKURA-II</t>
@@ -452,56 +452,56 @@
   <si>
     <t>MANKANALI</t>
   </si>
   <si>
     <t>BAIKUNTHAPUR</t>
   </si>
   <si>
     <t>Baishpatra</t>
   </si>
   <si>
     <t>Dheko</t>
   </si>
   <si>
     <t>Baksi</t>
   </si>
   <si>
     <t>Baksi Bandh</t>
   </si>
   <si>
     <t>Salma</t>
   </si>
   <si>
     <t>Bakulia</t>
   </si>
   <si>
+    <t>Balarampur</t>
+  </si>
+  <si>
     <t>Supur</t>
   </si>
   <si>
-    <t>Balarampur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balguma</t>
   </si>
   <si>
     <t>Godardihi</t>
   </si>
   <si>
     <t>Balianarayanpur</t>
   </si>
   <si>
     <t>Saldiha</t>
   </si>
   <si>
     <t>Baliguma</t>
   </si>
   <si>
     <t>Bamandiha</t>
   </si>
   <si>
     <t>Chhatna-ii</t>
   </si>
   <si>
     <t>Bamankuli</t>
   </si>
   <si>
     <t>Moshiara</t>
@@ -524,56 +524,56 @@
   <si>
     <t>Ban Pukhuria</t>
   </si>
   <si>
     <t>Banberia</t>
   </si>
   <si>
     <t>Kalpathar</t>
   </si>
   <si>
     <t>Banchingra</t>
   </si>
   <si>
     <t>Bangal Chak</t>
   </si>
   <si>
     <t>Banhambirpur</t>
   </si>
   <si>
     <t>Jhunjka</t>
   </si>
   <si>
     <t>Banjurya</t>
   </si>
   <si>
+    <t>Bankata</t>
+  </si>
+  <si>
     <t>Lakshmisagar</t>
   </si>
   <si>
-    <t>Bankata</t>
-[...1 lines deleted...]
-  <si>
     <t>Bankati</t>
   </si>
   <si>
     <t>Banki</t>
   </si>
   <si>
     <t>Banksimul</t>
   </si>
   <si>
     <t>Bankurardanga</t>
   </si>
   <si>
     <t>Tegjori</t>
   </si>
   <si>
     <t>Banpusra</t>
   </si>
   <si>
     <t>Raotora</t>
   </si>
   <si>
     <t>Bansdiha</t>
   </si>
   <si>
     <t>Chiltore</t>
@@ -797,56 +797,56 @@
   <si>
     <t>Dhekit</t>
   </si>
   <si>
     <t>Beltikri</t>
   </si>
   <si>
     <t>Belut</t>
   </si>
   <si>
     <t>Bena</t>
   </si>
   <si>
     <t>Bena Bandi</t>
   </si>
   <si>
     <t>Belsulia</t>
   </si>
   <si>
     <t>Benabendi</t>
   </si>
   <si>
     <t>Benachapra</t>
   </si>
   <si>
+    <t>Benagaria</t>
+  </si>
+  <si>
     <t>Jirrah</t>
   </si>
   <si>
-    <t>Benagaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Benajira</t>
   </si>
   <si>
     <t>Benakata</t>
   </si>
   <si>
     <t>Bhora</t>
   </si>
   <si>
     <t>Bendara</t>
   </si>
   <si>
     <t>Rudra</t>
   </si>
   <si>
     <t>Benkakocha</t>
   </si>
   <si>
     <t>Benkia</t>
   </si>
   <si>
     <t>Kalyani</t>
   </si>
   <si>
     <t>Beryak Hamar</t>
@@ -1235,56 +1235,56 @@
   <si>
     <t>Dabra</t>
   </si>
   <si>
     <t>Dadhimukha</t>
   </si>
   <si>
     <t>Dakharang</t>
   </si>
   <si>
     <t>Dakshinbar</t>
   </si>
   <si>
     <t>Daldali</t>
   </si>
   <si>
     <t>Dalpur</t>
   </si>
   <si>
     <t>Damasini</t>
   </si>
   <si>
     <t>Damodarbati</t>
   </si>
   <si>
+    <t>Damodarpur</t>
+  </si>
+  <si>
     <t>Pabra</t>
   </si>
   <si>
-    <t>Damodarpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Damragaria</t>
   </si>
   <si>
     <t>Dangarpara</t>
   </si>
   <si>
     <t>Danmari</t>
   </si>
   <si>
     <t>Danrkini</t>
   </si>
   <si>
     <t>Dapanjuri</t>
   </si>
   <si>
     <t>Darpanagar</t>
   </si>
   <si>
     <t>Data Rampur</t>
   </si>
   <si>
     <t>Deba</t>
   </si>
   <si>
     <t>Debagram</t>
@@ -1313,56 +1313,56 @@
   <si>
     <t>Metyala</t>
   </si>
   <si>
     <t>Deul Bherya</t>
   </si>
   <si>
     <t>Deulbhira</t>
   </si>
   <si>
     <t>Deuli</t>
   </si>
   <si>
     <t>Dha Bani</t>
   </si>
   <si>
     <t>Dhabani</t>
   </si>
   <si>
     <t>Dhadanga</t>
   </si>
   <si>
     <t>Dhadkidihi</t>
   </si>
   <si>
+    <t>Dhagara</t>
+  </si>
+  <si>
     <t>Gorabari</t>
   </si>
   <si>
-    <t>Dhagara</t>
-[...1 lines deleted...]
-  <si>
     <t>Dhagaria</t>
   </si>
   <si>
     <t>Dhagra</t>
   </si>
   <si>
     <t>Dhajamanipur</t>
   </si>
   <si>
     <t>Dhamur</t>
   </si>
   <si>
     <t>Dhananjaypur</t>
   </si>
   <si>
     <t>Dhandakeshabpur</t>
   </si>
   <si>
     <t>Dhanisukni</t>
   </si>
   <si>
     <t>Gopinathpur</t>
   </si>
   <si>
     <t>Dhanjoga</t>
@@ -3041,56 +3041,56 @@
   <si>
     <t>Radhaballavpur</t>
   </si>
   <si>
     <t>Radhakantapur</t>
   </si>
   <si>
     <t>Radhamohanpur</t>
   </si>
   <si>
     <t>RADHANAGAR</t>
   </si>
   <si>
     <t>Radhanathpur</t>
   </si>
   <si>
     <t>Radharamanpur</t>
   </si>
   <si>
     <t>Raghunath Chak</t>
   </si>
   <si>
     <t>Raghunath Nagar</t>
   </si>
   <si>
+    <t>Raghunathpur</t>
+  </si>
+  <si>
     <t>RAGHUNATHPUR</t>
   </si>
   <si>
-    <t>Raghunathpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Raj Bandh</t>
   </si>
   <si>
     <t>Rajadali</t>
   </si>
   <si>
     <t>Rajmadhabpur</t>
   </si>
   <si>
     <t>Rajprasadpur</t>
   </si>
   <si>
     <t>Rajpura</t>
   </si>
   <si>
     <t>Rajsol</t>
   </si>
   <si>
     <t>Ram Sagar</t>
   </si>
   <si>
     <t>Rambani</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
@@ -3287,66 +3287,66 @@
   <si>
     <t>Shirsha</t>
   </si>
   <si>
     <t>Shitalpur</t>
   </si>
   <si>
     <t>Shitla</t>
   </si>
   <si>
     <t>SHITLADIHI</t>
   </si>
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
+    <t>Shushunia</t>
+  </si>
+  <si>
     <t>SHUSHUNIA</t>
   </si>
   <si>
-    <t>Shushunia</t>
-[...1 lines deleted...]
-  <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
+    <t>Shyampur</t>
+  </si>
+  <si>
     <t>Lowgram</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shyampur</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
   <si>
     <t>Sibrampur</t>
   </si>
   <si>
     <t>Sidhaberia</t>
   </si>
   <si>
     <t>Sihika</t>
   </si>
   <si>
     <t>Sihikapahari</t>
   </si>
@@ -4262,104 +4262,104 @@
       </c>
       <c r="F9" s="2">
         <v>130</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2">
         <v>5951</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
       <c r="H12" s="2">
@@ -5094,104 +5094,104 @@
       </c>
       <c r="F35" s="2">
         <v>333</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>0</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="2">
-        <v>599</v>
+        <v>251</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I36" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J36" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F37" s="2">
-        <v>251</v>
+        <v>599</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I37" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J37" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F38" s="2">
         <v>81</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
@@ -5382,51 +5382,51 @@
       </c>
       <c r="F44" s="2">
         <v>110</v>
       </c>
       <c r="G44" s="2">
         <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
         <v>1</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F45" s="2">
         <v>529</v>
       </c>
       <c r="G45" s="2">
         <v>2</v>
       </c>
       <c r="H45" s="2">
         <v>1</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
@@ -5542,51 +5542,51 @@
       </c>
       <c r="F49" s="2">
         <v>634</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
@@ -5798,54 +5798,54 @@
       </c>
       <c r="F57" s="2">
         <v>206</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2">
         <v>225</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5894,101 +5894,101 @@
       </c>
       <c r="F60" s="2">
         <v>16</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="2">
         <v>0</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F61" s="2">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F62" s="2">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G62" s="2">
         <v>1</v>
       </c>
       <c r="H62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F63" s="2">
         <v>487</v>
       </c>
       <c r="G63" s="2">
@@ -6310,165 +6310,165 @@
       </c>
       <c r="F73" s="2">
         <v>194</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>1</v>
       </c>
       <c r="I73" s="2">
         <v>1</v>
       </c>
       <c r="J73" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="D74" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E74" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="2">
-        <v>309</v>
+        <v>91</v>
       </c>
       <c r="G74" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H74" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I74" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J74" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F75" s="2">
-        <v>91</v>
+        <v>179</v>
       </c>
       <c r="G75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="2">
         <v>1</v>
       </c>
       <c r="J75" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F76" s="2">
-        <v>31</v>
+        <v>309</v>
       </c>
       <c r="G76" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H76" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I76" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J76" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F77" s="2">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="G77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F78" s="2">
         <v>399</v>
       </c>
       <c r="G78" s="2">
@@ -6697,51 +6697,51 @@
       </c>
       <c r="G85" s="2">
         <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>2</v>
       </c>
       <c r="I85" s="2">
         <v>2</v>
       </c>
       <c r="J85" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F86" s="2">
         <v>90</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
         <v>1</v>
       </c>
       <c r="J86" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
@@ -6822,54 +6822,54 @@
       </c>
       <c r="F89" s="2">
         <v>222</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>1</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F90" s="2">
         <v>106</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
@@ -6886,115 +6886,115 @@
       </c>
       <c r="F91" s="2">
         <v>108</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D92" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E92" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E92" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="2">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="G92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J92" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>102</v>
+        <v>171</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F93" s="2">
-        <v>86</v>
+        <v>370</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I93" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J93" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
@@ -7337,51 +7337,51 @@
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
         <v>0</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F106" s="2">
         <v>129</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
         <v>1</v>
       </c>
       <c r="J106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
@@ -7782,51 +7782,51 @@
       </c>
       <c r="F119" s="2">
         <v>296</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
@@ -7878,51 +7878,51 @@
       </c>
       <c r="F122" s="2">
         <v>368</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>67</v>
       </c>
       <c r="G123" s="2">
         <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -8009,51 +8009,51 @@
       </c>
       <c r="G126" s="2">
         <v>1</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="2">
         <v>2</v>
       </c>
       <c r="J126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F127" s="2">
         <v>330</v>
       </c>
       <c r="G127" s="2">
         <v>2</v>
       </c>
       <c r="H127" s="2">
         <v>1</v>
       </c>
       <c r="I127" s="2">
         <v>1</v>
       </c>
       <c r="J127" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
@@ -8550,51 +8550,51 @@
       </c>
       <c r="F143" s="2">
         <v>149</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>2</v>
       </c>
       <c r="J143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F144" s="2">
         <v>379</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
@@ -8646,83 +8646,83 @@
       </c>
       <c r="F146" s="2">
         <v>337</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>2</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F147" s="2">
         <v>598</v>
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
@@ -8809,51 +8809,51 @@
       </c>
       <c r="G151" s="2">
         <v>2</v>
       </c>
       <c r="H151" s="2">
         <v>1</v>
       </c>
       <c r="I151" s="2">
         <v>1</v>
       </c>
       <c r="J151" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F152" s="2">
         <v>1876</v>
       </c>
       <c r="G152" s="2">
         <v>7</v>
       </c>
       <c r="H152" s="2">
         <v>5</v>
       </c>
       <c r="I152" s="2">
         <v>6</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
@@ -9094,104 +9094,104 @@
       </c>
       <c r="F160" s="2">
         <v>67</v>
       </c>
       <c r="G160" s="2">
         <v>1</v>
       </c>
       <c r="H160" s="2">
         <v>1</v>
       </c>
       <c r="I160" s="2">
         <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D161" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E161" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E161" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161" s="2">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="G161" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H161" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I161" s="2">
         <v>3</v>
       </c>
       <c r="J161" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>79</v>
+        <v>262</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F162" s="2">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="G162" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H162" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I162" s="2">
         <v>3</v>
       </c>
       <c r="J162" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F163" s="2">
         <v>132</v>
       </c>
       <c r="G163" s="2">
         <v>1</v>
       </c>
       <c r="H163" s="2">
@@ -9542,51 +9542,51 @@
       </c>
       <c r="F174" s="2">
         <v>122</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="2">
         <v>0</v>
       </c>
       <c r="J174" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F175" s="2">
         <v>695</v>
       </c>
       <c r="G175" s="2">
         <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
@@ -10086,118 +10086,118 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
-        <v>128</v>
+        <v>354</v>
       </c>
       <c r="G192" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J192" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>354</v>
+        <v>128</v>
       </c>
       <c r="G193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
         <v>249</v>
       </c>
       <c r="G194" s="2">
         <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
         <v>2</v>
       </c>
       <c r="J194" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
@@ -10246,104 +10246,104 @@
       </c>
       <c r="F196" s="2">
         <v>259</v>
       </c>
       <c r="G196" s="2">
         <v>1</v>
       </c>
       <c r="H196" s="2">
         <v>1</v>
       </c>
       <c r="I196" s="2">
         <v>2</v>
       </c>
       <c r="J196" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F197" s="2">
-        <v>13</v>
+        <v>295</v>
       </c>
       <c r="G197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F198" s="2">
-        <v>295</v>
+        <v>13</v>
       </c>
       <c r="G198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F199" s="2">
         <v>430</v>
       </c>
       <c r="G199" s="2">
         <v>1</v>
       </c>
       <c r="H199" s="2">
@@ -10351,51 +10351,51 @@
       </c>
       <c r="I199" s="2">
         <v>1</v>
       </c>
       <c r="J199" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F200" s="2">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="G200" s="2">
         <v>3</v>
       </c>
       <c r="H200" s="2">
         <v>3</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D201" s="2" t="s">
@@ -10537,51 +10537,51 @@
       </c>
       <c r="G205" s="2">
         <v>1</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="2">
         <v>1</v>
       </c>
       <c r="J205" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F206" s="2">
         <v>594</v>
       </c>
       <c r="G206" s="2">
         <v>2</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="2">
         <v>1</v>
       </c>
       <c r="J206" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="3" t="s">
@@ -10630,104 +10630,104 @@
       </c>
       <c r="F208" s="2">
         <v>25</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F209" s="2">
-        <v>471</v>
+        <v>357</v>
       </c>
       <c r="G209" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F210" s="2">
-        <v>357</v>
+        <v>471</v>
       </c>
       <c r="G210" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F211" s="2">
         <v>8</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -11334,101 +11334,101 @@
       </c>
       <c r="F230" s="2">
         <v>33</v>
       </c>
       <c r="G230" s="2">
         <v>1</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="2">
         <v>0</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F231" s="2">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G231" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H231" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I231" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J231" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>207</v>
+        <v>26</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>228</v>
+        <v>74</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F232" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G232" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H232" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I232" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J232" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F233" s="2">
         <v>324</v>
       </c>
       <c r="G233" s="2">
@@ -11465,51 +11465,51 @@
       </c>
       <c r="G234" s="2">
         <v>1</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="2">
         <v>0</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F235" s="2">
         <v>88</v>
       </c>
       <c r="G235" s="2">
         <v>1</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="2">
         <v>1</v>
       </c>
       <c r="J235" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
@@ -11753,51 +11753,51 @@
       </c>
       <c r="G243" s="2">
         <v>1</v>
       </c>
       <c r="H243" s="2">
         <v>1</v>
       </c>
       <c r="I243" s="2">
         <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F244" s="2">
         <v>123</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
@@ -11977,51 +11977,51 @@
       </c>
       <c r="G250" s="2">
         <v>2</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
         <v>3</v>
       </c>
       <c r="J250" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F251" s="2">
         <v>581</v>
       </c>
       <c r="G251" s="2">
         <v>2</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
@@ -12166,51 +12166,51 @@
       </c>
       <c r="F256" s="2">
         <v>181</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F257" s="2">
         <v>333</v>
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>2</v>
       </c>
       <c r="I257" s="2">
         <v>4</v>
       </c>
       <c r="J257" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
@@ -12582,51 +12582,51 @@
       </c>
       <c r="F269" s="2">
         <v>289</v>
       </c>
       <c r="G269" s="2">
         <v>2</v>
       </c>
       <c r="H269" s="2">
         <v>0</v>
       </c>
       <c r="I269" s="2">
         <v>1</v>
       </c>
       <c r="J269" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F270" s="2">
         <v>125</v>
       </c>
       <c r="G270" s="2">
         <v>1</v>
       </c>
       <c r="H270" s="2">
         <v>1</v>
       </c>
       <c r="I270" s="2">
         <v>1</v>
       </c>
       <c r="J270" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="2">
@@ -12678,51 +12678,51 @@
       </c>
       <c r="F272" s="2">
         <v>197</v>
       </c>
       <c r="G272" s="2">
         <v>2</v>
       </c>
       <c r="H272" s="2">
         <v>2</v>
       </c>
       <c r="I272" s="2">
         <v>1</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F273" s="2">
         <v>31</v>
       </c>
       <c r="G273" s="2">
         <v>0</v>
       </c>
       <c r="H273" s="2">
         <v>0</v>
       </c>
       <c r="I273" s="2">
         <v>0</v>
       </c>
       <c r="J273" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="2">
@@ -12934,54 +12934,54 @@
       </c>
       <c r="F280" s="2">
         <v>432</v>
       </c>
       <c r="G280" s="2">
         <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>1</v>
       </c>
       <c r="I280" s="2">
         <v>2</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F281" s="2">
         <v>77</v>
       </c>
       <c r="G281" s="2">
         <v>1</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="2">
         <v>1</v>
       </c>
       <c r="J281" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="3" t="s">
@@ -13382,232 +13382,232 @@
       </c>
       <c r="F294" s="2">
         <v>465</v>
       </c>
       <c r="G294" s="2">
         <v>1</v>
       </c>
       <c r="H294" s="2">
         <v>1</v>
       </c>
       <c r="I294" s="2">
         <v>2</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D295" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E295" s="2" t="s">
         <v>407</v>
       </c>
-      <c r="E295" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F295" s="2">
-        <v>98</v>
+        <v>440</v>
       </c>
       <c r="G295" s="2">
         <v>0</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F296" s="2">
         <v>126</v>
       </c>
       <c r="G296" s="2">
         <v>1</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
         <v>1</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>182</v>
+        <v>408</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F297" s="2">
-        <v>440</v>
+        <v>98</v>
       </c>
       <c r="G297" s="2">
         <v>0</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J297" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D298" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F298" s="2">
         <v>107</v>
       </c>
       <c r="G298" s="2">
         <v>1</v>
       </c>
       <c r="H298" s="2">
         <v>1</v>
       </c>
       <c r="I298" s="2">
         <v>1</v>
       </c>
       <c r="J298" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F299" s="2">
-        <v>137</v>
+        <v>617</v>
       </c>
       <c r="G299" s="2">
         <v>2</v>
       </c>
       <c r="H299" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I299" s="2">
         <v>2</v>
       </c>
       <c r="J299" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F300" s="2">
-        <v>617</v>
+        <v>137</v>
       </c>
       <c r="G300" s="2">
         <v>2</v>
       </c>
       <c r="H300" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I300" s="2">
         <v>2</v>
       </c>
       <c r="J300" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F301" s="2">
         <v>400</v>
       </c>
       <c r="G301" s="2">
         <v>2</v>
       </c>
       <c r="H301" s="2">
@@ -13705,51 +13705,51 @@
       </c>
       <c r="G304" s="2">
         <v>0</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="2">
         <v>0</v>
       </c>
       <c r="J304" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F305" s="2">
         <v>156</v>
       </c>
       <c r="G305" s="2">
         <v>1</v>
       </c>
       <c r="H305" s="2">
         <v>1</v>
       </c>
       <c r="I305" s="2">
         <v>3</v>
       </c>
       <c r="J305" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="2">
         <v>303</v>
       </c>
       <c r="B306" s="3" t="s">
@@ -14025,51 +14025,51 @@
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>0</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F315" s="2">
         <v>62</v>
       </c>
       <c r="G315" s="2">
         <v>1</v>
       </c>
       <c r="H315" s="2">
         <v>1</v>
       </c>
       <c r="I315" s="2">
         <v>1</v>
       </c>
       <c r="J315" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
@@ -14214,104 +14214,104 @@
       </c>
       <c r="F320" s="2">
         <v>10</v>
       </c>
       <c r="G320" s="2">
         <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
         <v>0</v>
       </c>
       <c r="J320" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>58</v>
+        <v>128</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F321" s="2">
-        <v>95</v>
+        <v>340</v>
       </c>
       <c r="G321" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J321" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>126</v>
+        <v>58</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F322" s="2">
-        <v>340</v>
+        <v>95</v>
       </c>
       <c r="G322" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J322" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F323" s="2">
         <v>103</v>
       </c>
       <c r="G323" s="2">
         <v>0</v>
       </c>
       <c r="H323" s="2">
@@ -14374,101 +14374,101 @@
       </c>
       <c r="F325" s="2">
         <v>152</v>
       </c>
       <c r="G325" s="2">
         <v>3</v>
       </c>
       <c r="H325" s="2">
         <v>0</v>
       </c>
       <c r="I325" s="2">
         <v>1</v>
       </c>
       <c r="J325" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D326" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E326" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="E326" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F326" s="2">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="G326" s="2">
         <v>2</v>
       </c>
       <c r="H326" s="2">
         <v>2</v>
       </c>
       <c r="I326" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J326" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>46</v>
+        <v>434</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F327" s="2">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="G327" s="2">
         <v>2</v>
       </c>
       <c r="H327" s="2">
         <v>2</v>
       </c>
       <c r="I327" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J327" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="2">
         <v>325</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F328" s="2">
         <v>110</v>
       </c>
       <c r="G328" s="2">
@@ -14953,51 +14953,51 @@
       </c>
       <c r="G343" s="2">
         <v>3</v>
       </c>
       <c r="H343" s="2">
         <v>3</v>
       </c>
       <c r="I343" s="2">
         <v>2</v>
       </c>
       <c r="J343" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F344" s="2">
         <v>127</v>
       </c>
       <c r="G344" s="2">
         <v>1</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="2">
         <v>1</v>
       </c>
       <c r="J344" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="3" t="s">
@@ -15174,54 +15174,54 @@
       </c>
       <c r="F350" s="2">
         <v>155</v>
       </c>
       <c r="G350" s="2">
         <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>3</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F351" s="2">
         <v>62</v>
       </c>
       <c r="G351" s="2">
         <v>1</v>
       </c>
       <c r="H351" s="2">
         <v>0</v>
       </c>
       <c r="I351" s="2">
         <v>1</v>
       </c>
       <c r="J351" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="2">
         <v>349</v>
       </c>
       <c r="B352" s="3" t="s">
@@ -15561,51 +15561,51 @@
       </c>
       <c r="G362" s="2">
         <v>2</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="2">
         <v>2</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F363" s="2">
         <v>108</v>
       </c>
       <c r="G363" s="2">
         <v>2</v>
       </c>
       <c r="H363" s="2">
         <v>0</v>
       </c>
       <c r="I363" s="2">
         <v>1</v>
       </c>
       <c r="J363" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="3" t="s">
@@ -16006,51 +16006,51 @@
       </c>
       <c r="F376" s="2">
         <v>225</v>
       </c>
       <c r="G376" s="2">
         <v>0</v>
       </c>
       <c r="H376" s="2">
         <v>0</v>
       </c>
       <c r="I376" s="2">
         <v>0</v>
       </c>
       <c r="J376" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F377" s="2">
         <v>66</v>
       </c>
       <c r="G377" s="2">
         <v>1</v>
       </c>
       <c r="H377" s="2">
         <v>1</v>
       </c>
       <c r="I377" s="2">
         <v>1</v>
       </c>
       <c r="J377" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="2">
@@ -16198,51 +16198,51 @@
       </c>
       <c r="F382" s="2">
         <v>18</v>
       </c>
       <c r="G382" s="2">
         <v>0</v>
       </c>
       <c r="H382" s="2">
         <v>0</v>
       </c>
       <c r="I382" s="2">
         <v>0</v>
       </c>
       <c r="J382" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F383" s="2">
         <v>602</v>
       </c>
       <c r="G383" s="2">
         <v>1</v>
       </c>
       <c r="H383" s="2">
         <v>1</v>
       </c>
       <c r="I383" s="2">
         <v>2</v>
       </c>
       <c r="J383" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
@@ -16649,51 +16649,51 @@
       </c>
       <c r="G396" s="2">
         <v>3</v>
       </c>
       <c r="H396" s="2">
         <v>3</v>
       </c>
       <c r="I396" s="2">
         <v>2</v>
       </c>
       <c r="J396" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F397" s="2">
         <v>142</v>
       </c>
       <c r="G397" s="2">
         <v>1</v>
       </c>
       <c r="H397" s="2">
         <v>1</v>
       </c>
       <c r="I397" s="2">
         <v>1</v>
       </c>
       <c r="J397" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="3" t="s">
@@ -16934,51 +16934,51 @@
       </c>
       <c r="F405" s="2">
         <v>405</v>
       </c>
       <c r="G405" s="2">
         <v>2</v>
       </c>
       <c r="H405" s="2">
         <v>1</v>
       </c>
       <c r="I405" s="2">
         <v>2</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F406" s="2">
         <v>264</v>
       </c>
       <c r="G406" s="2">
         <v>1</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="2">
         <v>1</v>
       </c>
       <c r="J406" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
@@ -17001,101 +17001,101 @@
       </c>
       <c r="G407" s="2">
         <v>0</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="2">
         <v>1</v>
       </c>
       <c r="J407" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F408" s="2">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="G408" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J408" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F409" s="2">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G409" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J409" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F410" s="2">
         <v>125</v>
       </c>
       <c r="G410" s="2">
         <v>1</v>
       </c>
       <c r="H410" s="2">
@@ -17158,328 +17158,328 @@
       </c>
       <c r="F412" s="2">
         <v>227</v>
       </c>
       <c r="G412" s="2">
         <v>2</v>
       </c>
       <c r="H412" s="2">
         <v>2</v>
       </c>
       <c r="I412" s="2">
         <v>2</v>
       </c>
       <c r="J412" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>283</v>
+        <v>509</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F413" s="2">
-        <v>806</v>
+        <v>130</v>
       </c>
       <c r="G413" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H413" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J413" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F414" s="2">
         <v>420</v>
       </c>
       <c r="G414" s="2">
         <v>3</v>
       </c>
       <c r="H414" s="2">
         <v>3</v>
       </c>
       <c r="I414" s="2">
         <v>2</v>
       </c>
       <c r="J414" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>207</v>
+        <v>18</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>509</v>
+        <v>283</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F415" s="2">
-        <v>130</v>
+        <v>806</v>
       </c>
       <c r="G415" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H415" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I415" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J415" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>457</v>
+        <v>126</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="G416" s="2">
         <v>1</v>
       </c>
       <c r="H416" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I416" s="2">
         <v>1</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>511</v>
+        <v>84</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>444</v>
+        <v>155</v>
       </c>
       <c r="G417" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H417" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I417" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J417" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>102</v>
+        <v>357</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
-        <v>74</v>
+        <v>259</v>
       </c>
       <c r="G418" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I418" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>84</v>
+        <v>457</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G419" s="2">
         <v>1</v>
       </c>
       <c r="H419" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>1</v>
       </c>
       <c r="J419" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>357</v>
+        <v>511</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
-        <v>259</v>
+        <v>444</v>
       </c>
       <c r="G420" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H420" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2">
         <v>4</v>
       </c>
       <c r="J420" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F421" s="2">
-        <v>155</v>
+        <v>74</v>
       </c>
       <c r="G421" s="2">
         <v>1</v>
       </c>
       <c r="H421" s="2">
         <v>1</v>
       </c>
       <c r="I421" s="2">
         <v>1</v>
       </c>
       <c r="J421" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D422" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F422" s="2">
         <v>105</v>
       </c>
       <c r="G422" s="2">
         <v>2</v>
       </c>
       <c r="H422" s="2">
@@ -17574,104 +17574,104 @@
       </c>
       <c r="F425" s="2">
         <v>128</v>
       </c>
       <c r="G425" s="2">
         <v>2</v>
       </c>
       <c r="H425" s="2">
         <v>2</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F426" s="2">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="G426" s="2">
         <v>2</v>
       </c>
       <c r="H426" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F427" s="2">
-        <v>267</v>
+        <v>205</v>
       </c>
       <c r="G427" s="2">
         <v>2</v>
       </c>
       <c r="H427" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I427" s="2">
         <v>1</v>
       </c>
       <c r="J427" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D428" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F428" s="2">
         <v>343</v>
       </c>
       <c r="G428" s="2">
         <v>1</v>
       </c>
       <c r="H428" s="2">
@@ -18374,51 +18374,51 @@
       </c>
       <c r="F450" s="2">
         <v>90</v>
       </c>
       <c r="G450" s="2">
         <v>1</v>
       </c>
       <c r="H450" s="2">
         <v>0</v>
       </c>
       <c r="I450" s="2">
         <v>2</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
         <v>448</v>
       </c>
       <c r="B451" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D451" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F451" s="2">
         <v>772</v>
       </c>
       <c r="G451" s="2">
         <v>4</v>
       </c>
       <c r="H451" s="2">
         <v>3</v>
       </c>
       <c r="I451" s="2">
         <v>3</v>
       </c>
       <c r="J451" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="2">
@@ -18633,51 +18633,51 @@
       </c>
       <c r="G458" s="2">
         <v>0</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="2">
         <v>2</v>
       </c>
       <c r="J458" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="2">
         <v>456</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F459" s="2">
         <v>161</v>
       </c>
       <c r="G459" s="2">
         <v>0</v>
       </c>
       <c r="H459" s="2">
         <v>0</v>
       </c>
       <c r="I459" s="2">
         <v>1</v>
       </c>
       <c r="J459" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="2">
         <v>457</v>
       </c>
       <c r="B460" s="3" t="s">
@@ -19398,104 +19398,104 @@
       </c>
       <c r="F482" s="2">
         <v>253</v>
       </c>
       <c r="G482" s="2">
         <v>2</v>
       </c>
       <c r="H482" s="2">
         <v>0</v>
       </c>
       <c r="I482" s="2">
         <v>2</v>
       </c>
       <c r="J482" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="2">
         <v>480</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F483" s="2">
-        <v>87</v>
+        <v>1719</v>
       </c>
       <c r="G483" s="2">
         <v>1</v>
       </c>
       <c r="H483" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2">
         <v>1</v>
       </c>
       <c r="J483" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" s="2">
         <v>481</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D484" s="2" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F484" s="2">
-        <v>1719</v>
+        <v>87</v>
       </c>
       <c r="G484" s="2">
         <v>1</v>
       </c>
       <c r="H484" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I484" s="2">
         <v>1</v>
       </c>
       <c r="J484" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" s="2">
         <v>482</v>
       </c>
       <c r="B485" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D485" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F485" s="2">
         <v>63</v>
       </c>
       <c r="G485" s="2">
         <v>0</v>
       </c>
       <c r="H485" s="2">
@@ -19686,118 +19686,118 @@
       </c>
       <c r="F491" s="2">
         <v>92</v>
       </c>
       <c r="G491" s="2">
         <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F492" s="2">
-        <v>162</v>
+        <v>310</v>
       </c>
       <c r="G492" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H492" s="2">
         <v>0</v>
       </c>
       <c r="I492" s="2">
         <v>1</v>
       </c>
       <c r="J492" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="2">
         <v>490</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>158</v>
+        <v>72</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F493" s="2">
-        <v>310</v>
+        <v>162</v>
       </c>
       <c r="G493" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H493" s="2">
         <v>0</v>
       </c>
       <c r="I493" s="2">
         <v>1</v>
       </c>
       <c r="J493" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" s="2">
         <v>491</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D494" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F494" s="2">
         <v>30</v>
       </c>
       <c r="G494" s="2">
         <v>0</v>
       </c>
       <c r="H494" s="2">
         <v>0</v>
       </c>
       <c r="I494" s="2">
         <v>1</v>
       </c>
       <c r="J494" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" s="2">
         <v>492</v>
       </c>
       <c r="B495" s="3" t="s">
@@ -19910,98 +19910,98 @@
       </c>
       <c r="F498" s="2">
         <v>284</v>
       </c>
       <c r="G498" s="2">
         <v>1</v>
       </c>
       <c r="H498" s="2">
         <v>0</v>
       </c>
       <c r="I498" s="2">
         <v>1</v>
       </c>
       <c r="J498" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F499" s="2">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G499" s="2">
         <v>1</v>
       </c>
       <c r="H499" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I499" s="2">
         <v>1</v>
       </c>
       <c r="J499" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" s="2">
         <v>497</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D500" s="2" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F500" s="2">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G500" s="2">
         <v>1</v>
       </c>
       <c r="H500" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2">
         <v>1</v>
       </c>
       <c r="J500" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" s="2">
         <v>498</v>
       </c>
       <c r="B501" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D501" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F501" s="2">
@@ -20009,51 +20009,51 @@
       </c>
       <c r="G501" s="2">
         <v>1</v>
       </c>
       <c r="H501" s="2">
         <v>1</v>
       </c>
       <c r="I501" s="2">
         <v>0</v>
       </c>
       <c r="J501" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" s="2">
         <v>499</v>
       </c>
       <c r="B502" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D502" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F502" s="2">
         <v>49</v>
       </c>
       <c r="G502" s="2">
         <v>1</v>
       </c>
       <c r="H502" s="2">
         <v>0</v>
       </c>
       <c r="I502" s="2">
         <v>1</v>
       </c>
       <c r="J502" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" s="2">
         <v>500</v>
       </c>
       <c r="B503" s="3" t="s">
@@ -20198,104 +20198,104 @@
       </c>
       <c r="F507" s="2">
         <v>130</v>
       </c>
       <c r="G507" s="2">
         <v>2</v>
       </c>
       <c r="H507" s="2">
         <v>0</v>
       </c>
       <c r="I507" s="2">
         <v>2</v>
       </c>
       <c r="J507" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D508" s="2" t="s">
-        <v>46</v>
+        <v>494</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F508" s="2">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="G508" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H508" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2">
         <v>1</v>
       </c>
       <c r="J508" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" s="2">
         <v>506</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C509" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>494</v>
+        <v>46</v>
       </c>
       <c r="E509" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F509" s="2">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="G509" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H509" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I509" s="2">
         <v>1</v>
       </c>
       <c r="J509" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" s="2">
         <v>507</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D510" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F510" s="2">
         <v>206</v>
       </c>
       <c r="G510" s="2">
         <v>2</v>
       </c>
       <c r="H510" s="2">
@@ -20553,165 +20553,165 @@
       </c>
       <c r="G518" s="2">
         <v>1</v>
       </c>
       <c r="H518" s="2">
         <v>0</v>
       </c>
       <c r="I518" s="2">
         <v>1</v>
       </c>
       <c r="J518" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="2">
         <v>516</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F519" s="2">
         <v>1009</v>
       </c>
       <c r="G519" s="2">
         <v>9</v>
       </c>
       <c r="H519" s="2">
         <v>4</v>
       </c>
       <c r="I519" s="2">
         <v>6</v>
       </c>
       <c r="J519" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="2">
         <v>517</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F520" s="2">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="G520" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H520" s="2">
         <v>1</v>
       </c>
       <c r="I520" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J520" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="2">
         <v>518</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>395</v>
+        <v>126</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F521" s="2">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="G521" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H521" s="2">
         <v>1</v>
       </c>
       <c r="I521" s="2">
         <v>1</v>
       </c>
       <c r="J521" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" s="2">
         <v>519</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D522" s="2" t="s">
-        <v>182</v>
+        <v>395</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F522" s="2">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G522" s="2">
         <v>2</v>
       </c>
       <c r="H522" s="2">
         <v>1</v>
       </c>
       <c r="I522" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J522" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" s="2">
         <v>520</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D523" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E523" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F523" s="2">
         <v>614</v>
       </c>
       <c r="G523" s="2">
         <v>3</v>
       </c>
       <c r="H523" s="2">
@@ -20841,51 +20841,51 @@
       </c>
       <c r="G527" s="2">
         <v>1</v>
       </c>
       <c r="H527" s="2">
         <v>1</v>
       </c>
       <c r="I527" s="2">
         <v>2</v>
       </c>
       <c r="J527" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" s="2">
         <v>525</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D528" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F528" s="2">
         <v>47</v>
       </c>
       <c r="G528" s="2">
         <v>1</v>
       </c>
       <c r="H528" s="2">
         <v>1</v>
       </c>
       <c r="I528" s="2">
         <v>1</v>
       </c>
       <c r="J528" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" s="2">
         <v>526</v>
       </c>
       <c r="B529" s="3" t="s">
@@ -21129,51 +21129,51 @@
       </c>
       <c r="G536" s="2">
         <v>1</v>
       </c>
       <c r="H536" s="2">
         <v>1</v>
       </c>
       <c r="I536" s="2">
         <v>1</v>
       </c>
       <c r="J536" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" s="2">
         <v>534</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C537" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F537" s="2">
         <v>309</v>
       </c>
       <c r="G537" s="2">
         <v>3</v>
       </c>
       <c r="H537" s="2">
         <v>1</v>
       </c>
       <c r="I537" s="2">
         <v>1</v>
       </c>
       <c r="J537" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" s="2">
         <v>535</v>
       </c>
       <c r="B538" s="3" t="s">
@@ -21414,51 +21414,51 @@
       </c>
       <c r="F545" s="2">
         <v>206</v>
       </c>
       <c r="G545" s="2">
         <v>1</v>
       </c>
       <c r="H545" s="2">
         <v>0</v>
       </c>
       <c r="I545" s="2">
         <v>1</v>
       </c>
       <c r="J545" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" s="2">
         <v>543</v>
       </c>
       <c r="B546" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C546" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D546" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F546" s="2">
         <v>1875</v>
       </c>
       <c r="G546" s="2">
         <v>1</v>
       </c>
       <c r="H546" s="2">
         <v>1</v>
       </c>
       <c r="I546" s="2">
         <v>3</v>
       </c>
       <c r="J546" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" s="2">
@@ -21513,51 +21513,51 @@
       </c>
       <c r="G548" s="2">
         <v>2</v>
       </c>
       <c r="H548" s="2">
         <v>1</v>
       </c>
       <c r="I548" s="2">
         <v>2</v>
       </c>
       <c r="J548" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="2">
         <v>546</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F549" s="2">
         <v>157</v>
       </c>
       <c r="G549" s="2">
         <v>2</v>
       </c>
       <c r="H549" s="2">
         <v>2</v>
       </c>
       <c r="I549" s="2">
         <v>1</v>
       </c>
       <c r="J549" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="2">
         <v>547</v>
       </c>
       <c r="B550" s="3" t="s">
@@ -21894,51 +21894,51 @@
       </c>
       <c r="F560" s="2">
         <v>130</v>
       </c>
       <c r="G560" s="2">
         <v>1</v>
       </c>
       <c r="H560" s="2">
         <v>1</v>
       </c>
       <c r="I560" s="2">
         <v>1</v>
       </c>
       <c r="J560" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="2">
         <v>558</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D561" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F561" s="2">
         <v>530</v>
       </c>
       <c r="G561" s="2">
         <v>2</v>
       </c>
       <c r="H561" s="2">
         <v>2</v>
       </c>
       <c r="I561" s="2">
         <v>4</v>
       </c>
       <c r="J561" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="2">
@@ -21961,51 +21961,51 @@
       </c>
       <c r="G562" s="2">
         <v>1</v>
       </c>
       <c r="H562" s="2">
         <v>1</v>
       </c>
       <c r="I562" s="2">
         <v>1</v>
       </c>
       <c r="J562" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F563" s="2">
         <v>147</v>
       </c>
       <c r="G563" s="2">
         <v>1</v>
       </c>
       <c r="H563" s="2">
         <v>1</v>
       </c>
       <c r="I563" s="2">
         <v>1</v>
       </c>
       <c r="J563" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="2">
         <v>561</v>
       </c>
       <c r="B564" s="3" t="s">
@@ -22022,54 +22022,54 @@
       </c>
       <c r="F564" s="2">
         <v>225</v>
       </c>
       <c r="G564" s="2">
         <v>1</v>
       </c>
       <c r="H564" s="2">
         <v>0</v>
       </c>
       <c r="I564" s="2">
         <v>3</v>
       </c>
       <c r="J564" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" s="2">
         <v>562</v>
       </c>
       <c r="B565" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E565" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F565" s="2">
         <v>389</v>
       </c>
       <c r="G565" s="2">
         <v>1</v>
       </c>
       <c r="H565" s="2">
         <v>0</v>
       </c>
       <c r="I565" s="2">
         <v>2</v>
       </c>
       <c r="J565" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" s="2">
         <v>563</v>
       </c>
       <c r="B566" s="3" t="s">
@@ -22278,136 +22278,136 @@
       </c>
       <c r="F572" s="2">
         <v>332</v>
       </c>
       <c r="G572" s="2">
         <v>0</v>
       </c>
       <c r="H572" s="2">
         <v>0</v>
       </c>
       <c r="I572" s="2">
         <v>1</v>
       </c>
       <c r="J572" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="2">
         <v>570</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>357</v>
+        <v>248</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F573" s="2">
-        <v>166</v>
+        <v>254</v>
       </c>
       <c r="G573" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H573" s="2">
         <v>0</v>
       </c>
       <c r="I573" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J573" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" s="2">
         <v>571</v>
       </c>
       <c r="B574" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D574" s="2" t="s">
-        <v>41</v>
+        <v>357</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F574" s="2">
-        <v>832</v>
+        <v>166</v>
       </c>
       <c r="G574" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H574" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J574" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" s="2">
         <v>572</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>248</v>
+        <v>41</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F575" s="2">
-        <v>254</v>
+        <v>832</v>
       </c>
       <c r="G575" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H575" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I575" s="2">
         <v>2</v>
       </c>
       <c r="J575" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" s="2">
         <v>573</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C576" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D576" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F576" s="2">
         <v>153</v>
       </c>
       <c r="G576" s="2">
         <v>1</v>
       </c>
       <c r="H576" s="2">
@@ -22473,51 +22473,51 @@
       </c>
       <c r="G578" s="2">
         <v>1</v>
       </c>
       <c r="H578" s="2">
         <v>0</v>
       </c>
       <c r="I578" s="2">
         <v>1</v>
       </c>
       <c r="J578" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="2">
         <v>576</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C579" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F579" s="2">
         <v>217</v>
       </c>
       <c r="G579" s="2">
         <v>0</v>
       </c>
       <c r="H579" s="2">
         <v>0</v>
       </c>
       <c r="I579" s="2">
         <v>1</v>
       </c>
       <c r="J579" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="2">
         <v>577</v>
       </c>
       <c r="B580" s="3" t="s">
@@ -22633,51 +22633,51 @@
       </c>
       <c r="G583" s="2">
         <v>2</v>
       </c>
       <c r="H583" s="2">
         <v>2</v>
       </c>
       <c r="I583" s="2">
         <v>3</v>
       </c>
       <c r="J583" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C584" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F584" s="2">
         <v>413</v>
       </c>
       <c r="G584" s="2">
         <v>1</v>
       </c>
       <c r="H584" s="2">
         <v>0</v>
       </c>
       <c r="I584" s="2">
         <v>1</v>
       </c>
       <c r="J584" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="2">
         <v>582</v>
       </c>
       <c r="B585" s="3" t="s">
@@ -22697,83 +22697,83 @@
       </c>
       <c r="G585" s="2">
         <v>1</v>
       </c>
       <c r="H585" s="2">
         <v>0</v>
       </c>
       <c r="I585" s="2">
         <v>1</v>
       </c>
       <c r="J585" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" s="2">
         <v>583</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C586" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E586" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F586" s="2">
         <v>184</v>
       </c>
       <c r="G586" s="2">
         <v>1</v>
       </c>
       <c r="H586" s="2">
         <v>0</v>
       </c>
       <c r="I586" s="2">
         <v>1</v>
       </c>
       <c r="J586" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" s="2">
         <v>584</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C587" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F587" s="2">
         <v>148</v>
       </c>
       <c r="G587" s="2">
         <v>1</v>
       </c>
       <c r="H587" s="2">
         <v>1</v>
       </c>
       <c r="I587" s="2">
         <v>2</v>
       </c>
       <c r="J587" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" s="2">
         <v>585</v>
       </c>
       <c r="B588" s="3" t="s">
@@ -23305,51 +23305,51 @@
       </c>
       <c r="G604" s="2">
         <v>2</v>
       </c>
       <c r="H604" s="2">
         <v>0</v>
       </c>
       <c r="I604" s="2">
         <v>2</v>
       </c>
       <c r="J604" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" s="2">
         <v>602</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C605" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F605" s="2">
         <v>479</v>
       </c>
       <c r="G605" s="2">
         <v>2</v>
       </c>
       <c r="H605" s="2">
         <v>0</v>
       </c>
       <c r="I605" s="2">
         <v>2</v>
       </c>
       <c r="J605" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" s="2">
         <v>603</v>
       </c>
       <c r="B606" s="3" t="s">
@@ -23494,51 +23494,51 @@
       </c>
       <c r="F610" s="2">
         <v>197</v>
       </c>
       <c r="G610" s="2">
         <v>1</v>
       </c>
       <c r="H610" s="2">
         <v>0</v>
       </c>
       <c r="I610" s="2">
         <v>1</v>
       </c>
       <c r="J610" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" s="2">
         <v>608</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C611" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D611" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E611" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F611" s="2">
         <v>136</v>
       </c>
       <c r="G611" s="2">
         <v>2</v>
       </c>
       <c r="H611" s="2">
         <v>0</v>
       </c>
       <c r="I611" s="2">
         <v>1</v>
       </c>
       <c r="J611" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" s="2">
@@ -23654,51 +23654,51 @@
       </c>
       <c r="F615" s="2">
         <v>129</v>
       </c>
       <c r="G615" s="2">
         <v>1</v>
       </c>
       <c r="H615" s="2">
         <v>1</v>
       </c>
       <c r="I615" s="2">
         <v>2</v>
       </c>
       <c r="J615" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" s="2">
         <v>613</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C616" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D616" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E616" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F616" s="2">
         <v>399</v>
       </c>
       <c r="G616" s="2">
         <v>2</v>
       </c>
       <c r="H616" s="2">
         <v>2</v>
       </c>
       <c r="I616" s="2">
         <v>2</v>
       </c>
       <c r="J616" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" s="2">
@@ -23817,51 +23817,51 @@
       </c>
       <c r="G620" s="2">
         <v>0</v>
       </c>
       <c r="H620" s="2">
         <v>0</v>
       </c>
       <c r="I620" s="2">
         <v>1</v>
       </c>
       <c r="J620" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
         <v>618</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C621" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F621" s="2">
         <v>60</v>
       </c>
       <c r="G621" s="2">
         <v>1</v>
       </c>
       <c r="H621" s="2">
         <v>0</v>
       </c>
       <c r="I621" s="2">
         <v>1</v>
       </c>
       <c r="J621" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="2">
         <v>619</v>
       </c>
       <c r="B622" s="3" t="s">
@@ -23878,101 +23878,101 @@
       </c>
       <c r="F622" s="2">
         <v>102</v>
       </c>
       <c r="G622" s="2">
         <v>1</v>
       </c>
       <c r="H622" s="2">
         <v>0</v>
       </c>
       <c r="I622" s="2">
         <v>1</v>
       </c>
       <c r="J622" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="2">
         <v>620</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C623" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F623" s="2">
-        <v>347</v>
+        <v>144</v>
       </c>
       <c r="G623" s="2">
         <v>2</v>
       </c>
       <c r="H623" s="2">
         <v>2</v>
       </c>
       <c r="I623" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J623" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="2">
         <v>621</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C624" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F624" s="2">
-        <v>144</v>
+        <v>347</v>
       </c>
       <c r="G624" s="2">
         <v>2</v>
       </c>
       <c r="H624" s="2">
         <v>2</v>
       </c>
       <c r="I624" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J624" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="2">
         <v>622</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C625" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D625" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F625" s="2">
         <v>82</v>
       </c>
       <c r="G625" s="2">
@@ -24009,51 +24009,51 @@
       </c>
       <c r="G626" s="2">
         <v>2</v>
       </c>
       <c r="H626" s="2">
         <v>0</v>
       </c>
       <c r="I626" s="2">
         <v>3</v>
       </c>
       <c r="J626" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="2">
         <v>624</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C627" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F627" s="2">
         <v>369</v>
       </c>
       <c r="G627" s="2">
         <v>1</v>
       </c>
       <c r="H627" s="2">
         <v>0</v>
       </c>
       <c r="I627" s="2">
         <v>2</v>
       </c>
       <c r="J627" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" s="2">
         <v>625</v>
       </c>
       <c r="B628" s="3" t="s">
@@ -24201,51 +24201,51 @@
       </c>
       <c r="G632" s="2">
         <v>0</v>
       </c>
       <c r="H632" s="2">
         <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>1</v>
       </c>
       <c r="J632" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="2">
         <v>630</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C633" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>722</v>
       </c>
       <c r="F633" s="2">
         <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>0</v>
       </c>
       <c r="H633" s="2">
         <v>0</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
@@ -24297,83 +24297,83 @@
       </c>
       <c r="G635" s="2">
         <v>1</v>
       </c>
       <c r="H635" s="2">
         <v>0</v>
       </c>
       <c r="I635" s="2">
         <v>1</v>
       </c>
       <c r="J635" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" s="2">
         <v>633</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C636" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D636" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F636" s="2">
         <v>58</v>
       </c>
       <c r="G636" s="2">
         <v>1</v>
       </c>
       <c r="H636" s="2">
         <v>1</v>
       </c>
       <c r="I636" s="2">
         <v>1</v>
       </c>
       <c r="J636" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" s="2">
         <v>634</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F637" s="2">
         <v>183</v>
       </c>
       <c r="G637" s="2">
         <v>1</v>
       </c>
       <c r="H637" s="2">
         <v>0</v>
       </c>
       <c r="I637" s="2">
         <v>1</v>
       </c>
       <c r="J637" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" s="2">
         <v>635</v>
       </c>
       <c r="B638" s="3" t="s">
@@ -24550,54 +24550,54 @@
       </c>
       <c r="F643" s="2">
         <v>169</v>
       </c>
       <c r="G643" s="2">
         <v>2</v>
       </c>
       <c r="H643" s="2">
         <v>0</v>
       </c>
       <c r="I643" s="2">
         <v>2</v>
       </c>
       <c r="J643" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="2">
         <v>641</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D644" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F644" s="2">
         <v>299</v>
       </c>
       <c r="G644" s="2">
         <v>1</v>
       </c>
       <c r="H644" s="2">
         <v>1</v>
       </c>
       <c r="I644" s="2">
         <v>1</v>
       </c>
       <c r="J644" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="2">
         <v>642</v>
       </c>
       <c r="B645" s="3" t="s">
@@ -24646,51 +24646,51 @@
       </c>
       <c r="F646" s="2">
         <v>330</v>
       </c>
       <c r="G646" s="2">
         <v>2</v>
       </c>
       <c r="H646" s="2">
         <v>2</v>
       </c>
       <c r="I646" s="2">
         <v>4</v>
       </c>
       <c r="J646" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" s="2">
         <v>644</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C647" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D647" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F647" s="2">
         <v>128</v>
       </c>
       <c r="G647" s="2">
         <v>1</v>
       </c>
       <c r="H647" s="2">
         <v>1</v>
       </c>
       <c r="I647" s="2">
         <v>3</v>
       </c>
       <c r="J647" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" s="2">
@@ -24777,51 +24777,51 @@
       </c>
       <c r="G650" s="2">
         <v>0</v>
       </c>
       <c r="H650" s="2">
         <v>0</v>
       </c>
       <c r="I650" s="2">
         <v>0</v>
       </c>
       <c r="J650" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="2">
         <v>648</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C651" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D651" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F651" s="2">
         <v>54</v>
       </c>
       <c r="G651" s="2">
         <v>0</v>
       </c>
       <c r="H651" s="2">
         <v>0</v>
       </c>
       <c r="I651" s="2">
         <v>0</v>
       </c>
       <c r="J651" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" s="2">
         <v>649</v>
       </c>
       <c r="B652" s="3" t="s">
@@ -24870,51 +24870,51 @@
       </c>
       <c r="F653" s="2">
         <v>663</v>
       </c>
       <c r="G653" s="2">
         <v>3</v>
       </c>
       <c r="H653" s="2">
         <v>0</v>
       </c>
       <c r="I653" s="2">
         <v>1</v>
       </c>
       <c r="J653" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" s="2">
         <v>651</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C654" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D654" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>742</v>
       </c>
       <c r="F654" s="2">
         <v>689</v>
       </c>
       <c r="G654" s="2">
         <v>2</v>
       </c>
       <c r="H654" s="2">
         <v>0</v>
       </c>
       <c r="I654" s="2">
         <v>4</v>
       </c>
       <c r="J654" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" s="2">
@@ -25161,211 +25161,211 @@
       </c>
       <c r="G662" s="2">
         <v>1</v>
       </c>
       <c r="H662" s="2">
         <v>0</v>
       </c>
       <c r="I662" s="2">
         <v>1</v>
       </c>
       <c r="J662" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>117</v>
+        <v>253</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F663" s="2">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="G663" s="2">
         <v>0</v>
       </c>
       <c r="H663" s="2">
         <v>0</v>
       </c>
       <c r="I663" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J663" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="2">
         <v>661</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C664" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D664" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F664" s="2">
         <v>218</v>
       </c>
       <c r="G664" s="2">
         <v>1</v>
       </c>
       <c r="H664" s="2">
         <v>0</v>
       </c>
       <c r="I664" s="2">
         <v>1</v>
       </c>
       <c r="J664" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="2">
         <v>662</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C665" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>253</v>
+        <v>117</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F665" s="2">
-        <v>313</v>
+        <v>73</v>
       </c>
       <c r="G665" s="2">
         <v>0</v>
       </c>
       <c r="H665" s="2">
         <v>0</v>
       </c>
       <c r="I665" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J665" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="2">
         <v>663</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C666" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D666" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F666" s="2">
         <v>334</v>
       </c>
       <c r="G666" s="2">
         <v>1</v>
       </c>
       <c r="H666" s="2">
         <v>1</v>
       </c>
       <c r="I666" s="2">
         <v>2</v>
       </c>
       <c r="J666" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" s="2">
         <v>664</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C667" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F667" s="2">
         <v>77</v>
       </c>
       <c r="G667" s="2">
         <v>0</v>
       </c>
       <c r="H667" s="2">
         <v>0</v>
       </c>
       <c r="I667" s="2">
         <v>0</v>
       </c>
       <c r="J667" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="2">
         <v>665</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C668" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F668" s="2">
         <v>42</v>
       </c>
       <c r="G668" s="2">
         <v>1</v>
       </c>
       <c r="H668" s="2">
         <v>1</v>
       </c>
       <c r="I668" s="2">
         <v>1</v>
       </c>
       <c r="J668" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="2">
         <v>666</v>
       </c>
       <c r="B669" s="3" t="s">
@@ -25417,51 +25417,51 @@
       </c>
       <c r="G670" s="2">
         <v>1</v>
       </c>
       <c r="H670" s="2">
         <v>0</v>
       </c>
       <c r="I670" s="2">
         <v>2</v>
       </c>
       <c r="J670" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" s="2">
         <v>668</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C671" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F671" s="2">
         <v>79</v>
       </c>
       <c r="G671" s="2">
         <v>1</v>
       </c>
       <c r="H671" s="2">
         <v>0</v>
       </c>
       <c r="I671" s="2">
         <v>1</v>
       </c>
       <c r="J671" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" s="2">
         <v>669</v>
       </c>
       <c r="B672" s="3" t="s">
@@ -25574,51 +25574,51 @@
       </c>
       <c r="F675" s="2">
         <v>418</v>
       </c>
       <c r="G675" s="2">
         <v>2</v>
       </c>
       <c r="H675" s="2">
         <v>2</v>
       </c>
       <c r="I675" s="2">
         <v>1</v>
       </c>
       <c r="J675" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" s="2">
         <v>673</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C676" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D676" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F676" s="2">
         <v>349</v>
       </c>
       <c r="G676" s="2">
         <v>1</v>
       </c>
       <c r="H676" s="2">
         <v>1</v>
       </c>
       <c r="I676" s="2">
         <v>1</v>
       </c>
       <c r="J676" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" s="2">
@@ -25958,51 +25958,51 @@
       </c>
       <c r="F687" s="2">
         <v>206</v>
       </c>
       <c r="G687" s="2">
         <v>1</v>
       </c>
       <c r="H687" s="2">
         <v>1</v>
       </c>
       <c r="I687" s="2">
         <v>1</v>
       </c>
       <c r="J687" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" s="2">
         <v>685</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C688" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D688" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F688" s="2">
         <v>407</v>
       </c>
       <c r="G688" s="2">
         <v>4</v>
       </c>
       <c r="H688" s="2">
         <v>4</v>
       </c>
       <c r="I688" s="2">
         <v>2</v>
       </c>
       <c r="J688" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" s="2">
@@ -26057,51 +26057,51 @@
       </c>
       <c r="G690" s="2">
         <v>1</v>
       </c>
       <c r="H690" s="2">
         <v>1</v>
       </c>
       <c r="I690" s="2">
         <v>1</v>
       </c>
       <c r="J690" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="2">
         <v>688</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C691" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F691" s="2">
         <v>36</v>
       </c>
       <c r="G691" s="2">
         <v>1</v>
       </c>
       <c r="H691" s="2">
         <v>0</v>
       </c>
       <c r="I691" s="2">
         <v>0</v>
       </c>
       <c r="J691" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="2">
         <v>689</v>
       </c>
       <c r="B692" s="3" t="s">
@@ -26150,86 +26150,86 @@
       </c>
       <c r="F693" s="2">
         <v>583</v>
       </c>
       <c r="G693" s="2">
         <v>2</v>
       </c>
       <c r="H693" s="2">
         <v>2</v>
       </c>
       <c r="I693" s="2">
         <v>3</v>
       </c>
       <c r="J693" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" s="2">
         <v>691</v>
       </c>
       <c r="B694" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C694" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D694" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F694" s="2">
         <v>420</v>
       </c>
       <c r="G694" s="2">
         <v>1</v>
       </c>
       <c r="H694" s="2">
         <v>1</v>
       </c>
       <c r="I694" s="2">
         <v>2</v>
       </c>
       <c r="J694" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" s="2">
         <v>692</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C695" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F695" s="2">
         <v>65</v>
       </c>
       <c r="G695" s="2">
         <v>0</v>
       </c>
       <c r="H695" s="2">
         <v>0</v>
       </c>
       <c r="I695" s="2">
         <v>1</v>
       </c>
       <c r="J695" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" s="2">
         <v>693</v>
       </c>
       <c r="B696" s="3" t="s">
@@ -26342,51 +26342,51 @@
       </c>
       <c r="F699" s="2">
         <v>129</v>
       </c>
       <c r="G699" s="2">
         <v>1</v>
       </c>
       <c r="H699" s="2">
         <v>1</v>
       </c>
       <c r="I699" s="2">
         <v>0</v>
       </c>
       <c r="J699" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" s="2">
         <v>697</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C700" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D700" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F700" s="2">
         <v>545</v>
       </c>
       <c r="G700" s="2">
         <v>2</v>
       </c>
       <c r="H700" s="2">
         <v>2</v>
       </c>
       <c r="I700" s="2">
         <v>2</v>
       </c>
       <c r="J700" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="2">
@@ -26441,159 +26441,159 @@
       </c>
       <c r="G702" s="2">
         <v>1</v>
       </c>
       <c r="H702" s="2">
         <v>1</v>
       </c>
       <c r="I702" s="2">
         <v>1</v>
       </c>
       <c r="J702" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="2">
         <v>700</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C703" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F703" s="2">
         <v>79</v>
       </c>
       <c r="G703" s="2">
         <v>1</v>
       </c>
       <c r="H703" s="2">
         <v>1</v>
       </c>
       <c r="I703" s="2">
         <v>1</v>
       </c>
       <c r="J703" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" s="2">
         <v>701</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C704" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D704" s="2" t="s">
-        <v>90</v>
+        <v>362</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F704" s="2">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G704" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H704" s="2">
         <v>1</v>
       </c>
       <c r="I704" s="2">
         <v>1</v>
       </c>
       <c r="J704" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="2">
         <v>702</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F705" s="2">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="G705" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H705" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I705" s="2">
         <v>1</v>
       </c>
       <c r="J705" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="2">
         <v>703</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>362</v>
+        <v>176</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F706" s="2">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="G706" s="2">
         <v>1</v>
       </c>
       <c r="H706" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2">
         <v>1</v>
       </c>
       <c r="J706" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="2">
         <v>704</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C707" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F707" s="2">
@@ -26694,104 +26694,104 @@
       </c>
       <c r="F710" s="2">
         <v>265</v>
       </c>
       <c r="G710" s="2">
         <v>1</v>
       </c>
       <c r="H710" s="2">
         <v>1</v>
       </c>
       <c r="I710" s="2">
         <v>1</v>
       </c>
       <c r="J710" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" s="2">
         <v>708</v>
       </c>
       <c r="B711" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C711" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D711" s="2" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F711" s="2">
-        <v>348</v>
+        <v>803</v>
       </c>
       <c r="G711" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H711" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I711" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J711" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" s="2">
         <v>709</v>
       </c>
       <c r="B712" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C712" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D712" s="2" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F712" s="2">
-        <v>803</v>
+        <v>348</v>
       </c>
       <c r="G712" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H712" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I712" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J712" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" s="2">
         <v>710</v>
       </c>
       <c r="B713" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C713" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D713" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F713" s="2">
         <v>88</v>
       </c>
       <c r="G713" s="2">
         <v>0</v>
       </c>
       <c r="H713" s="2">
@@ -26985,51 +26985,51 @@
       </c>
       <c r="G719" s="2">
         <v>1</v>
       </c>
       <c r="H719" s="2">
         <v>0</v>
       </c>
       <c r="I719" s="2">
         <v>1</v>
       </c>
       <c r="J719" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" s="2">
         <v>717</v>
       </c>
       <c r="B720" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C720" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D720" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E720" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F720" s="2">
         <v>97</v>
       </c>
       <c r="G720" s="2">
         <v>0</v>
       </c>
       <c r="H720" s="2">
         <v>0</v>
       </c>
       <c r="I720" s="2">
         <v>1</v>
       </c>
       <c r="J720" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" s="2">
         <v>718</v>
       </c>
       <c r="B721" s="3" t="s">
@@ -27270,101 +27270,101 @@
       </c>
       <c r="F728" s="2">
         <v>75</v>
       </c>
       <c r="G728" s="2">
         <v>1</v>
       </c>
       <c r="H728" s="2">
         <v>0</v>
       </c>
       <c r="I728" s="2">
         <v>2</v>
       </c>
       <c r="J728" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="2">
         <v>726</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>68</v>
+        <v>208</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F729" s="2">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="G729" s="2">
         <v>1</v>
       </c>
       <c r="H729" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J729" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F730" s="2">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="G730" s="2">
         <v>1</v>
       </c>
       <c r="H730" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I730" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J730" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="2">
         <v>728</v>
       </c>
       <c r="B731" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C731" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D731" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F731" s="2">
         <v>95</v>
       </c>
       <c r="G731" s="2">
@@ -27398,54 +27398,54 @@
       </c>
       <c r="F732" s="2">
         <v>21</v>
       </c>
       <c r="G732" s="2">
         <v>0</v>
       </c>
       <c r="H732" s="2">
         <v>0</v>
       </c>
       <c r="I732" s="2">
         <v>0</v>
       </c>
       <c r="J732" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" s="2">
         <v>730</v>
       </c>
       <c r="B733" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D733" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F733" s="2">
         <v>392</v>
       </c>
       <c r="G733" s="2">
         <v>1</v>
       </c>
       <c r="H733" s="2">
         <v>0</v>
       </c>
       <c r="I733" s="2">
         <v>1</v>
       </c>
       <c r="J733" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" s="2">
         <v>731</v>
       </c>
       <c r="B734" s="3" t="s">
@@ -27558,226 +27558,226 @@
       </c>
       <c r="F737" s="2">
         <v>113</v>
       </c>
       <c r="G737" s="2">
         <v>1</v>
       </c>
       <c r="H737" s="2">
         <v>1</v>
       </c>
       <c r="I737" s="2">
         <v>1</v>
       </c>
       <c r="J737" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="2">
         <v>735</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D738" s="2" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F738" s="2">
-        <v>476</v>
+        <v>162</v>
       </c>
       <c r="G738" s="2">
         <v>2</v>
       </c>
       <c r="H738" s="2">
         <v>2</v>
       </c>
       <c r="I738" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J738" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="2">
         <v>736</v>
       </c>
       <c r="B739" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C739" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D739" s="2" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F739" s="2">
-        <v>162</v>
+        <v>476</v>
       </c>
       <c r="G739" s="2">
         <v>2</v>
       </c>
       <c r="H739" s="2">
         <v>2</v>
       </c>
       <c r="I739" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J739" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" s="2">
         <v>737</v>
       </c>
       <c r="B740" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C740" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D740" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E740" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F740" s="2">
         <v>122</v>
       </c>
       <c r="G740" s="2">
         <v>0</v>
       </c>
       <c r="H740" s="2">
         <v>0</v>
       </c>
       <c r="I740" s="2">
         <v>0</v>
       </c>
       <c r="J740" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" s="2">
         <v>738</v>
       </c>
       <c r="B741" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C741" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D741" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F741" s="2">
         <v>343</v>
       </c>
       <c r="G741" s="2">
         <v>1</v>
       </c>
       <c r="H741" s="2">
         <v>0</v>
       </c>
       <c r="I741" s="2">
         <v>1</v>
       </c>
       <c r="J741" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" s="2">
         <v>739</v>
       </c>
       <c r="B742" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C742" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D742" s="2" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E742" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F742" s="2">
-        <v>331</v>
+        <v>384</v>
       </c>
       <c r="G742" s="2">
         <v>2</v>
       </c>
       <c r="H742" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I742" s="2">
         <v>1</v>
       </c>
       <c r="J742" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" s="2">
         <v>740</v>
       </c>
       <c r="B743" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C743" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D743" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E743" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F743" s="2">
-        <v>384</v>
+        <v>331</v>
       </c>
       <c r="G743" s="2">
         <v>2</v>
       </c>
       <c r="H743" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I743" s="2">
         <v>1</v>
       </c>
       <c r="J743" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" s="2">
         <v>741</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C744" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D744" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F744" s="2">
@@ -27977,51 +27977,51 @@
       </c>
       <c r="G750" s="2">
         <v>1</v>
       </c>
       <c r="H750" s="2">
         <v>1</v>
       </c>
       <c r="I750" s="2">
         <v>1</v>
       </c>
       <c r="J750" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" s="2">
         <v>748</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C751" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D751" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E751" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F751" s="2">
         <v>104</v>
       </c>
       <c r="G751" s="2">
         <v>1</v>
       </c>
       <c r="H751" s="2">
         <v>1</v>
       </c>
       <c r="I751" s="2">
         <v>1</v>
       </c>
       <c r="J751" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" s="2">
         <v>749</v>
       </c>
       <c r="B752" s="3" t="s">
@@ -28361,51 +28361,51 @@
       </c>
       <c r="G762" s="2">
         <v>3</v>
       </c>
       <c r="H762" s="2">
         <v>0</v>
       </c>
       <c r="I762" s="2">
         <v>2</v>
       </c>
       <c r="J762" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" s="2">
         <v>760</v>
       </c>
       <c r="B763" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C763" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D763" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E763" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F763" s="2">
         <v>351</v>
       </c>
       <c r="G763" s="2">
         <v>2</v>
       </c>
       <c r="H763" s="2">
         <v>0</v>
       </c>
       <c r="I763" s="2">
         <v>1</v>
       </c>
       <c r="J763" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" s="2">
         <v>761</v>
       </c>
       <c r="B764" s="3" t="s">
@@ -28550,101 +28550,101 @@
       </c>
       <c r="F768" s="2">
         <v>753</v>
       </c>
       <c r="G768" s="2">
         <v>4</v>
       </c>
       <c r="H768" s="2">
         <v>4</v>
       </c>
       <c r="I768" s="2">
         <v>4</v>
       </c>
       <c r="J768" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" s="2">
         <v>766</v>
       </c>
       <c r="B769" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C769" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D769" s="2" t="s">
-        <v>248</v>
+        <v>408</v>
       </c>
       <c r="E769" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F769" s="2">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="G769" s="2">
         <v>0</v>
       </c>
       <c r="H769" s="2">
         <v>0</v>
       </c>
       <c r="I769" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J769" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" s="2">
         <v>767</v>
       </c>
       <c r="B770" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C770" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D770" s="2" t="s">
-        <v>407</v>
+        <v>248</v>
       </c>
       <c r="E770" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F770" s="2">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="G770" s="2">
         <v>0</v>
       </c>
       <c r="H770" s="2">
         <v>0</v>
       </c>
       <c r="I770" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J770" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" s="2">
         <v>768</v>
       </c>
       <c r="B771" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C771" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D771" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E771" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F771" s="2">
         <v>362</v>
       </c>
       <c r="G771" s="2">
@@ -28777,51 +28777,51 @@
       </c>
       <c r="G775" s="2">
         <v>2</v>
       </c>
       <c r="H775" s="2">
         <v>0</v>
       </c>
       <c r="I775" s="2">
         <v>1</v>
       </c>
       <c r="J775" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" s="2">
         <v>773</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C776" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D776" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E776" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F776" s="2">
         <v>83</v>
       </c>
       <c r="G776" s="2">
         <v>1</v>
       </c>
       <c r="H776" s="2">
         <v>1</v>
       </c>
       <c r="I776" s="2">
         <v>1</v>
       </c>
       <c r="J776" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" s="2">
         <v>774</v>
       </c>
       <c r="B777" s="3" t="s">
@@ -28873,51 +28873,51 @@
       </c>
       <c r="G778" s="2">
         <v>1</v>
       </c>
       <c r="H778" s="2">
         <v>0</v>
       </c>
       <c r="I778" s="2">
         <v>1</v>
       </c>
       <c r="J778" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="2">
         <v>776</v>
       </c>
       <c r="B779" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C779" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D779" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E779" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F779" s="2">
         <v>84</v>
       </c>
       <c r="G779" s="2">
         <v>1</v>
       </c>
       <c r="H779" s="2">
         <v>1</v>
       </c>
       <c r="I779" s="2">
         <v>1</v>
       </c>
       <c r="J779" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" s="2">
         <v>777</v>
       </c>
       <c r="B780" s="3" t="s">
@@ -28937,51 +28937,51 @@
       </c>
       <c r="G780" s="2">
         <v>2</v>
       </c>
       <c r="H780" s="2">
         <v>1</v>
       </c>
       <c r="I780" s="2">
         <v>2</v>
       </c>
       <c r="J780" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" s="2">
         <v>778</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C781" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D781" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E781" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F781" s="2">
         <v>231</v>
       </c>
       <c r="G781" s="2">
         <v>2</v>
       </c>
       <c r="H781" s="2">
         <v>0</v>
       </c>
       <c r="I781" s="2">
         <v>2</v>
       </c>
       <c r="J781" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="2">
         <v>779</v>
       </c>
       <c r="B782" s="3" t="s">
@@ -29062,51 +29062,51 @@
       </c>
       <c r="F784" s="2">
         <v>51</v>
       </c>
       <c r="G784" s="2">
         <v>1</v>
       </c>
       <c r="H784" s="2">
         <v>1</v>
       </c>
       <c r="I784" s="2">
         <v>0</v>
       </c>
       <c r="J784" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" s="2">
         <v>782</v>
       </c>
       <c r="B785" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C785" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D785" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E785" s="2" t="s">
         <v>858</v>
       </c>
       <c r="F785" s="2">
         <v>254</v>
       </c>
       <c r="G785" s="2">
         <v>2</v>
       </c>
       <c r="H785" s="2">
         <v>2</v>
       </c>
       <c r="I785" s="2">
         <v>1</v>
       </c>
       <c r="J785" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" s="2">
@@ -29225,51 +29225,51 @@
       </c>
       <c r="G789" s="2">
         <v>7</v>
       </c>
       <c r="H789" s="2">
         <v>0</v>
       </c>
       <c r="I789" s="2">
         <v>4</v>
       </c>
       <c r="J789" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="2">
         <v>787</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C790" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E790" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F790" s="2">
         <v>74</v>
       </c>
       <c r="G790" s="2">
         <v>0</v>
       </c>
       <c r="H790" s="2">
         <v>0</v>
       </c>
       <c r="I790" s="2">
         <v>1</v>
       </c>
       <c r="J790" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="2">
         <v>788</v>
       </c>
       <c r="B791" s="3" t="s">
@@ -29545,51 +29545,51 @@
       </c>
       <c r="G799" s="2">
         <v>1</v>
       </c>
       <c r="H799" s="2">
         <v>1</v>
       </c>
       <c r="I799" s="2">
         <v>1</v>
       </c>
       <c r="J799" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" s="2">
         <v>797</v>
       </c>
       <c r="B800" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C800" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D800" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E800" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F800" s="2">
         <v>126</v>
       </c>
       <c r="G800" s="2">
         <v>1</v>
       </c>
       <c r="H800" s="2">
         <v>1</v>
       </c>
       <c r="I800" s="2">
         <v>1</v>
       </c>
       <c r="J800" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" s="2">
         <v>798</v>
       </c>
       <c r="B801" s="3" t="s">
@@ -29606,51 +29606,51 @@
       </c>
       <c r="F801" s="2">
         <v>1001</v>
       </c>
       <c r="G801" s="2">
         <v>6</v>
       </c>
       <c r="H801" s="2">
         <v>1</v>
       </c>
       <c r="I801" s="2">
         <v>3</v>
       </c>
       <c r="J801" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" s="2">
         <v>799</v>
       </c>
       <c r="B802" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C802" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D802" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E802" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F802" s="2">
         <v>428</v>
       </c>
       <c r="G802" s="2">
         <v>2</v>
       </c>
       <c r="H802" s="2">
         <v>2</v>
       </c>
       <c r="I802" s="2">
         <v>2</v>
       </c>
       <c r="J802" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" s="2">
@@ -29801,51 +29801,51 @@
       </c>
       <c r="G807" s="2">
         <v>3</v>
       </c>
       <c r="H807" s="2">
         <v>2</v>
       </c>
       <c r="I807" s="2">
         <v>2</v>
       </c>
       <c r="J807" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" s="2">
         <v>805</v>
       </c>
       <c r="B808" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C808" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D808" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E808" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F808" s="2">
         <v>98</v>
       </c>
       <c r="G808" s="2">
         <v>0</v>
       </c>
       <c r="H808" s="2">
         <v>0</v>
       </c>
       <c r="I808" s="2">
         <v>1</v>
       </c>
       <c r="J808" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="2">
         <v>806</v>
       </c>
       <c r="B809" s="3" t="s">
@@ -29926,98 +29926,98 @@
       </c>
       <c r="F811" s="2">
         <v>49</v>
       </c>
       <c r="G811" s="2">
         <v>0</v>
       </c>
       <c r="H811" s="2">
         <v>0</v>
       </c>
       <c r="I811" s="2">
         <v>1</v>
       </c>
       <c r="J811" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="2">
         <v>809</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C812" s="2" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F812" s="2">
-        <v>332</v>
+        <v>188</v>
       </c>
       <c r="G812" s="2">
         <v>2</v>
       </c>
       <c r="H812" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I812" s="2">
         <v>2</v>
       </c>
       <c r="J812" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="2">
         <v>810</v>
       </c>
       <c r="B813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C813" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D813" s="2" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="E813" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F813" s="2">
-        <v>188</v>
+        <v>332</v>
       </c>
       <c r="G813" s="2">
         <v>2</v>
       </c>
       <c r="H813" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I813" s="2">
         <v>2</v>
       </c>
       <c r="J813" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" s="2">
         <v>811</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C814" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D814" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E814" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F814" s="2">
@@ -30025,51 +30025,51 @@
       </c>
       <c r="G814" s="2">
         <v>1</v>
       </c>
       <c r="H814" s="2">
         <v>1</v>
       </c>
       <c r="I814" s="2">
         <v>1</v>
       </c>
       <c r="J814" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" s="2">
         <v>812</v>
       </c>
       <c r="B815" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C815" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D815" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E815" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F815" s="2">
         <v>464</v>
       </c>
       <c r="G815" s="2">
         <v>3</v>
       </c>
       <c r="H815" s="2">
         <v>0</v>
       </c>
       <c r="I815" s="2">
         <v>3</v>
       </c>
       <c r="J815" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" s="2">
         <v>813</v>
       </c>
       <c r="B816" s="3" t="s">
@@ -30089,51 +30089,51 @@
       </c>
       <c r="G816" s="2">
         <v>3</v>
       </c>
       <c r="H816" s="2">
         <v>0</v>
       </c>
       <c r="I816" s="2">
         <v>2</v>
       </c>
       <c r="J816" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" s="2">
         <v>814</v>
       </c>
       <c r="B817" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C817" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D817" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E817" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F817" s="2">
         <v>84</v>
       </c>
       <c r="G817" s="2">
         <v>1</v>
       </c>
       <c r="H817" s="2">
         <v>0</v>
       </c>
       <c r="I817" s="2">
         <v>1</v>
       </c>
       <c r="J817" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="2">
         <v>815</v>
       </c>
       <c r="B818" s="3" t="s">
@@ -30214,54 +30214,54 @@
       </c>
       <c r="F820" s="2">
         <v>189</v>
       </c>
       <c r="G820" s="2">
         <v>2</v>
       </c>
       <c r="H820" s="2">
         <v>0</v>
       </c>
       <c r="I820" s="2">
         <v>1</v>
       </c>
       <c r="J820" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" s="2">
         <v>818</v>
       </c>
       <c r="B821" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C821" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D821" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E821" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F821" s="2">
         <v>497</v>
       </c>
       <c r="G821" s="2">
         <v>3</v>
       </c>
       <c r="H821" s="2">
         <v>2</v>
       </c>
       <c r="I821" s="2">
         <v>3</v>
       </c>
       <c r="J821" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" s="2">
         <v>819</v>
       </c>
       <c r="B822" s="3" t="s">
@@ -30345,51 +30345,51 @@
       </c>
       <c r="G824" s="2">
         <v>1</v>
       </c>
       <c r="H824" s="2">
         <v>0</v>
       </c>
       <c r="I824" s="2">
         <v>1</v>
       </c>
       <c r="J824" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" s="2">
         <v>822</v>
       </c>
       <c r="B825" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C825" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D825" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E825" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F825" s="2">
         <v>102</v>
       </c>
       <c r="G825" s="2">
         <v>1</v>
       </c>
       <c r="H825" s="2">
         <v>1</v>
       </c>
       <c r="I825" s="2">
         <v>1</v>
       </c>
       <c r="J825" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" s="2">
         <v>823</v>
       </c>
       <c r="B826" s="3" t="s">
@@ -30761,153 +30761,153 @@
       </c>
       <c r="G837" s="2">
         <v>0</v>
       </c>
       <c r="H837" s="2">
         <v>0</v>
       </c>
       <c r="I837" s="2">
         <v>0</v>
       </c>
       <c r="J837" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="2">
         <v>835</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C838" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E838" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F838" s="2">
         <v>71</v>
       </c>
       <c r="G838" s="2">
         <v>1</v>
       </c>
       <c r="H838" s="2">
         <v>1</v>
       </c>
       <c r="I838" s="2">
         <v>1</v>
       </c>
       <c r="J838" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="2">
         <v>836</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C839" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D839" s="2" t="s">
-        <v>420</v>
+        <v>117</v>
       </c>
       <c r="E839" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F839" s="2">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="G839" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H839" s="2">
         <v>0</v>
       </c>
       <c r="I839" s="2">
         <v>1</v>
       </c>
       <c r="J839" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" s="2">
         <v>837</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C840" s="2" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="D840" s="2" t="s">
-        <v>237</v>
+        <v>420</v>
       </c>
       <c r="E840" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F840" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G840" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H840" s="2">
         <v>0</v>
       </c>
       <c r="I840" s="2">
         <v>1</v>
       </c>
       <c r="J840" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" s="2">
         <v>838</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C841" s="2" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="D841" s="2" t="s">
-        <v>117</v>
+        <v>237</v>
       </c>
       <c r="E841" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F841" s="2">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="G841" s="2">
         <v>1</v>
       </c>
       <c r="H841" s="2">
         <v>0</v>
       </c>
       <c r="I841" s="2">
         <v>1</v>
       </c>
       <c r="J841" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" s="2">
         <v>839</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C842" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D842" s="2" t="s">
@@ -30918,150 +30918,150 @@
       </c>
       <c r="F842" s="2">
         <v>149</v>
       </c>
       <c r="G842" s="2">
         <v>2</v>
       </c>
       <c r="H842" s="2">
         <v>2</v>
       </c>
       <c r="I842" s="2">
         <v>0</v>
       </c>
       <c r="J842" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="2">
         <v>840</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>335</v>
+        <v>63</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>516</v>
+        <v>122</v>
       </c>
       <c r="E843" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F843" s="2">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="G843" s="2">
         <v>2</v>
       </c>
       <c r="H843" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I843" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J843" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="2">
         <v>841</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C844" s="2" t="s">
-        <v>63</v>
+        <v>335</v>
       </c>
       <c r="D844" s="2" t="s">
-        <v>122</v>
+        <v>516</v>
       </c>
       <c r="E844" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F844" s="2">
-        <v>219</v>
+        <v>357</v>
       </c>
       <c r="G844" s="2">
         <v>2</v>
       </c>
       <c r="H844" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I844" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J844" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" s="2">
         <v>842</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C845" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D845" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E845" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F845" s="2">
         <v>574</v>
       </c>
       <c r="G845" s="2">
         <v>2</v>
       </c>
       <c r="H845" s="2">
         <v>0</v>
       </c>
       <c r="I845" s="2">
         <v>3</v>
       </c>
       <c r="J845" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" s="2">
         <v>843</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C846" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D846" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E846" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F846" s="2">
         <v>922</v>
       </c>
       <c r="G846" s="2">
         <v>6</v>
       </c>
       <c r="H846" s="2">
         <v>1</v>
       </c>
       <c r="I846" s="2">
         <v>6</v>
       </c>
       <c r="J846" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" s="2">
         <v>844</v>
       </c>
       <c r="B847" s="3" t="s">
@@ -31526,104 +31526,104 @@
       </c>
       <c r="F861" s="2">
         <v>152</v>
       </c>
       <c r="G861" s="2">
         <v>3</v>
       </c>
       <c r="H861" s="2">
         <v>2</v>
       </c>
       <c r="I861" s="2">
         <v>0</v>
       </c>
       <c r="J861" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" s="2">
         <v>859</v>
       </c>
       <c r="B862" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C862" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D862" s="2" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E862" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F862" s="2">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G862" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H862" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I862" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J862" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="2">
         <v>860</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C863" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D863" s="2" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="E863" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F863" s="2">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="G863" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H863" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I863" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J863" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" s="2">
         <v>861</v>
       </c>
       <c r="B864" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C864" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D864" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E864" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F864" s="2">
         <v>538</v>
       </c>
       <c r="G864" s="2">
         <v>4</v>
       </c>
       <c r="H864" s="2">
@@ -31657,51 +31657,51 @@
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
         <v>2</v>
       </c>
       <c r="J865" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E866" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F866" s="2">
         <v>232</v>
       </c>
       <c r="G866" s="2">
         <v>3</v>
       </c>
       <c r="H866" s="2">
         <v>3</v>
       </c>
       <c r="I866" s="2">
         <v>3</v>
       </c>
       <c r="J866" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
@@ -31721,133 +31721,133 @@
       </c>
       <c r="G867" s="2">
         <v>1</v>
       </c>
       <c r="H867" s="2">
         <v>0</v>
       </c>
       <c r="I867" s="2">
         <v>0</v>
       </c>
       <c r="J867" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D868" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>934</v>
       </c>
       <c r="F868" s="2">
         <v>179</v>
       </c>
       <c r="G868" s="2">
         <v>1</v>
       </c>
       <c r="H868" s="2">
         <v>1</v>
       </c>
       <c r="I868" s="2">
         <v>2</v>
       </c>
       <c r="J868" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" s="2">
         <v>866</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C869" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D869" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E869" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F869" s="2">
-        <v>43</v>
+        <v>279</v>
       </c>
       <c r="G869" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H869" s="2">
         <v>1</v>
       </c>
       <c r="I869" s="2">
         <v>1</v>
       </c>
       <c r="J869" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" s="2">
         <v>867</v>
       </c>
       <c r="B870" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C870" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D870" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E870" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F870" s="2">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="G870" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H870" s="2">
         <v>1</v>
       </c>
       <c r="I870" s="2">
         <v>1</v>
       </c>
       <c r="J870" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" s="2">
         <v>868</v>
       </c>
       <c r="B871" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C871" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D871" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E871" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F871" s="2">
         <v>208</v>
       </c>
       <c r="G871" s="2">
         <v>2</v>
       </c>
       <c r="H871" s="2">
@@ -32262,51 +32262,51 @@
       </c>
       <c r="F884" s="2">
         <v>804</v>
       </c>
       <c r="G884" s="2">
         <v>3</v>
       </c>
       <c r="H884" s="2">
         <v>3</v>
       </c>
       <c r="I884" s="2">
         <v>4</v>
       </c>
       <c r="J884" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" s="2">
         <v>882</v>
       </c>
       <c r="B885" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C885" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D885" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E885" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F885" s="2">
         <v>760</v>
       </c>
       <c r="G885" s="2">
         <v>1</v>
       </c>
       <c r="H885" s="2">
         <v>1</v>
       </c>
       <c r="I885" s="2">
         <v>1</v>
       </c>
       <c r="J885" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" s="2">
@@ -32550,104 +32550,104 @@
       </c>
       <c r="F893" s="2">
         <v>712</v>
       </c>
       <c r="G893" s="2">
         <v>1</v>
       </c>
       <c r="H893" s="2">
         <v>1</v>
       </c>
       <c r="I893" s="2">
         <v>3</v>
       </c>
       <c r="J893" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" s="2">
         <v>891</v>
       </c>
       <c r="B894" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C894" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D894" s="2" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="E894" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F894" s="2">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="G894" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H894" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I894" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J894" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" s="2">
         <v>892</v>
       </c>
       <c r="B895" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C895" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D895" s="2" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="E895" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F895" s="2">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="G895" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H895" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I895" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J895" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="2">
         <v>893</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C896" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D896" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E896" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F896" s="2">
         <v>67</v>
       </c>
       <c r="G896" s="2">
         <v>0</v>
       </c>
       <c r="H896" s="2">
@@ -32710,51 +32710,51 @@
       </c>
       <c r="F898" s="2">
         <v>45</v>
       </c>
       <c r="G898" s="2">
         <v>0</v>
       </c>
       <c r="H898" s="2">
         <v>0</v>
       </c>
       <c r="I898" s="2">
         <v>1</v>
       </c>
       <c r="J898" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" s="2">
         <v>896</v>
       </c>
       <c r="B899" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C899" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D899" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E899" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F899" s="2">
         <v>92</v>
       </c>
       <c r="G899" s="2">
         <v>2</v>
       </c>
       <c r="H899" s="2">
         <v>0</v>
       </c>
       <c r="I899" s="2">
         <v>2</v>
       </c>
       <c r="J899" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="2">
@@ -32841,51 +32841,51 @@
       </c>
       <c r="G902" s="2">
         <v>0</v>
       </c>
       <c r="H902" s="2">
         <v>0</v>
       </c>
       <c r="I902" s="2">
         <v>0</v>
       </c>
       <c r="J902" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="2">
         <v>900</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C903" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E903" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F903" s="2">
         <v>160</v>
       </c>
       <c r="G903" s="2">
         <v>1</v>
       </c>
       <c r="H903" s="2">
         <v>0</v>
       </c>
       <c r="I903" s="2">
         <v>1</v>
       </c>
       <c r="J903" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="2">
         <v>901</v>
       </c>
       <c r="B904" s="3" t="s">
@@ -33670,104 +33670,104 @@
       </c>
       <c r="F928" s="2">
         <v>905</v>
       </c>
       <c r="G928" s="2">
         <v>5</v>
       </c>
       <c r="H928" s="2">
         <v>2</v>
       </c>
       <c r="I928" s="2">
         <v>3</v>
       </c>
       <c r="J928" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" s="2">
         <v>926</v>
       </c>
       <c r="B929" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C929" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D929" s="2" t="s">
-        <v>122</v>
+        <v>307</v>
       </c>
       <c r="E929" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F929" s="2">
-        <v>417</v>
+        <v>138</v>
       </c>
       <c r="G929" s="2">
         <v>1</v>
       </c>
       <c r="H929" s="2">
         <v>1</v>
       </c>
       <c r="I929" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J929" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" s="2">
         <v>927</v>
       </c>
       <c r="B930" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C930" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D930" s="2" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="E930" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F930" s="2">
-        <v>138</v>
+        <v>417</v>
       </c>
       <c r="G930" s="2">
         <v>1</v>
       </c>
       <c r="H930" s="2">
         <v>1</v>
       </c>
       <c r="I930" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J930" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" s="2">
         <v>928</v>
       </c>
       <c r="B931" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C931" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D931" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E931" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F931" s="2">
         <v>134</v>
       </c>
       <c r="G931" s="2">
         <v>1</v>
       </c>
       <c r="H931" s="2">
@@ -34217,80 +34217,80 @@
       </c>
       <c r="G945" s="2">
         <v>0</v>
       </c>
       <c r="H945" s="2">
         <v>0</v>
       </c>
       <c r="I945" s="2">
         <v>0</v>
       </c>
       <c r="J945" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" s="2">
         <v>943</v>
       </c>
       <c r="B946" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C946" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D946" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E946" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F946" s="2">
         <v>71</v>
       </c>
       <c r="G946" s="2">
         <v>1</v>
       </c>
       <c r="H946" s="2">
         <v>0</v>
       </c>
       <c r="I946" s="2">
         <v>1</v>
       </c>
       <c r="J946" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="2">
         <v>944</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D947" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E947" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F947" s="2">
         <v>201</v>
       </c>
       <c r="G947" s="2">
         <v>1</v>
       </c>
       <c r="H947" s="2">
         <v>1</v>
       </c>
       <c r="I947" s="2">
         <v>3</v>
       </c>
       <c r="J947" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2">
@@ -34342,229 +34342,229 @@
       </c>
       <c r="F949" s="2">
         <v>365</v>
       </c>
       <c r="G949" s="2">
         <v>1</v>
       </c>
       <c r="H949" s="2">
         <v>1</v>
       </c>
       <c r="I949" s="2">
         <v>1</v>
       </c>
       <c r="J949" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" s="2">
         <v>947</v>
       </c>
       <c r="B950" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C950" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D950" s="2" t="s">
-        <v>377</v>
+        <v>719</v>
       </c>
       <c r="E950" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F950" s="2">
-        <v>75</v>
+        <v>199</v>
       </c>
       <c r="G950" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H950" s="2">
         <v>0</v>
       </c>
       <c r="I950" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J950" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="2">
         <v>948</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C951" s="2" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>719</v>
+        <v>377</v>
       </c>
       <c r="E951" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F951" s="2">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="G951" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H951" s="2">
         <v>0</v>
       </c>
       <c r="I951" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J951" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" s="2">
         <v>949</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D952" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E952" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F952" s="2">
         <v>95</v>
       </c>
       <c r="G952" s="2">
         <v>1</v>
       </c>
       <c r="H952" s="2">
         <v>1</v>
       </c>
       <c r="I952" s="2">
         <v>1</v>
       </c>
       <c r="J952" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="2">
         <v>950</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D953" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="F953" s="2">
         <v>97</v>
       </c>
       <c r="G953" s="2">
         <v>1</v>
       </c>
       <c r="H953" s="2">
         <v>1</v>
       </c>
       <c r="I953" s="2">
         <v>4</v>
       </c>
       <c r="J953" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" s="2">
         <v>951</v>
       </c>
       <c r="B954" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C954" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D954" s="2" t="s">
-        <v>357</v>
+        <v>92</v>
       </c>
       <c r="E954" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F954" s="2">
-        <v>415</v>
+        <v>76</v>
       </c>
       <c r="G954" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H954" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I954" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J954" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" s="2">
         <v>952</v>
       </c>
       <c r="B955" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C955" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D955" s="2" t="s">
-        <v>92</v>
+        <v>357</v>
       </c>
       <c r="E955" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F955" s="2">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="G955" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H955" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I955" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J955" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="956" spans="1:10">
       <c r="A956" s="2">
         <v>953</v>
       </c>
       <c r="B956" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D956" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E956" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F956" s="2">
         <v>725</v>
       </c>
       <c r="G956" s="2">
@@ -35014,136 +35014,136 @@
       </c>
       <c r="F970" s="2">
         <v>148</v>
       </c>
       <c r="G970" s="2">
         <v>0</v>
       </c>
       <c r="H970" s="2">
         <v>0</v>
       </c>
       <c r="I970" s="2">
         <v>1</v>
       </c>
       <c r="J970" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="2">
         <v>968</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C971" s="2" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D971" s="2" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="E971" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F971" s="2">
-        <v>552</v>
+        <v>101</v>
       </c>
       <c r="G971" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H971" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I971" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J971" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" s="2">
         <v>969</v>
       </c>
       <c r="B972" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C972" s="2" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D972" s="2" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="E972" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F972" s="2">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="G972" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H972" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I972" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J972" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:10">
       <c r="A973" s="2">
         <v>970</v>
       </c>
       <c r="B973" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C973" s="2" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D973" s="2" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="E973" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F973" s="2">
-        <v>78</v>
+        <v>552</v>
       </c>
       <c r="G973" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H973" s="2">
         <v>0</v>
       </c>
       <c r="I973" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J973" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="974" spans="1:10">
       <c r="A974" s="2">
         <v>971</v>
       </c>
       <c r="B974" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C974" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D974" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E974" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F974" s="2">
         <v>314</v>
       </c>
       <c r="G974" s="2">
         <v>2</v>
       </c>
       <c r="H974" s="2">
@@ -35273,51 +35273,51 @@
       </c>
       <c r="G978" s="2">
         <v>2</v>
       </c>
       <c r="H978" s="2">
         <v>2</v>
       </c>
       <c r="I978" s="2">
         <v>2</v>
       </c>
       <c r="J978" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="979" spans="1:10">
       <c r="A979" s="2">
         <v>976</v>
       </c>
       <c r="B979" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C979" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D979" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E979" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F979" s="2">
         <v>170</v>
       </c>
       <c r="G979" s="2">
         <v>3</v>
       </c>
       <c r="H979" s="2">
         <v>0</v>
       </c>
       <c r="I979" s="2">
         <v>0</v>
       </c>
       <c r="J979" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" s="2">
         <v>977</v>
       </c>
       <c r="B980" s="3" t="s">
@@ -35401,51 +35401,51 @@
       </c>
       <c r="G982" s="2">
         <v>1</v>
       </c>
       <c r="H982" s="2">
         <v>1</v>
       </c>
       <c r="I982" s="2">
         <v>2</v>
       </c>
       <c r="J982" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" s="2">
         <v>980</v>
       </c>
       <c r="B983" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C983" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D983" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E983" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F983" s="2">
         <v>222</v>
       </c>
       <c r="G983" s="2">
         <v>1</v>
       </c>
       <c r="H983" s="2">
         <v>1</v>
       </c>
       <c r="I983" s="2">
         <v>2</v>
       </c>
       <c r="J983" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" s="2">
         <v>981</v>
       </c>
       <c r="B984" s="3" t="s">
@@ -36169,51 +36169,51 @@
       </c>
       <c r="G1006" s="2">
         <v>0</v>
       </c>
       <c r="H1006" s="2">
         <v>0</v>
       </c>
       <c r="I1006" s="2">
         <v>1</v>
       </c>
       <c r="J1006" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1007" spans="1:10">
       <c r="A1007" s="2">
         <v>1004</v>
       </c>
       <c r="B1007" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1007" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1007" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E1007" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F1007" s="2">
         <v>68</v>
       </c>
       <c r="G1007" s="2">
         <v>0</v>
       </c>
       <c r="H1007" s="2">
         <v>0</v>
       </c>
       <c r="I1007" s="2">
         <v>1</v>
       </c>
       <c r="J1007" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" s="2">
         <v>1005</v>
       </c>
       <c r="B1008" s="3" t="s">
@@ -36294,51 +36294,51 @@
       </c>
       <c r="F1010" s="2">
         <v>14</v>
       </c>
       <c r="G1010" s="2">
         <v>0</v>
       </c>
       <c r="H1010" s="2">
         <v>0</v>
       </c>
       <c r="I1010" s="2">
         <v>0</v>
       </c>
       <c r="J1010" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:10">
       <c r="A1011" s="2">
         <v>1008</v>
       </c>
       <c r="B1011" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1011" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1011" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1011" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1011" s="2">
         <v>936</v>
       </c>
       <c r="G1011" s="2">
         <v>4</v>
       </c>
       <c r="H1011" s="2">
         <v>2</v>
       </c>
       <c r="I1011" s="2">
         <v>3</v>
       </c>
       <c r="J1011" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1012" spans="1:10">
       <c r="A1012" s="2">
@@ -37222,182 +37222,182 @@
       </c>
       <c r="F1039" s="2">
         <v>47</v>
       </c>
       <c r="G1039" s="2">
         <v>0</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
         <v>0</v>
       </c>
       <c r="J1039" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
-        <v>544</v>
+        <v>71</v>
       </c>
       <c r="D1040" s="2" t="s">
-        <v>545</v>
+        <v>474</v>
       </c>
       <c r="E1040" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F1040" s="2">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="G1040" s="2">
         <v>2</v>
       </c>
       <c r="H1040" s="2">
         <v>0</v>
       </c>
       <c r="I1040" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1040" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
       <c r="A1041" s="2">
         <v>1038</v>
       </c>
       <c r="B1041" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1041" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D1041" s="2" t="s">
-        <v>474</v>
+        <v>99</v>
       </c>
       <c r="E1041" s="2" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="F1041" s="2">
-        <v>365</v>
+        <v>68</v>
       </c>
       <c r="G1041" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1041" s="2">
         <v>0</v>
       </c>
       <c r="I1041" s="2">
         <v>1</v>
       </c>
       <c r="J1041" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1042" spans="1:10">
       <c r="A1042" s="2">
         <v>1039</v>
       </c>
       <c r="B1042" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1042" s="2" t="s">
-        <v>63</v>
+        <v>544</v>
       </c>
       <c r="D1042" s="2" t="s">
-        <v>99</v>
+        <v>545</v>
       </c>
       <c r="E1042" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1042" s="2">
-        <v>68</v>
+        <v>247</v>
       </c>
       <c r="G1042" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1042" s="2">
         <v>0</v>
       </c>
       <c r="I1042" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1042" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" s="2">
         <v>1040</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1043" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1043" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1043" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F1043" s="2">
         <v>46</v>
       </c>
       <c r="G1043" s="2">
         <v>0</v>
       </c>
       <c r="H1043" s="2">
         <v>0</v>
       </c>
       <c r="I1043" s="2">
         <v>0</v>
       </c>
       <c r="J1043" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1044" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E1044" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F1044" s="2">
         <v>39</v>
       </c>
       <c r="G1044" s="2">
         <v>0</v>
       </c>
       <c r="H1044" s="2">
         <v>0</v>
       </c>
       <c r="I1044" s="2">
         <v>1</v>
       </c>
       <c r="J1044" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
@@ -37414,168 +37414,168 @@
       </c>
       <c r="F1045" s="2">
         <v>371</v>
       </c>
       <c r="G1045" s="2">
         <v>1</v>
       </c>
       <c r="H1045" s="2">
         <v>1</v>
       </c>
       <c r="I1045" s="2">
         <v>2</v>
       </c>
       <c r="J1045" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D1046" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="E1046" s="2" t="s">
         <v>1095</v>
       </c>
-      <c r="E1046" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1046" s="2">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="G1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1046" s="2">
         <v>0</v>
       </c>
       <c r="I1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="2">
         <v>1044</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1047" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D1047" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="E1047" s="2" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="F1047" s="2">
-        <v>842</v>
+        <v>50</v>
       </c>
       <c r="G1047" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1047" s="2">
         <v>1</v>
       </c>
       <c r="I1047" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1047" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1048" spans="1:10">
       <c r="A1048" s="2">
         <v>1045</v>
       </c>
       <c r="B1048" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1048" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D1048" s="2" t="s">
-        <v>272</v>
+        <v>1096</v>
       </c>
       <c r="E1048" s="2" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="F1048" s="2">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="G1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1048" s="2">
         <v>0</v>
       </c>
       <c r="I1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:10">
       <c r="A1049" s="2">
         <v>1046</v>
       </c>
       <c r="B1049" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1049" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D1049" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="E1049" s="2" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="F1049" s="2">
-        <v>50</v>
+        <v>842</v>
       </c>
       <c r="G1049" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1049" s="2">
         <v>1</v>
       </c>
       <c r="I1049" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1049" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:10">
       <c r="A1050" s="2">
         <v>1047</v>
       </c>
       <c r="B1050" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1050" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1050" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E1050" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F1050" s="2">
         <v>529</v>
       </c>
       <c r="G1050" s="2">
         <v>2</v>
       </c>
       <c r="H1050" s="2">
@@ -37641,83 +37641,83 @@
       </c>
       <c r="G1052" s="2">
         <v>0</v>
       </c>
       <c r="H1052" s="2">
         <v>0</v>
       </c>
       <c r="I1052" s="2">
         <v>1</v>
       </c>
       <c r="J1052" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:10">
       <c r="A1053" s="2">
         <v>1050</v>
       </c>
       <c r="B1053" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1053" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1053" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E1053" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F1053" s="2">
         <v>57</v>
       </c>
       <c r="G1053" s="2">
         <v>1</v>
       </c>
       <c r="H1053" s="2">
         <v>1</v>
       </c>
       <c r="I1053" s="2">
         <v>1</v>
       </c>
       <c r="J1053" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
       <c r="A1054" s="2">
         <v>1051</v>
       </c>
       <c r="B1054" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1054" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1054" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1054" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F1054" s="2">
         <v>177</v>
       </c>
       <c r="G1054" s="2">
         <v>2</v>
       </c>
       <c r="H1054" s="2">
         <v>0</v>
       </c>
       <c r="I1054" s="2">
         <v>1</v>
       </c>
       <c r="J1054" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" s="2">
         <v>1052</v>
       </c>
       <c r="B1055" s="3" t="s">
@@ -37737,115 +37737,115 @@
       </c>
       <c r="G1055" s="2">
         <v>1</v>
       </c>
       <c r="H1055" s="2">
         <v>1</v>
       </c>
       <c r="I1055" s="2">
         <v>1</v>
       </c>
       <c r="J1055" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" s="2">
         <v>1053</v>
       </c>
       <c r="B1056" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1056" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1056" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1056" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F1056" s="2">
         <v>125</v>
       </c>
       <c r="G1056" s="2">
         <v>1</v>
       </c>
       <c r="H1056" s="2">
         <v>0</v>
       </c>
       <c r="I1056" s="2">
         <v>1</v>
       </c>
       <c r="J1056" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" s="2">
         <v>1054</v>
       </c>
       <c r="B1057" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1057" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1057" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1057" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F1057" s="2">
         <v>86</v>
       </c>
       <c r="G1057" s="2">
         <v>1</v>
       </c>
       <c r="H1057" s="2">
         <v>1</v>
       </c>
       <c r="I1057" s="2">
         <v>1</v>
       </c>
       <c r="J1057" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" s="2">
         <v>1055</v>
       </c>
       <c r="B1058" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1058" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1058" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E1058" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F1058" s="2">
         <v>212</v>
       </c>
       <c r="G1058" s="2">
         <v>1</v>
       </c>
       <c r="H1058" s="2">
         <v>1</v>
       </c>
       <c r="I1058" s="2">
         <v>2</v>
       </c>
       <c r="J1058" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:10">
       <c r="A1059" s="2">
         <v>1056</v>
       </c>
       <c r="B1059" s="3" t="s">
@@ -37865,51 +37865,51 @@
       </c>
       <c r="G1059" s="2">
         <v>1</v>
       </c>
       <c r="H1059" s="2">
         <v>0</v>
       </c>
       <c r="I1059" s="2">
         <v>0</v>
       </c>
       <c r="J1059" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1060" spans="1:10">
       <c r="A1060" s="2">
         <v>1057</v>
       </c>
       <c r="B1060" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1060" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1060" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1060" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F1060" s="2">
         <v>227</v>
       </c>
       <c r="G1060" s="2">
         <v>1</v>
       </c>
       <c r="H1060" s="2">
         <v>1</v>
       </c>
       <c r="I1060" s="2">
         <v>1</v>
       </c>
       <c r="J1060" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1061" spans="1:10">
       <c r="A1061" s="2">
         <v>1058</v>
       </c>
       <c r="B1061" s="3" t="s">
@@ -38057,51 +38057,51 @@
       </c>
       <c r="G1065" s="2">
         <v>1</v>
       </c>
       <c r="H1065" s="2">
         <v>1</v>
       </c>
       <c r="I1065" s="2">
         <v>3</v>
       </c>
       <c r="J1065" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" s="2">
         <v>1063</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1066" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D1066" s="2" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E1066" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F1066" s="2">
         <v>31</v>
       </c>
       <c r="G1066" s="2">
         <v>0</v>
       </c>
       <c r="H1066" s="2">
         <v>0</v>
       </c>
       <c r="I1066" s="2">
         <v>0</v>
       </c>
       <c r="J1066" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="2">
         <v>1064</v>
       </c>
       <c r="B1067" s="3" t="s">
@@ -38150,51 +38150,51 @@
       </c>
       <c r="F1068" s="2">
         <v>16</v>
       </c>
       <c r="G1068" s="2">
         <v>0</v>
       </c>
       <c r="H1068" s="2">
         <v>0</v>
       </c>
       <c r="I1068" s="2">
         <v>0</v>
       </c>
       <c r="J1068" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="2">
         <v>1066</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1069" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1069" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1069" s="2">
         <v>287</v>
       </c>
       <c r="G1069" s="2">
         <v>2</v>
       </c>
       <c r="H1069" s="2">
         <v>0</v>
       </c>
       <c r="I1069" s="2">
         <v>2</v>
       </c>
       <c r="J1069" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" s="2">
@@ -38246,118 +38246,118 @@
       </c>
       <c r="F1071" s="2">
         <v>62</v>
       </c>
       <c r="G1071" s="2">
         <v>1</v>
       </c>
       <c r="H1071" s="2">
         <v>0</v>
       </c>
       <c r="I1071" s="2">
         <v>1</v>
       </c>
       <c r="J1071" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:10">
       <c r="A1072" s="2">
         <v>1069</v>
       </c>
       <c r="B1072" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1072" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D1072" s="2" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E1072" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F1072" s="2">
-        <v>449</v>
+        <v>210</v>
       </c>
       <c r="G1072" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1072" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1072" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1072" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1073" spans="1:10">
       <c r="A1073" s="2">
         <v>1070</v>
       </c>
       <c r="B1073" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1073" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D1073" s="2" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="E1073" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F1073" s="2">
-        <v>210</v>
+        <v>449</v>
       </c>
       <c r="G1073" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1073" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1073" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1073" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1074" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
         <v>193</v>
       </c>
       <c r="G1074" s="2">
         <v>0</v>
       </c>
       <c r="H1074" s="2">
         <v>0</v>
       </c>
       <c r="I1074" s="2">
         <v>0</v>
       </c>
       <c r="J1074" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
         <v>1072</v>
       </c>
       <c r="B1075" s="3" t="s">
@@ -38406,51 +38406,51 @@
       </c>
       <c r="F1076" s="2">
         <v>87</v>
       </c>
       <c r="G1076" s="2">
         <v>1</v>
       </c>
       <c r="H1076" s="2">
         <v>1</v>
       </c>
       <c r="I1076" s="2">
         <v>1</v>
       </c>
       <c r="J1076" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1077" spans="1:10">
       <c r="A1077" s="2">
         <v>1074</v>
       </c>
       <c r="B1077" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1077" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1077" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1077" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="F1077" s="2">
         <v>151</v>
       </c>
       <c r="G1077" s="2">
         <v>2</v>
       </c>
       <c r="H1077" s="2">
         <v>2</v>
       </c>
       <c r="I1077" s="2">
         <v>2</v>
       </c>
       <c r="J1077" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1078" spans="1:10">
       <c r="A1078" s="2">
@@ -38825,54 +38825,54 @@
       </c>
       <c r="G1089" s="2">
         <v>2</v>
       </c>
       <c r="H1089" s="2">
         <v>1</v>
       </c>
       <c r="I1089" s="2">
         <v>1</v>
       </c>
       <c r="J1089" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" s="2">
         <v>1087</v>
       </c>
       <c r="B1090" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1090" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1090" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E1090" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F1090" s="2">
         <v>683</v>
       </c>
       <c r="G1090" s="2">
         <v>4</v>
       </c>
       <c r="H1090" s="2">
         <v>1</v>
       </c>
       <c r="I1090" s="2">
         <v>5</v>
       </c>
       <c r="J1090" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="2">
         <v>1088</v>
       </c>
       <c r="B1091" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1091" s="2" t="s">
@@ -38985,51 +38985,51 @@
       </c>
       <c r="G1094" s="2">
         <v>1</v>
       </c>
       <c r="H1094" s="2">
         <v>0</v>
       </c>
       <c r="I1094" s="2">
         <v>0</v>
       </c>
       <c r="J1094" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" s="2">
         <v>1092</v>
       </c>
       <c r="B1095" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1095" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1095" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E1095" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F1095" s="2">
         <v>132</v>
       </c>
       <c r="G1095" s="2">
         <v>3</v>
       </c>
       <c r="H1095" s="2">
         <v>3</v>
       </c>
       <c r="I1095" s="2">
         <v>2</v>
       </c>
       <c r="J1095" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
       <c r="A1096" s="2">
         <v>1093</v>
       </c>
       <c r="B1096" s="3" t="s">
@@ -39142,51 +39142,51 @@
       </c>
       <c r="F1099" s="2">
         <v>10</v>
       </c>
       <c r="G1099" s="2">
         <v>1</v>
       </c>
       <c r="H1099" s="2">
         <v>1</v>
       </c>
       <c r="I1099" s="2">
         <v>1</v>
       </c>
       <c r="J1099" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
       <c r="A1100" s="2">
         <v>1097</v>
       </c>
       <c r="B1100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1100" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1100" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1100" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F1100" s="2">
         <v>1188</v>
       </c>
       <c r="G1100" s="2">
         <v>3</v>
       </c>
       <c r="H1100" s="2">
         <v>2</v>
       </c>
       <c r="I1100" s="2">
         <v>2</v>
       </c>
       <c r="J1100" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1101" spans="1:10">
       <c r="A1101" s="2">
@@ -39430,51 +39430,51 @@
       </c>
       <c r="F1108" s="2">
         <v>191</v>
       </c>
       <c r="G1108" s="2">
         <v>2</v>
       </c>
       <c r="H1108" s="2">
         <v>1</v>
       </c>
       <c r="I1108" s="2">
         <v>4</v>
       </c>
       <c r="J1108" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1109" spans="1:10">
       <c r="A1109" s="2">
         <v>1106</v>
       </c>
       <c r="B1109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1109" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1109" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1109" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="F1109" s="2">
         <v>226</v>
       </c>
       <c r="G1109" s="2">
         <v>1</v>
       </c>
       <c r="H1109" s="2">
         <v>0</v>
       </c>
       <c r="I1109" s="2">
         <v>1</v>
       </c>
       <c r="J1109" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1110" spans="1:10">
       <c r="A1110" s="2">
@@ -39654,54 +39654,54 @@
       </c>
       <c r="F1115" s="2">
         <v>294</v>
       </c>
       <c r="G1115" s="2">
         <v>0</v>
       </c>
       <c r="H1115" s="2">
         <v>0</v>
       </c>
       <c r="I1115" s="2">
         <v>1</v>
       </c>
       <c r="J1115" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1116" spans="1:10">
       <c r="A1116" s="2">
         <v>1113</v>
       </c>
       <c r="B1116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1116" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1116" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1116" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F1116" s="2">
         <v>145</v>
       </c>
       <c r="G1116" s="2">
         <v>2</v>
       </c>
       <c r="H1116" s="2">
         <v>2</v>
       </c>
       <c r="I1116" s="2">
         <v>2</v>
       </c>
       <c r="J1116" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1117" spans="1:10">
       <c r="A1117" s="2">
         <v>1114</v>
       </c>
       <c r="B1117" s="3" t="s">
@@ -40105,51 +40105,51 @@
       </c>
       <c r="G1129" s="2">
         <v>1</v>
       </c>
       <c r="H1129" s="2">
         <v>1</v>
       </c>
       <c r="I1129" s="2">
         <v>1</v>
       </c>
       <c r="J1129" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1130" spans="1:10">
       <c r="A1130" s="2">
         <v>1127</v>
       </c>
       <c r="B1130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1130" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1130" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1130" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F1130" s="2">
         <v>115</v>
       </c>
       <c r="G1130" s="2">
         <v>1</v>
       </c>
       <c r="H1130" s="2">
         <v>1</v>
       </c>
       <c r="I1130" s="2">
         <v>1</v>
       </c>
       <c r="J1130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:10">
       <c r="A1131" s="2">
         <v>1128</v>
       </c>
       <c r="B1131" s="3" t="s">
@@ -40233,51 +40233,51 @@
       </c>
       <c r="G1133" s="2">
         <v>2</v>
       </c>
       <c r="H1133" s="2">
         <v>2</v>
       </c>
       <c r="I1133" s="2">
         <v>1</v>
       </c>
       <c r="J1133" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:10">
       <c r="A1134" s="2">
         <v>1131</v>
       </c>
       <c r="B1134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1134" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1134" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1134" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F1134" s="2">
         <v>158</v>
       </c>
       <c r="G1134" s="2">
         <v>1</v>
       </c>
       <c r="H1134" s="2">
         <v>1</v>
       </c>
       <c r="I1134" s="2">
         <v>2</v>
       </c>
       <c r="J1134" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1135" spans="1:10">
       <c r="A1135" s="2">
         <v>1132</v>
       </c>
       <c r="B1135" s="3" t="s">
@@ -40422,54 +40422,54 @@
       </c>
       <c r="F1139" s="2">
         <v>538</v>
       </c>
       <c r="G1139" s="2">
         <v>3</v>
       </c>
       <c r="H1139" s="2">
         <v>1</v>
       </c>
       <c r="I1139" s="2">
         <v>3</v>
       </c>
       <c r="J1139" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1140" spans="1:10">
       <c r="A1140" s="2">
         <v>1137</v>
       </c>
       <c r="B1140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1140" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1140" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1140" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F1140" s="2">
         <v>251</v>
       </c>
       <c r="G1140" s="2">
         <v>1</v>
       </c>
       <c r="H1140" s="2">
         <v>1</v>
       </c>
       <c r="I1140" s="2">
         <v>1</v>
       </c>
       <c r="J1140" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1141" spans="1:10">
       <c r="A1141" s="2">
         <v>1138</v>
       </c>
       <c r="B1141" s="3" t="s">
@@ -40487,51 +40487,51 @@
       <c r="F1141" s="2">
         <v>238</v>
       </c>
       <c r="G1141" s="2">
         <v>1</v>
       </c>
       <c r="H1141" s="2">
         <v>1</v>
       </c>
       <c r="I1141" s="2">
         <v>1</v>
       </c>
       <c r="J1141" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1142" spans="1:10">
       <c r="A1142" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="B1142" s="7"/>
       <c r="C1142" s="6"/>
       <c r="D1142" s="6"/>
       <c r="E1142" s="6"/>
       <c r="F1142" s="6">
-        <v>307334</v>
+        <v>307340</v>
       </c>
       <c r="G1142" s="6">
         <v>1638</v>
       </c>
       <c r="H1142" s="6">
         <v>855</v>
       </c>
       <c r="I1142" s="6">
         <v>1687</v>
       </c>
       <c r="J1142" s="6">
         <v>791</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>