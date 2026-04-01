--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1181">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -110,62 +110,62 @@
   <si>
     <t>Lego</t>
   </si>
   <si>
     <t>Adwaitabati</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Kantabari</t>
   </si>
   <si>
     <t>Agarda Purusottampur</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
     <t>Gargaria</t>
   </si>
   <si>
     <t>Agaya</t>
   </si>
   <si>
+    <t>Bankura-ii</t>
+  </si>
+  <si>
+    <t>Narrah</t>
+  </si>
+  <si>
+    <t>Agayanandanpur</t>
+  </si>
+  <si>
     <t>Nakaijuri</t>
   </si>
   <si>
-    <t>Agayanandanpur</t>
-[...7 lines deleted...]
-  <si>
     <t>Punisole</t>
   </si>
   <si>
     <t>Aguri Band Punisol</t>
   </si>
   <si>
     <t>Akui-i</t>
   </si>
   <si>
     <t>Akui</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
     <t>Chinabari</t>
   </si>
   <si>
     <t>Alutia</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Machatora</t>
@@ -218,59 +218,59 @@
   <si>
     <t>Majdiha</t>
   </si>
   <si>
     <t>Amla Tara</t>
   </si>
   <si>
     <t>Amrul</t>
   </si>
   <si>
     <t>Barjora</t>
   </si>
   <si>
     <t>Chhandar</t>
   </si>
   <si>
     <t>Amthia</t>
   </si>
   <si>
     <t>Matgoda</t>
   </si>
   <si>
     <t>Anara</t>
   </si>
   <si>
+    <t>Goalbari</t>
+  </si>
+  <si>
+    <t>Andharia</t>
+  </si>
+  <si>
     <t>Parsola</t>
   </si>
   <si>
-    <t>Andharia</t>
-[...4 lines deleted...]
-  <si>
     <t>Bankura-i</t>
   </si>
   <si>
     <t>Andarthole</t>
   </si>
   <si>
     <t>Andharthaul</t>
   </si>
   <si>
     <t>Lodna</t>
   </si>
   <si>
     <t>Angadpur</t>
   </si>
   <si>
     <t>Antkuria</t>
   </si>
   <si>
     <t>Anturi Bana</t>
   </si>
   <si>
     <t>Hirbandh</t>
   </si>
   <si>
     <t>Molian</t>
@@ -392,59 +392,59 @@
   <si>
     <t>Bagjata</t>
   </si>
   <si>
     <t>Bagjobra</t>
   </si>
   <si>
     <t>Bagmari</t>
   </si>
   <si>
     <t>Bagneja</t>
   </si>
   <si>
     <t>Ghutgoria</t>
   </si>
   <si>
     <t>Baguli</t>
   </si>
   <si>
     <t>Tiluri</t>
   </si>
   <si>
     <t>Bagulia</t>
   </si>
   <si>
+    <t>Beliatore</t>
+  </si>
+  <si>
+    <t>Bahadurpur</t>
+  </si>
+  <si>
     <t>Dahala</t>
   </si>
   <si>
-    <t>Bahadurpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Bahalalpur</t>
   </si>
   <si>
     <t>Ratanpur</t>
   </si>
   <si>
     <t>Bahara Band</t>
   </si>
   <si>
     <t>Onda-ii</t>
   </si>
   <si>
     <t>Bahulara</t>
   </si>
   <si>
     <t>Hamirhati</t>
   </si>
   <si>
     <t>Bahulia</t>
   </si>
   <si>
     <t>Baikuntha Pur</t>
   </si>
   <si>
     <t>BANKURA-II</t>
@@ -1094,56 +1094,56 @@
   <si>
     <t>Chaka</t>
   </si>
   <si>
     <t>Chaka Doba</t>
   </si>
   <si>
     <t>Chakdaha</t>
   </si>
   <si>
     <t>Barikul</t>
   </si>
   <si>
     <t>Chalkigara</t>
   </si>
   <si>
     <t>Pakhannaa</t>
   </si>
   <si>
     <t>Chandai</t>
   </si>
   <si>
     <t>Chandaibot Ramchandrapur</t>
   </si>
   <si>
+    <t>Chandpur</t>
+  </si>
+  <si>
     <t>Dubrajpur</t>
   </si>
   <si>
-    <t>Chandpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Gogra</t>
   </si>
   <si>
     <t>Chandra</t>
   </si>
   <si>
     <t>Medinipur</t>
   </si>
   <si>
     <t>Chandrakona</t>
   </si>
   <si>
     <t>Chanpabani</t>
   </si>
   <si>
     <t>Bikna</t>
   </si>
   <si>
     <t>Chapatara</t>
   </si>
   <si>
     <t>Charigram</t>
   </si>
   <si>
     <t>Charuikunr</t>
@@ -1229,56 +1229,56 @@
   <si>
     <t>Dabra</t>
   </si>
   <si>
     <t>Dadhimukha</t>
   </si>
   <si>
     <t>Dakharang</t>
   </si>
   <si>
     <t>Dakshinbar</t>
   </si>
   <si>
     <t>Daldali</t>
   </si>
   <si>
     <t>Dalpur</t>
   </si>
   <si>
     <t>Damasini</t>
   </si>
   <si>
     <t>Damodarbati</t>
   </si>
   <si>
+    <t>Pabra</t>
+  </si>
+  <si>
     <t>Damodarpur</t>
   </si>
   <si>
-    <t>Pabra</t>
-[...1 lines deleted...]
-  <si>
     <t>Damragaria</t>
   </si>
   <si>
     <t>Dangarpara</t>
   </si>
   <si>
     <t>Danmari</t>
   </si>
   <si>
     <t>Danrkini</t>
   </si>
   <si>
     <t>Dapanjuri</t>
   </si>
   <si>
     <t>Darpanagar</t>
   </si>
   <si>
     <t>Data Rampur</t>
   </si>
   <si>
     <t>Deba</t>
   </si>
   <si>
     <t>Debagram</t>
@@ -1307,98 +1307,98 @@
   <si>
     <t>Metyala</t>
   </si>
   <si>
     <t>Deul Bherya</t>
   </si>
   <si>
     <t>Deulbhira</t>
   </si>
   <si>
     <t>Deuli</t>
   </si>
   <si>
     <t>Dha Bani</t>
   </si>
   <si>
     <t>Dhabani</t>
   </si>
   <si>
     <t>Dhadanga</t>
   </si>
   <si>
     <t>Dhadkidihi</t>
   </si>
   <si>
+    <t>Gorabari</t>
+  </si>
+  <si>
     <t>Dhagara</t>
   </si>
   <si>
-    <t>Gorabari</t>
-[...1 lines deleted...]
-  <si>
     <t>Dhagaria</t>
   </si>
   <si>
     <t>Dhagra</t>
   </si>
   <si>
     <t>Dhajamanipur</t>
   </si>
   <si>
     <t>Dhamur</t>
   </si>
   <si>
     <t>Dhananjaypur</t>
   </si>
   <si>
     <t>Dhandakeshabpur</t>
   </si>
   <si>
     <t>Dhanisukni</t>
   </si>
   <si>
     <t>Gopinathpur</t>
   </si>
   <si>
     <t>Dhanjoga</t>
   </si>
   <si>
     <t>Dhankhunia</t>
   </si>
   <si>
     <t>Dhankura</t>
   </si>
   <si>
     <t>Dhansol</t>
   </si>
   <si>
+    <t>Dharampur</t>
+  </si>
+  <si>
     <t>Melera</t>
   </si>
   <si>
-    <t>Dharampur</t>
-[...1 lines deleted...]
-  <si>
     <t>Dharapati</t>
   </si>
   <si>
     <t>Dharmapur</t>
   </si>
   <si>
     <t>Dhatla</t>
   </si>
   <si>
     <t>Dhekia</t>
   </si>
   <si>
     <t>Dhengakend</t>
   </si>
   <si>
     <t>Dhirkona</t>
   </si>
   <si>
     <t>Dhoba Kacha</t>
   </si>
   <si>
     <t>Dhobagaon</t>
   </si>
   <si>
     <t>Kenjakura</t>
@@ -1955,50 +1955,56 @@
   <si>
     <t>Kadam Beria</t>
   </si>
   <si>
     <t>Kadamdiha</t>
   </si>
   <si>
     <t>Kadamkarali</t>
   </si>
   <si>
     <t>Kadasol</t>
   </si>
   <si>
     <t>Kadma</t>
   </si>
   <si>
     <t>Kadra</t>
   </si>
   <si>
     <t>Kaharan</t>
   </si>
   <si>
     <t>Kakila</t>
   </si>
   <si>
+    <t>Birsingha</t>
+  </si>
+  <si>
+    <t>Kaktia</t>
+  </si>
+  <si>
     <t>Kalabani</t>
   </si>
   <si>
     <t>Kalabati</t>
   </si>
   <si>
     <t>Kalaberia</t>
   </si>
   <si>
     <t>Kaliapathar</t>
   </si>
   <si>
     <t>Kalipahari</t>
   </si>
   <si>
     <t>Kalipur</t>
   </si>
   <si>
     <t>Kaljuri</t>
   </si>
   <si>
     <t>Kallaicha</t>
   </si>
   <si>
     <t>Kalyari</t>
@@ -3026,56 +3032,56 @@
   <si>
     <t>Radhaballavpur</t>
   </si>
   <si>
     <t>Radhakantapur</t>
   </si>
   <si>
     <t>Radhamohanpur</t>
   </si>
   <si>
     <t>RADHANAGAR</t>
   </si>
   <si>
     <t>Radhanathpur</t>
   </si>
   <si>
     <t>Radharamanpur</t>
   </si>
   <si>
     <t>Raghunath Chak</t>
   </si>
   <si>
     <t>Raghunath Nagar</t>
   </si>
   <si>
+    <t>RAGHUNATHPUR</t>
+  </si>
+  <si>
     <t>Raghunathpur</t>
   </si>
   <si>
-    <t>RAGHUNATHPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Raj Bandh</t>
   </si>
   <si>
     <t>Rajadali</t>
   </si>
   <si>
     <t>Rajmadhabpur</t>
   </si>
   <si>
     <t>Rajprasadpur</t>
   </si>
   <si>
     <t>Rajpura</t>
   </si>
   <si>
     <t>Rajsol</t>
   </si>
   <si>
     <t>Ram Sagar</t>
   </si>
   <si>
     <t>Rambani</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
@@ -3284,54 +3290,54 @@
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
     <t>Shushunia</t>
   </si>
   <si>
     <t>SHUSHUNIA</t>
   </si>
   <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
+    <t>Shyampur</t>
+  </si>
+  <si>
     <t>Lowgram</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shyampur</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
   <si>
     <t>Sibrampur</t>
   </si>
   <si>
     <t>Sidhaberia</t>
   </si>
   <si>
     <t>Sihika</t>
   </si>
   <si>
     <t>Sihikapahari</t>
   </si>
@@ -3963,54 +3969,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1137"/>
+  <dimension ref="A1:J1139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1137" sqref="A1137"/>
+      <selection activeCell="A1139" sqref="A1139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -4247,104 +4253,104 @@
       </c>
       <c r="F9" s="2">
         <v>130</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2">
         <v>5951</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
       <c r="H12" s="2">
@@ -4759,104 +4765,104 @@
       </c>
       <c r="F25" s="2">
         <v>302</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
       <c r="J25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="2">
-        <v>83</v>
+        <v>466</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="2">
-        <v>466</v>
+        <v>83</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="2">
         <v>546</v>
       </c>
       <c r="G28" s="2">
         <v>2</v>
       </c>
       <c r="H28" s="2">
@@ -5399,51 +5405,51 @@
       </c>
       <c r="F45" s="2">
         <v>445</v>
       </c>
       <c r="G45" s="2">
         <v>3</v>
       </c>
       <c r="H45" s="2">
         <v>2</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="2">
         <v>529</v>
       </c>
       <c r="G46" s="2">
         <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>1</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
@@ -5527,51 +5533,51 @@
       </c>
       <c r="F49" s="2">
         <v>634</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
@@ -5728,51 +5734,51 @@
       </c>
       <c r="I55" s="2">
         <v>1</v>
       </c>
       <c r="J55" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="2">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G56" s="2">
         <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>1</v>
       </c>
       <c r="I56" s="2">
         <v>0</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="2" t="s">
@@ -5783,54 +5789,54 @@
       </c>
       <c r="F57" s="2">
         <v>206</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2">
         <v>225</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5879,101 +5885,101 @@
       </c>
       <c r="F60" s="2">
         <v>16</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="2">
         <v>0</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F61" s="2">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F62" s="2">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="G62" s="2">
         <v>1</v>
       </c>
       <c r="H62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F63" s="2">
         <v>487</v>
       </c>
       <c r="G63" s="2">
@@ -6295,165 +6301,165 @@
       </c>
       <c r="F73" s="2">
         <v>194</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>1</v>
       </c>
       <c r="I73" s="2">
         <v>1</v>
       </c>
       <c r="J73" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F74" s="2">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G74" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F75" s="2">
         <v>309</v>
       </c>
       <c r="G75" s="2">
         <v>2</v>
       </c>
       <c r="H75" s="2">
         <v>1</v>
       </c>
       <c r="I75" s="2">
         <v>2</v>
       </c>
       <c r="J75" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F76" s="2">
-        <v>179</v>
+        <v>91</v>
       </c>
       <c r="G76" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
         <v>1</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F77" s="2">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G77" s="2">
         <v>1</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F78" s="2">
         <v>399</v>
       </c>
       <c r="G78" s="2">
@@ -6807,54 +6813,54 @@
       </c>
       <c r="F89" s="2">
         <v>222</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>1</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F90" s="2">
         <v>106</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
@@ -6871,51 +6877,51 @@
       </c>
       <c r="F91" s="2">
         <v>108</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F92" s="2">
         <v>86</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
         <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
@@ -6935,51 +6941,51 @@
       </c>
       <c r="F93" s="2">
         <v>370</v>
       </c>
       <c r="G93" s="2">
         <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>2</v>
       </c>
       <c r="I93" s="2">
         <v>2</v>
       </c>
       <c r="J93" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
@@ -7322,51 +7328,51 @@
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
         <v>0</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F106" s="2">
         <v>129</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
         <v>1</v>
       </c>
       <c r="J106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
@@ -7418,83 +7424,83 @@
       </c>
       <c r="G108" s="2">
         <v>3</v>
       </c>
       <c r="H108" s="2">
         <v>2</v>
       </c>
       <c r="I108" s="2">
         <v>3</v>
       </c>
       <c r="J108" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F109" s="2">
         <v>363</v>
       </c>
       <c r="G109" s="2">
         <v>1</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="2">
         <v>1</v>
       </c>
       <c r="J109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F110" s="2">
         <v>74</v>
       </c>
       <c r="G110" s="2">
         <v>2</v>
       </c>
       <c r="H110" s="2">
         <v>1</v>
       </c>
       <c r="I110" s="2">
         <v>0</v>
       </c>
       <c r="J110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
@@ -7514,51 +7520,51 @@
       </c>
       <c r="G111" s="2">
         <v>1</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="2">
         <v>0</v>
       </c>
       <c r="J111" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F112" s="2">
         <v>185</v>
       </c>
       <c r="G112" s="2">
         <v>2</v>
       </c>
       <c r="H112" s="2">
         <v>1</v>
       </c>
       <c r="I112" s="2">
         <v>2</v>
       </c>
       <c r="J112" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
@@ -7642,51 +7648,51 @@
       </c>
       <c r="G115" s="2">
         <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>1</v>
       </c>
       <c r="I115" s="2">
         <v>1</v>
       </c>
       <c r="J115" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F116" s="2">
         <v>357</v>
       </c>
       <c r="G116" s="2">
         <v>1</v>
       </c>
       <c r="H116" s="2">
         <v>1</v>
       </c>
       <c r="I116" s="2">
         <v>1</v>
       </c>
       <c r="J116" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
@@ -7738,80 +7744,80 @@
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F119" s="2">
         <v>296</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
@@ -7863,51 +7869,51 @@
       </c>
       <c r="F122" s="2">
         <v>368</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>67</v>
       </c>
       <c r="G123" s="2">
         <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -8096,51 +8102,51 @@
       </c>
       <c r="I129" s="2">
         <v>1</v>
       </c>
       <c r="J129" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F130" s="2">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="2">
         <v>0</v>
       </c>
       <c r="J130" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D131" s="2" t="s">
@@ -8535,51 +8541,51 @@
       </c>
       <c r="F143" s="2">
         <v>149</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>2</v>
       </c>
       <c r="J143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F144" s="2">
         <v>379</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
@@ -8631,83 +8637,83 @@
       </c>
       <c r="F146" s="2">
         <v>337</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>2</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F147" s="2">
         <v>598</v>
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
@@ -8794,51 +8800,51 @@
       </c>
       <c r="G151" s="2">
         <v>2</v>
       </c>
       <c r="H151" s="2">
         <v>1</v>
       </c>
       <c r="I151" s="2">
         <v>1</v>
       </c>
       <c r="J151" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F152" s="2">
         <v>1876</v>
       </c>
       <c r="G152" s="2">
         <v>7</v>
       </c>
       <c r="H152" s="2">
         <v>5</v>
       </c>
       <c r="I152" s="2">
         <v>6</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
@@ -9527,51 +9533,51 @@
       </c>
       <c r="F174" s="2">
         <v>122</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="2">
         <v>0</v>
       </c>
       <c r="J174" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F175" s="2">
         <v>695</v>
       </c>
       <c r="G175" s="2">
         <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
@@ -10071,136 +10077,136 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
         <v>354</v>
       </c>
       <c r="G192" s="2">
         <v>1</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
         <v>4</v>
       </c>
       <c r="J192" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>249</v>
+        <v>128</v>
       </c>
       <c r="G193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
-        <v>128</v>
+        <v>249</v>
       </c>
       <c r="G194" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
         <v>2</v>
       </c>
       <c r="J194" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F195" s="2">
         <v>335</v>
       </c>
       <c r="G195" s="2">
         <v>2</v>
       </c>
       <c r="H195" s="2">
@@ -10231,104 +10237,104 @@
       </c>
       <c r="F196" s="2">
         <v>259</v>
       </c>
       <c r="G196" s="2">
         <v>1</v>
       </c>
       <c r="H196" s="2">
         <v>1</v>
       </c>
       <c r="I196" s="2">
         <v>2</v>
       </c>
       <c r="J196" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F197" s="2">
-        <v>13</v>
+        <v>295</v>
       </c>
       <c r="G197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F198" s="2">
-        <v>295</v>
+        <v>13</v>
       </c>
       <c r="G198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F199" s="2">
         <v>430</v>
       </c>
       <c r="G199" s="2">
         <v>1</v>
       </c>
       <c r="H199" s="2">
@@ -10336,51 +10342,51 @@
       </c>
       <c r="I199" s="2">
         <v>1</v>
       </c>
       <c r="J199" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F200" s="2">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G200" s="2">
         <v>3</v>
       </c>
       <c r="H200" s="2">
         <v>3</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D201" s="2" t="s">
@@ -10615,104 +10621,104 @@
       </c>
       <c r="F208" s="2">
         <v>25</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F209" s="2">
-        <v>471</v>
+        <v>357</v>
       </c>
       <c r="G209" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F210" s="2">
-        <v>357</v>
+        <v>471</v>
       </c>
       <c r="G210" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F211" s="2">
         <v>8</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -10903,101 +10909,101 @@
       </c>
       <c r="F217" s="2">
         <v>827</v>
       </c>
       <c r="G217" s="2">
         <v>4</v>
       </c>
       <c r="H217" s="2">
         <v>4</v>
       </c>
       <c r="I217" s="2">
         <v>4</v>
       </c>
       <c r="J217" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>99</v>
+        <v>248</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F218" s="2">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G218" s="2">
         <v>2</v>
       </c>
       <c r="H218" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I218" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J218" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F219" s="2">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="G219" s="2">
         <v>2</v>
       </c>
       <c r="H219" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I219" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J219" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F220" s="2">
         <v>36</v>
       </c>
       <c r="G220" s="2">
@@ -11418,51 +11424,51 @@
       </c>
       <c r="G233" s="2">
         <v>1</v>
       </c>
       <c r="H233" s="2">
         <v>1</v>
       </c>
       <c r="I233" s="2">
         <v>4</v>
       </c>
       <c r="J233" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F234" s="2">
         <v>5</v>
       </c>
       <c r="G234" s="2">
         <v>1</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="2">
         <v>0</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
@@ -11738,51 +11744,51 @@
       </c>
       <c r="G243" s="2">
         <v>1</v>
       </c>
       <c r="H243" s="2">
         <v>1</v>
       </c>
       <c r="I243" s="2">
         <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F244" s="2">
         <v>123</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
@@ -11962,133 +11968,133 @@
       </c>
       <c r="G250" s="2">
         <v>2</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
         <v>3</v>
       </c>
       <c r="J250" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F251" s="2">
         <v>581</v>
       </c>
       <c r="G251" s="2">
         <v>2</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D252" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E252" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="E252" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F252" s="2">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="G252" s="2">
         <v>1</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J252" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>19</v>
+        <v>361</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F253" s="2">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="G253" s="2">
         <v>1</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J253" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F254" s="2">
         <v>294</v>
       </c>
       <c r="G254" s="2">
         <v>2</v>
       </c>
       <c r="H254" s="2">
@@ -12151,51 +12157,51 @@
       </c>
       <c r="F256" s="2">
         <v>181</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F257" s="2">
         <v>333</v>
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>2</v>
       </c>
       <c r="I257" s="2">
         <v>4</v>
       </c>
       <c r="J257" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
@@ -12250,51 +12256,51 @@
       </c>
       <c r="G259" s="2">
         <v>1</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="2">
         <v>1</v>
       </c>
       <c r="J259" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F260" s="2">
         <v>54</v>
       </c>
       <c r="G260" s="2">
         <v>1</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="2">
         <v>1</v>
       </c>
       <c r="J260" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="3" t="s">
@@ -12535,51 +12541,51 @@
       </c>
       <c r="F268" s="2">
         <v>289</v>
       </c>
       <c r="G268" s="2">
         <v>2</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F269" s="2">
         <v>125</v>
       </c>
       <c r="G269" s="2">
         <v>1</v>
       </c>
       <c r="H269" s="2">
         <v>1</v>
       </c>
       <c r="I269" s="2">
         <v>1</v>
       </c>
       <c r="J269" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
@@ -12631,51 +12637,51 @@
       </c>
       <c r="F271" s="2">
         <v>197</v>
       </c>
       <c r="G271" s="2">
         <v>2</v>
       </c>
       <c r="H271" s="2">
         <v>2</v>
       </c>
       <c r="I271" s="2">
         <v>1</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F272" s="2">
         <v>31</v>
       </c>
       <c r="G272" s="2">
         <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
@@ -12730,51 +12736,51 @@
       </c>
       <c r="G274" s="2">
         <v>0</v>
       </c>
       <c r="H274" s="2">
         <v>0</v>
       </c>
       <c r="I274" s="2">
         <v>0</v>
       </c>
       <c r="J274" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F275" s="2">
         <v>204</v>
       </c>
       <c r="G275" s="2">
         <v>2</v>
       </c>
       <c r="H275" s="2">
         <v>1</v>
       </c>
       <c r="I275" s="2">
         <v>1</v>
       </c>
       <c r="J275" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="3" t="s">
@@ -12887,54 +12893,54 @@
       </c>
       <c r="F279" s="2">
         <v>432</v>
       </c>
       <c r="G279" s="2">
         <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>1</v>
       </c>
       <c r="I279" s="2">
         <v>2</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F280" s="2">
         <v>77</v>
       </c>
       <c r="G280" s="2">
         <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="2">
         <v>1</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
@@ -13335,121 +13341,121 @@
       </c>
       <c r="F293" s="2">
         <v>465</v>
       </c>
       <c r="G293" s="2">
         <v>1</v>
       </c>
       <c r="H293" s="2">
         <v>1</v>
       </c>
       <c r="I293" s="2">
         <v>2</v>
       </c>
       <c r="J293" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>182</v>
+        <v>405</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F294" s="2">
-        <v>440</v>
+        <v>98</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D295" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E295" s="2" t="s">
         <v>406</v>
       </c>
-      <c r="E295" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F295" s="2">
-        <v>98</v>
+        <v>440</v>
       </c>
       <c r="G295" s="2">
         <v>0</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F296" s="2">
         <v>126</v>
       </c>
       <c r="G296" s="2">
         <v>1</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
         <v>1</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
@@ -13466,51 +13472,51 @@
       </c>
       <c r="G297" s="2">
         <v>1</v>
       </c>
       <c r="H297" s="2">
         <v>1</v>
       </c>
       <c r="I297" s="2">
         <v>1</v>
       </c>
       <c r="J297" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F298" s="2">
         <v>617</v>
       </c>
       <c r="G298" s="2">
         <v>2</v>
       </c>
       <c r="H298" s="2">
         <v>2</v>
       </c>
       <c r="I298" s="2">
         <v>2</v>
       </c>
       <c r="J298" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
@@ -13658,51 +13664,51 @@
       </c>
       <c r="G303" s="2">
         <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="2">
         <v>0</v>
       </c>
       <c r="J303" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F304" s="2">
         <v>156</v>
       </c>
       <c r="G304" s="2">
         <v>1</v>
       </c>
       <c r="H304" s="2">
         <v>1</v>
       </c>
       <c r="I304" s="2">
         <v>3</v>
       </c>
       <c r="J304" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="3" t="s">
@@ -14007,296 +14013,296 @@
       </c>
       <c r="F314" s="2">
         <v>62</v>
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>1</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F315" s="2">
-        <v>349</v>
+        <v>307</v>
       </c>
       <c r="G315" s="2">
         <v>2</v>
       </c>
       <c r="H315" s="2">
         <v>2</v>
       </c>
       <c r="I315" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J315" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F316" s="2">
-        <v>33</v>
+        <v>349</v>
       </c>
       <c r="G316" s="2">
         <v>2</v>
       </c>
       <c r="H316" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I316" s="2">
         <v>1</v>
       </c>
       <c r="J316" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F317" s="2">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="G317" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H317" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J317" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F318" s="2">
-        <v>307</v>
+        <v>222</v>
       </c>
       <c r="G318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I318" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J318" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F319" s="2">
         <v>10</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>0</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F320" s="2">
         <v>340</v>
       </c>
       <c r="G320" s="2">
         <v>3</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
         <v>2</v>
       </c>
       <c r="J320" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F321" s="2">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="G321" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
         <v>1</v>
       </c>
       <c r="J321" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F322" s="2">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G322" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="2">
         <v>1</v>
       </c>
       <c r="J322" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F323" s="2">
         <v>127</v>
       </c>
       <c r="G323" s="2">
         <v>1</v>
       </c>
       <c r="H323" s="2">
@@ -14327,101 +14333,101 @@
       </c>
       <c r="F324" s="2">
         <v>152</v>
       </c>
       <c r="G324" s="2">
         <v>3</v>
       </c>
       <c r="H324" s="2">
         <v>0</v>
       </c>
       <c r="I324" s="2">
         <v>1</v>
       </c>
       <c r="J324" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>46</v>
+        <v>431</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F325" s="2">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="G325" s="2">
         <v>2</v>
       </c>
       <c r="H325" s="2">
         <v>2</v>
       </c>
       <c r="I325" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J325" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D326" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E326" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="E326" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F326" s="2">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="G326" s="2">
         <v>2</v>
       </c>
       <c r="H326" s="2">
         <v>2</v>
       </c>
       <c r="I326" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J326" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F327" s="2">
         <v>110</v>
       </c>
       <c r="G327" s="2">
@@ -14775,104 +14781,104 @@
       </c>
       <c r="F338" s="2">
         <v>166</v>
       </c>
       <c r="G338" s="2">
         <v>1</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="2">
         <v>0</v>
       </c>
       <c r="J338" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D339" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E339" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="E339" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F339" s="2">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="G339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>265</v>
+        <v>446</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F340" s="2">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="G340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F341" s="2">
         <v>397</v>
       </c>
       <c r="G341" s="2">
         <v>2</v>
       </c>
       <c r="H341" s="2">
@@ -15127,54 +15133,54 @@
       </c>
       <c r="F349" s="2">
         <v>155</v>
       </c>
       <c r="G349" s="2">
         <v>1</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>3</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F350" s="2">
         <v>62</v>
       </c>
       <c r="G350" s="2">
         <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>1</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -15959,51 +15965,51 @@
       </c>
       <c r="F375" s="2">
         <v>225</v>
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F376" s="2">
         <v>66</v>
       </c>
       <c r="G376" s="2">
         <v>1</v>
       </c>
       <c r="H376" s="2">
         <v>1</v>
       </c>
       <c r="I376" s="2">
         <v>1</v>
       </c>
       <c r="J376" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
@@ -16090,51 +16096,51 @@
       </c>
       <c r="G379" s="2">
         <v>0</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
       <c r="I379" s="2">
         <v>0</v>
       </c>
       <c r="J379" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F380" s="2">
         <v>120</v>
       </c>
       <c r="G380" s="2">
         <v>1</v>
       </c>
       <c r="H380" s="2">
         <v>1</v>
       </c>
       <c r="I380" s="2">
         <v>0</v>
       </c>
       <c r="J380" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
@@ -16151,51 +16157,51 @@
       </c>
       <c r="F381" s="2">
         <v>18</v>
       </c>
       <c r="G381" s="2">
         <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="2">
         <v>0</v>
       </c>
       <c r="J381" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F382" s="2">
         <v>602</v>
       </c>
       <c r="G382" s="2">
         <v>1</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
         <v>2</v>
       </c>
       <c r="J382" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
@@ -16858,80 +16864,80 @@
       </c>
       <c r="G403" s="2">
         <v>1</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
         <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F404" s="2">
         <v>405</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F405" s="2">
         <v>264</v>
       </c>
       <c r="G405" s="2">
         <v>1</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="2">
         <v>1</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
@@ -16954,133 +16960,133 @@
       </c>
       <c r="G406" s="2">
         <v>0</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="2">
         <v>1</v>
       </c>
       <c r="J406" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F407" s="2">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G407" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J407" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F408" s="2">
         <v>125</v>
       </c>
       <c r="G408" s="2">
         <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
         <v>1</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F409" s="2">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="G409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F410" s="2">
         <v>232</v>
       </c>
       <c r="G410" s="2">
         <v>0</v>
       </c>
       <c r="H410" s="2">
@@ -17111,307 +17117,307 @@
       </c>
       <c r="F411" s="2">
         <v>227</v>
       </c>
       <c r="G411" s="2">
         <v>2</v>
       </c>
       <c r="H411" s="2">
         <v>2</v>
       </c>
       <c r="I411" s="2">
         <v>2</v>
       </c>
       <c r="J411" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>283</v>
+        <v>507</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F412" s="2">
-        <v>806</v>
+        <v>130</v>
       </c>
       <c r="G412" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H412" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J412" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>507</v>
+        <v>144</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F413" s="2">
-        <v>130</v>
+        <v>420</v>
       </c>
       <c r="G413" s="2">
         <v>3</v>
       </c>
       <c r="H413" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I413" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J413" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>144</v>
+        <v>283</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F414" s="2">
-        <v>420</v>
+        <v>806</v>
       </c>
       <c r="G414" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H414" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I414" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J414" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>126</v>
+        <v>509</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F415" s="2">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="G415" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H415" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>357</v>
+        <v>128</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="G416" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H416" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I416" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J416" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>509</v>
+        <v>84</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>444</v>
+        <v>155</v>
       </c>
       <c r="G417" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H417" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I417" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J417" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
-        <v>155</v>
+        <v>259</v>
       </c>
       <c r="G418" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I418" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D419" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
         <v>162</v>
       </c>
       <c r="G419" s="2">
         <v>1</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>1</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D420" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
         <v>74</v>
       </c>
       <c r="G420" s="2">
         <v>1</v>
       </c>
       <c r="H420" s="2">
         <v>1</v>
       </c>
       <c r="I420" s="2">
         <v>1</v>
       </c>
       <c r="J420" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
@@ -17527,104 +17533,104 @@
       </c>
       <c r="F424" s="2">
         <v>128</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
         <v>2</v>
       </c>
       <c r="I424" s="2">
         <v>1</v>
       </c>
       <c r="J424" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F425" s="2">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="G425" s="2">
         <v>2</v>
       </c>
       <c r="H425" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F426" s="2">
-        <v>267</v>
+        <v>205</v>
       </c>
       <c r="G426" s="2">
         <v>2</v>
       </c>
       <c r="H426" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F427" s="2">
         <v>343</v>
       </c>
       <c r="G427" s="2">
         <v>1</v>
       </c>
       <c r="H427" s="2">
@@ -17722,51 +17728,51 @@
       </c>
       <c r="G430" s="2">
         <v>6</v>
       </c>
       <c r="H430" s="2">
         <v>5</v>
       </c>
       <c r="I430" s="2">
         <v>3</v>
       </c>
       <c r="J430" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F431" s="2">
         <v>156</v>
       </c>
       <c r="G431" s="2">
         <v>2</v>
       </c>
       <c r="H431" s="2">
         <v>2</v>
       </c>
       <c r="I431" s="2">
         <v>1</v>
       </c>
       <c r="J431" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
@@ -18010,51 +18016,51 @@
       </c>
       <c r="G439" s="2">
         <v>2</v>
       </c>
       <c r="H439" s="2">
         <v>1</v>
       </c>
       <c r="I439" s="2">
         <v>2</v>
       </c>
       <c r="J439" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F440" s="2">
         <v>10</v>
       </c>
       <c r="G440" s="2">
         <v>0</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="2">
         <v>0</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
@@ -18327,51 +18333,51 @@
       </c>
       <c r="F449" s="2">
         <v>90</v>
       </c>
       <c r="G449" s="2">
         <v>1</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="2">
         <v>2</v>
       </c>
       <c r="J449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F450" s="2">
         <v>772</v>
       </c>
       <c r="G450" s="2">
         <v>4</v>
       </c>
       <c r="H450" s="2">
         <v>3</v>
       </c>
       <c r="I450" s="2">
         <v>3</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
@@ -18522,51 +18528,51 @@
       </c>
       <c r="G455" s="2">
         <v>0</v>
       </c>
       <c r="H455" s="2">
         <v>0</v>
       </c>
       <c r="I455" s="2">
         <v>0</v>
       </c>
       <c r="J455" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="2">
         <v>453</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F456" s="2">
         <v>445</v>
       </c>
       <c r="G456" s="2">
         <v>3</v>
       </c>
       <c r="H456" s="2">
         <v>0</v>
       </c>
       <c r="I456" s="2">
         <v>4</v>
       </c>
       <c r="J456" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="2">
         <v>454</v>
       </c>
       <c r="B457" s="3" t="s">
@@ -18784,51 +18790,51 @@
       </c>
       <c r="I463" s="2">
         <v>3</v>
       </c>
       <c r="J463" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="2">
         <v>461</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D464" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F464" s="2">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="G464" s="2">
         <v>1</v>
       </c>
       <c r="H464" s="2">
         <v>0</v>
       </c>
       <c r="I464" s="2">
         <v>1</v>
       </c>
       <c r="J464" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="2">
         <v>462</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D465" s="2" t="s">
@@ -19671,101 +19677,101 @@
       </c>
       <c r="F491" s="2">
         <v>162</v>
       </c>
       <c r="G491" s="2">
         <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F492" s="2">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="G492" s="2">
         <v>0</v>
       </c>
       <c r="H492" s="2">
         <v>0</v>
       </c>
       <c r="I492" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J492" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="2">
         <v>490</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>78</v>
+        <v>431</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F493" s="2">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G493" s="2">
         <v>0</v>
       </c>
       <c r="H493" s="2">
         <v>0</v>
       </c>
       <c r="I493" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J493" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" s="2">
         <v>491</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D494" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F494" s="2">
         <v>463</v>
       </c>
       <c r="G494" s="2">
@@ -19831,124 +19837,124 @@
       </c>
       <c r="F496" s="2">
         <v>284</v>
       </c>
       <c r="G496" s="2">
         <v>1</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="2">
         <v>1</v>
       </c>
       <c r="J496" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="2">
         <v>494</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F497" s="2">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G497" s="2">
         <v>1</v>
       </c>
       <c r="H497" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I497" s="2">
         <v>1</v>
       </c>
       <c r="J497" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="2">
         <v>495</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F498" s="2">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G498" s="2">
         <v>1</v>
       </c>
       <c r="H498" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2">
         <v>1</v>
       </c>
       <c r="J498" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F499" s="2">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G499" s="2">
         <v>1</v>
       </c>
       <c r="H499" s="2">
         <v>1</v>
       </c>
       <c r="I499" s="2">
         <v>0</v>
       </c>
       <c r="J499" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" s="2">
         <v>497</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D500" s="2" t="s">
@@ -20119,104 +20125,104 @@
       </c>
       <c r="F505" s="2">
         <v>130</v>
       </c>
       <c r="G505" s="2">
         <v>2</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="2">
         <v>2</v>
       </c>
       <c r="J505" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="2">
         <v>503</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>492</v>
+        <v>46</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F506" s="2">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="G506" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H506" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I506" s="2">
         <v>1</v>
       </c>
       <c r="J506" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="2">
         <v>504</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>46</v>
+        <v>492</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F507" s="2">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="G507" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H507" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2">
         <v>1</v>
       </c>
       <c r="J507" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F508" s="2">
         <v>206</v>
       </c>
       <c r="G508" s="2">
         <v>2</v>
       </c>
       <c r="H508" s="2">
@@ -20250,51 +20256,51 @@
       </c>
       <c r="G509" s="2">
         <v>0</v>
       </c>
       <c r="H509" s="2">
         <v>0</v>
       </c>
       <c r="I509" s="2">
         <v>0</v>
       </c>
       <c r="J509" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" s="2">
         <v>507</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D510" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F510" s="2">
         <v>16</v>
       </c>
       <c r="G510" s="2">
         <v>0</v>
       </c>
       <c r="H510" s="2">
         <v>0</v>
       </c>
       <c r="I510" s="2">
         <v>1</v>
       </c>
       <c r="J510" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="2">
         <v>508</v>
       </c>
       <c r="B511" s="3" t="s">
@@ -20503,136 +20509,136 @@
       </c>
       <c r="F517" s="2">
         <v>1009</v>
       </c>
       <c r="G517" s="2">
         <v>9</v>
       </c>
       <c r="H517" s="2">
         <v>4</v>
       </c>
       <c r="I517" s="2">
         <v>6</v>
       </c>
       <c r="J517" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="2">
         <v>515</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>126</v>
+        <v>182</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F518" s="2">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="G518" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H518" s="2">
         <v>1</v>
       </c>
       <c r="I518" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J518" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="2">
         <v>516</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>393</v>
+        <v>128</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F519" s="2">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="G519" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H519" s="2">
         <v>1</v>
       </c>
       <c r="I519" s="2">
         <v>1</v>
       </c>
       <c r="J519" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="2">
         <v>517</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F520" s="2">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G520" s="2">
         <v>2</v>
       </c>
       <c r="H520" s="2">
         <v>1</v>
       </c>
       <c r="I520" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J520" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="2">
         <v>518</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D521" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F521" s="2">
         <v>614</v>
       </c>
       <c r="G521" s="2">
         <v>3</v>
       </c>
       <c r="H521" s="2">
@@ -20640,51 +20646,51 @@
       </c>
       <c r="I521" s="2">
         <v>0</v>
       </c>
       <c r="J521" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" s="2">
         <v>519</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D522" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F522" s="2">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="G522" s="2">
         <v>1</v>
       </c>
       <c r="H522" s="2">
         <v>1</v>
       </c>
       <c r="I522" s="2">
         <v>1</v>
       </c>
       <c r="J522" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" s="2">
         <v>520</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D523" s="2" t="s">
@@ -21335,51 +21341,51 @@
       </c>
       <c r="F543" s="2">
         <v>206</v>
       </c>
       <c r="G543" s="2">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>0</v>
       </c>
       <c r="I543" s="2">
         <v>1</v>
       </c>
       <c r="J543" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="2">
         <v>541</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D544" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F544" s="2">
         <v>1875</v>
       </c>
       <c r="G544" s="2">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>1</v>
       </c>
       <c r="I544" s="2">
         <v>3</v>
       </c>
       <c r="J544" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="2">
@@ -21434,153 +21440,153 @@
       </c>
       <c r="G546" s="2">
         <v>2</v>
       </c>
       <c r="H546" s="2">
         <v>1</v>
       </c>
       <c r="I546" s="2">
         <v>2</v>
       </c>
       <c r="J546" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" s="2">
         <v>544</v>
       </c>
       <c r="B547" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F547" s="2">
         <v>157</v>
       </c>
       <c r="G547" s="2">
         <v>2</v>
       </c>
       <c r="H547" s="2">
         <v>2</v>
       </c>
       <c r="I547" s="2">
         <v>1</v>
       </c>
       <c r="J547" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" s="2">
         <v>545</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F548" s="2">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="G548" s="2">
         <v>1</v>
       </c>
       <c r="H548" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I548" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J548" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="2">
         <v>546</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F549" s="2">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="G549" s="2">
         <v>1</v>
       </c>
       <c r="H549" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J549" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="2">
         <v>547</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F550" s="2">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G550" s="2">
         <v>0</v>
       </c>
       <c r="H550" s="2">
         <v>0</v>
       </c>
       <c r="I550" s="2">
         <v>0</v>
       </c>
       <c r="J550" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" s="2">
         <v>548</v>
       </c>
       <c r="B551" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C551" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D551" s="2" t="s">
@@ -21719,18671 +21725,18735 @@
       </c>
       <c r="F555" s="2">
         <v>652</v>
       </c>
       <c r="G555" s="2">
         <v>2</v>
       </c>
       <c r="H555" s="2">
         <v>2</v>
       </c>
       <c r="I555" s="2">
         <v>2</v>
       </c>
       <c r="J555" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" s="2">
         <v>553</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>50</v>
+        <v>335</v>
       </c>
       <c r="D556" s="2" t="s">
-        <v>341</v>
+        <v>647</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F556" s="2">
-        <v>174</v>
+        <v>411</v>
       </c>
       <c r="G556" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H556" s="2">
         <v>0</v>
       </c>
       <c r="I556" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J556" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" s="2">
         <v>554</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>72</v>
+        <v>341</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="F557" s="2">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="G557" s="2">
         <v>1</v>
       </c>
       <c r="H557" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J557" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" s="2">
         <v>555</v>
       </c>
       <c r="B558" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C558" s="2" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D558" s="2" t="s">
-        <v>211</v>
+        <v>72</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F558" s="2">
-        <v>530</v>
+        <v>130</v>
       </c>
       <c r="G558" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H558" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I558" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J558" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="2">
         <v>556</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>96</v>
+        <v>211</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F559" s="2">
-        <v>228</v>
+        <v>530</v>
       </c>
       <c r="G559" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H559" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I559" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J559" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" s="2">
         <v>557</v>
       </c>
       <c r="B560" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C560" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D560" s="2" t="s">
-        <v>261</v>
+        <v>96</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F560" s="2">
-        <v>147</v>
+        <v>228</v>
       </c>
       <c r="G560" s="2">
         <v>1</v>
       </c>
       <c r="H560" s="2">
         <v>1</v>
       </c>
       <c r="I560" s="2">
         <v>1</v>
       </c>
       <c r="J560" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="2">
         <v>558</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>168</v>
+        <v>261</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F561" s="2">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G561" s="2">
         <v>1</v>
       </c>
       <c r="H561" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I561" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J561" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="2">
         <v>559</v>
       </c>
       <c r="B562" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C562" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D562" s="2" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F562" s="2">
-        <v>389</v>
+        <v>225</v>
       </c>
       <c r="G562" s="2">
         <v>1</v>
       </c>
       <c r="H562" s="2">
         <v>0</v>
       </c>
       <c r="I562" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J562" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F563" s="2">
-        <v>151</v>
+        <v>389</v>
       </c>
       <c r="G563" s="2">
         <v>1</v>
       </c>
       <c r="H563" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I563" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J563" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="2">
         <v>561</v>
       </c>
       <c r="B564" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="D564" s="2" t="s">
-        <v>164</v>
+        <v>48</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>164</v>
+        <v>656</v>
       </c>
       <c r="F564" s="2">
-        <v>300</v>
+        <v>151</v>
       </c>
       <c r="G564" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H564" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I564" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J564" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" s="2">
         <v>562</v>
       </c>
       <c r="B565" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>270</v>
+        <v>164</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>270</v>
+        <v>164</v>
       </c>
       <c r="F565" s="2">
-        <v>471</v>
+        <v>300</v>
       </c>
       <c r="G565" s="2">
         <v>4</v>
       </c>
       <c r="H565" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2">
         <v>3</v>
       </c>
       <c r="J565" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" s="2">
         <v>563</v>
       </c>
       <c r="B566" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C566" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D566" s="2" t="s">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>655</v>
+        <v>270</v>
       </c>
       <c r="F566" s="2">
-        <v>203</v>
+        <v>471</v>
       </c>
       <c r="G566" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H566" s="2">
         <v>1</v>
       </c>
       <c r="I566" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J566" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" s="2">
         <v>564</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C567" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>267</v>
+        <v>224</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F567" s="2">
-        <v>531</v>
+        <v>203</v>
       </c>
       <c r="G567" s="2">
         <v>2</v>
       </c>
       <c r="H567" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I567" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J567" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" s="2">
         <v>565</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D568" s="2" t="s">
-        <v>63</v>
+        <v>267</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F568" s="2">
-        <v>102</v>
+        <v>531</v>
       </c>
       <c r="G568" s="2">
         <v>2</v>
       </c>
       <c r="H568" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I568" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J568" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" s="2">
         <v>566</v>
       </c>
       <c r="B569" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F569" s="2">
-        <v>254</v>
+        <v>102</v>
       </c>
       <c r="G569" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H569" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I569" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J569" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" s="2">
         <v>567</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D570" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F570" s="2">
         <v>166</v>
       </c>
       <c r="G570" s="2">
         <v>0</v>
       </c>
       <c r="H570" s="2">
         <v>0</v>
       </c>
       <c r="I570" s="2">
         <v>1</v>
       </c>
       <c r="J570" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="2">
         <v>568</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>41</v>
+        <v>248</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F571" s="2">
-        <v>832</v>
+        <v>254</v>
       </c>
       <c r="G571" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H571" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2">
         <v>2</v>
       </c>
       <c r="J571" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="2">
         <v>569</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F572" s="2">
-        <v>153</v>
+        <v>832</v>
       </c>
       <c r="G572" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H572" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I572" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J572" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="2">
         <v>570</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F573" s="2">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="G573" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H573" s="2">
         <v>0</v>
       </c>
       <c r="I573" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J573" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" s="2">
         <v>571</v>
       </c>
       <c r="B574" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D574" s="2" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F574" s="2">
-        <v>132</v>
+        <v>256</v>
       </c>
       <c r="G574" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H574" s="2">
         <v>0</v>
       </c>
       <c r="I574" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J574" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" s="2">
         <v>572</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F575" s="2">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="G575" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H575" s="2">
         <v>0</v>
       </c>
       <c r="I575" s="2">
         <v>1</v>
       </c>
       <c r="J575" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" s="2">
         <v>573</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C576" s="2" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="D576" s="2" t="s">
-        <v>663</v>
+        <v>88</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F576" s="2">
-        <v>82</v>
+        <v>217</v>
       </c>
       <c r="G576" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H576" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2">
         <v>1</v>
       </c>
       <c r="J576" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" s="2">
         <v>574</v>
       </c>
       <c r="B577" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="D577" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="E577" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="F577" s="2">
         <v>82</v>
       </c>
-      <c r="E577" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G577" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H577" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I577" s="2">
         <v>1</v>
       </c>
       <c r="J577" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" s="2">
         <v>575</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D578" s="2" t="s">
-        <v>245</v>
+        <v>82</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F578" s="2">
-        <v>208</v>
+        <v>76</v>
       </c>
       <c r="G578" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H578" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I578" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J578" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="2">
         <v>576</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>663</v>
+        <v>245</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F579" s="2">
-        <v>971</v>
+        <v>208</v>
       </c>
       <c r="G579" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H579" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I579" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J579" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="2">
         <v>577</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="D580" s="2" t="s">
-        <v>128</v>
+        <v>665</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="F580" s="2">
-        <v>413</v>
+        <v>971</v>
       </c>
       <c r="G580" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H580" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I580" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J580" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="2">
         <v>578</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F581" s="2">
-        <v>164</v>
+        <v>413</v>
       </c>
       <c r="G581" s="2">
         <v>1</v>
       </c>
       <c r="H581" s="2">
         <v>0</v>
       </c>
       <c r="I581" s="2">
         <v>1</v>
       </c>
       <c r="J581" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" s="2">
         <v>579</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D582" s="2" t="s">
-        <v>147</v>
+        <v>48</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F582" s="2">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="G582" s="2">
         <v>1</v>
       </c>
       <c r="H582" s="2">
         <v>0</v>
       </c>
       <c r="I582" s="2">
         <v>1</v>
       </c>
       <c r="J582" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" s="2">
         <v>580</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F583" s="2">
-        <v>148</v>
+        <v>184</v>
       </c>
       <c r="G583" s="2">
         <v>1</v>
       </c>
       <c r="H583" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J583" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F584" s="2">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="G584" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H584" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I584" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J584" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="2">
         <v>582</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>137</v>
+        <v>71</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>138</v>
+        <v>72</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F585" s="2">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="G585" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H585" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2">
         <v>1</v>
       </c>
       <c r="J585" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" s="2">
         <v>583</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>214</v>
+        <v>138</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F586" s="2">
-        <v>366</v>
+        <v>139</v>
       </c>
       <c r="G586" s="2">
         <v>1</v>
       </c>
       <c r="H586" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I586" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J586" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" s="2">
         <v>584</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>48</v>
+        <v>214</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F587" s="2">
-        <v>38</v>
+        <v>366</v>
       </c>
       <c r="G587" s="2">
         <v>1</v>
       </c>
       <c r="H587" s="2">
         <v>0</v>
       </c>
       <c r="I587" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J587" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" s="2">
         <v>585</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D588" s="2" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F588" s="2">
-        <v>275</v>
+        <v>38</v>
       </c>
       <c r="G588" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H588" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J588" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" s="2">
         <v>586</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F589" s="2">
-        <v>87</v>
+        <v>275</v>
       </c>
       <c r="G589" s="2">
         <v>2</v>
       </c>
       <c r="H589" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I589" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J589" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" s="2">
         <v>587</v>
       </c>
       <c r="B590" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D590" s="2" t="s">
-        <v>109</v>
+        <v>160</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F590" s="2">
-        <v>286</v>
+        <v>87</v>
       </c>
       <c r="G590" s="2">
         <v>2</v>
       </c>
       <c r="H590" s="2">
         <v>2</v>
       </c>
       <c r="I590" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J590" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" s="2">
         <v>588</v>
       </c>
       <c r="B591" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F591" s="2">
-        <v>369</v>
+        <v>286</v>
       </c>
       <c r="G591" s="2">
+        <v>2</v>
+      </c>
+      <c r="H591" s="2">
+        <v>2</v>
+      </c>
+      <c r="I591" s="2">
         <v>3</v>
       </c>
-      <c r="H591" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J591" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" s="2">
         <v>589</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D592" s="2" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F592" s="2">
-        <v>124</v>
+        <v>369</v>
       </c>
       <c r="G592" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H592" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J592" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" s="2">
         <v>590</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F593" s="2">
-        <v>551</v>
+        <v>124</v>
       </c>
       <c r="G593" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H593" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I593" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J593" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" s="2">
         <v>591</v>
       </c>
       <c r="B594" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C594" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D594" s="2" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>19</v>
+        <v>683</v>
       </c>
       <c r="F594" s="2">
-        <v>915</v>
+        <v>551</v>
       </c>
       <c r="G594" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H594" s="2">
         <v>0</v>
       </c>
       <c r="I594" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J594" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" s="2">
         <v>592</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>682</v>
+        <v>19</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>683</v>
+        <v>19</v>
       </c>
       <c r="F595" s="2">
-        <v>115</v>
+        <v>915</v>
       </c>
       <c r="G595" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H595" s="2">
         <v>0</v>
       </c>
       <c r="I595" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J595" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" s="2">
         <v>593</v>
       </c>
       <c r="B596" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C596" s="2" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D596" s="2" t="s">
-        <v>423</v>
+        <v>684</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F596" s="2">
-        <v>281</v>
+        <v>115</v>
       </c>
       <c r="G596" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H596" s="2">
         <v>0</v>
       </c>
       <c r="I596" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J596" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" s="2">
         <v>594</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C597" s="2" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="D597" s="2" t="s">
-        <v>362</v>
+        <v>423</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F597" s="2">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="G597" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H597" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J597" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" s="2">
         <v>595</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C598" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D598" s="2" t="s">
-        <v>86</v>
+        <v>362</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F598" s="2">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="G598" s="2">
         <v>1</v>
       </c>
       <c r="H598" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I598" s="2">
         <v>1</v>
       </c>
       <c r="J598" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" s="2">
         <v>596</v>
       </c>
       <c r="B599" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F599" s="2">
-        <v>229</v>
+        <v>144</v>
       </c>
       <c r="G599" s="2">
         <v>1</v>
       </c>
       <c r="H599" s="2">
         <v>0</v>
       </c>
       <c r="I599" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J599" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" s="2">
         <v>597</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C600" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D600" s="2" t="s">
-        <v>314</v>
+        <v>74</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F600" s="2">
-        <v>127</v>
+        <v>229</v>
       </c>
       <c r="G600" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H600" s="2">
         <v>0</v>
       </c>
       <c r="I600" s="2">
         <v>2</v>
       </c>
       <c r="J600" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" s="2">
         <v>598</v>
       </c>
       <c r="B601" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="D601" s="2" t="s">
-        <v>406</v>
+        <v>314</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F601" s="2">
-        <v>479</v>
+        <v>127</v>
       </c>
       <c r="G601" s="2">
         <v>2</v>
       </c>
       <c r="H601" s="2">
         <v>0</v>
       </c>
       <c r="I601" s="2">
         <v>2</v>
       </c>
       <c r="J601" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" s="2">
         <v>599</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C602" s="2" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="D602" s="2" t="s">
-        <v>141</v>
+        <v>405</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F602" s="2">
-        <v>145</v>
+        <v>479</v>
       </c>
       <c r="G602" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H602" s="2">
         <v>0</v>
       </c>
       <c r="I602" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J602" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" s="2">
         <v>600</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C603" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F603" s="2">
-        <v>235</v>
+        <v>145</v>
       </c>
       <c r="G603" s="2">
         <v>1</v>
       </c>
       <c r="H603" s="2">
         <v>0</v>
       </c>
       <c r="I603" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J603" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" s="2">
         <v>601</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C604" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D604" s="2" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F604" s="2">
-        <v>127</v>
+        <v>235</v>
       </c>
       <c r="G604" s="2">
         <v>1</v>
       </c>
       <c r="H604" s="2">
         <v>0</v>
       </c>
       <c r="I604" s="2">
         <v>2</v>
       </c>
       <c r="J604" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" s="2">
         <v>602</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C605" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>341</v>
+        <v>48</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F605" s="2">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="G605" s="2">
         <v>1</v>
       </c>
       <c r="H605" s="2">
         <v>0</v>
       </c>
       <c r="I605" s="2">
         <v>2</v>
       </c>
       <c r="J605" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" s="2">
         <v>603</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C606" s="2" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D606" s="2" t="s">
-        <v>418</v>
+        <v>341</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F606" s="2">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="G606" s="2">
         <v>1</v>
       </c>
       <c r="H606" s="2">
         <v>0</v>
       </c>
       <c r="I606" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J606" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" s="2">
         <v>604</v>
       </c>
       <c r="B607" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F607" s="2">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="G607" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H607" s="2">
         <v>0</v>
       </c>
       <c r="I607" s="2">
         <v>1</v>
       </c>
       <c r="J607" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" s="2">
         <v>605</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D608" s="2" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F608" s="2">
-        <v>191</v>
+        <v>136</v>
       </c>
       <c r="G608" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H608" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2">
         <v>1</v>
       </c>
       <c r="J608" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="2">
         <v>606</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C609" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>29</v>
+        <v>307</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F609" s="2">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="G609" s="2">
         <v>1</v>
       </c>
       <c r="H609" s="2">
         <v>1</v>
       </c>
       <c r="I609" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J609" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" s="2">
         <v>607</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C610" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D610" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F610" s="2">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="G610" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H610" s="2">
         <v>1</v>
       </c>
       <c r="I610" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J610" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" s="2">
         <v>608</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C611" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F611" s="2">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="G611" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H611" s="2">
         <v>1</v>
       </c>
       <c r="I611" s="2">
         <v>2</v>
       </c>
       <c r="J611" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" s="2">
         <v>609</v>
       </c>
       <c r="B612" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C612" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D612" s="2" t="s">
-        <v>103</v>
+        <v>176</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F612" s="2">
-        <v>399</v>
+        <v>129</v>
       </c>
       <c r="G612" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H612" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I612" s="2">
         <v>2</v>
       </c>
       <c r="J612" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="2">
         <v>610</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F613" s="2">
-        <v>341</v>
+        <v>399</v>
       </c>
       <c r="G613" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H613" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I613" s="2">
         <v>2</v>
       </c>
       <c r="J613" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" s="2">
         <v>611</v>
       </c>
       <c r="B614" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C614" s="2" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="D614" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F614" s="2">
-        <v>181</v>
+        <v>341</v>
       </c>
       <c r="G614" s="2">
         <v>1</v>
       </c>
       <c r="H614" s="2">
         <v>1</v>
       </c>
       <c r="I614" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J614" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" s="2">
         <v>612</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C615" s="2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F615" s="2">
-        <v>419</v>
+        <v>181</v>
       </c>
       <c r="G615" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H615" s="2">
         <v>1</v>
       </c>
       <c r="I615" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J615" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" s="2">
         <v>613</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C616" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D616" s="2" t="s">
-        <v>113</v>
+        <v>176</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F616" s="2">
-        <v>60</v>
+        <v>419</v>
       </c>
       <c r="G616" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H616" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I616" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J616" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" s="2">
         <v>614</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C617" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D617" s="2" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F617" s="2">
         <v>60</v>
       </c>
       <c r="G617" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H617" s="2">
         <v>0</v>
       </c>
       <c r="I617" s="2">
         <v>1</v>
       </c>
       <c r="J617" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" s="2">
         <v>615</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C618" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D618" s="2" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F618" s="2">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="G618" s="2">
         <v>1</v>
       </c>
       <c r="H618" s="2">
         <v>0</v>
       </c>
       <c r="I618" s="2">
         <v>1</v>
       </c>
       <c r="J618" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" s="2">
         <v>616</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C619" s="2" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F619" s="2">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="G619" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H619" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J619" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="2">
         <v>617</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D620" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F620" s="2">
         <v>347</v>
       </c>
       <c r="G620" s="2">
         <v>2</v>
       </c>
       <c r="H620" s="2">
         <v>2</v>
       </c>
       <c r="I620" s="2">
         <v>1</v>
       </c>
       <c r="J620" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
         <v>618</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F621" s="2">
-        <v>82</v>
+        <v>144</v>
       </c>
       <c r="G621" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H621" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I621" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J621" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="2">
         <v>619</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C622" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D622" s="2" t="s">
-        <v>360</v>
+        <v>46</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F622" s="2">
-        <v>484</v>
+        <v>82</v>
       </c>
       <c r="G622" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H622" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I622" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J622" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="2">
         <v>620</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C623" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>406</v>
+        <v>361</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F623" s="2">
-        <v>369</v>
+        <v>484</v>
       </c>
       <c r="G623" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H623" s="2">
         <v>0</v>
       </c>
       <c r="I623" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J623" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="2">
         <v>621</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C624" s="2" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>214</v>
+        <v>405</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F624" s="2">
-        <v>160</v>
+        <v>369</v>
       </c>
       <c r="G624" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H624" s="2">
         <v>0</v>
       </c>
       <c r="I624" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J624" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="2">
         <v>622</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C625" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F625" s="2">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="G625" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H625" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J625" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" s="2">
         <v>623</v>
       </c>
       <c r="B626" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C626" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D626" s="2" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F626" s="2">
-        <v>326</v>
+        <v>20</v>
       </c>
       <c r="G626" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H626" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I626" s="2">
         <v>1</v>
       </c>
       <c r="J626" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="2">
         <v>624</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C627" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>714</v>
+        <v>68</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F627" s="2">
-        <v>764</v>
+        <v>326</v>
       </c>
       <c r="G627" s="2">
         <v>2</v>
       </c>
       <c r="H627" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J627" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" s="2">
         <v>625</v>
       </c>
       <c r="B628" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C628" s="2" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D628" s="2" t="s">
-        <v>78</v>
+        <v>716</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F628" s="2">
-        <v>207</v>
+        <v>764</v>
       </c>
       <c r="G628" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H628" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I628" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J628" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" s="2">
         <v>626</v>
       </c>
       <c r="B629" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C629" s="2" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D629" s="2" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F629" s="2">
-        <v>58</v>
+        <v>207</v>
       </c>
       <c r="G629" s="2">
         <v>0</v>
       </c>
       <c r="H629" s="2">
         <v>0</v>
       </c>
       <c r="I629" s="2">
         <v>1</v>
       </c>
       <c r="J629" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" s="2">
         <v>627</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C630" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D630" s="2" t="s">
-        <v>72</v>
+        <v>431</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F630" s="2">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="G630" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H630" s="2">
         <v>0</v>
       </c>
       <c r="I630" s="2">
         <v>1</v>
       </c>
       <c r="J630" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" s="2">
         <v>628</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C631" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F631" s="2">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="G631" s="2">
         <v>1</v>
       </c>
       <c r="H631" s="2">
         <v>0</v>
       </c>
       <c r="I631" s="2">
         <v>1</v>
       </c>
       <c r="J631" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" s="2">
         <v>629</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C632" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D632" s="2" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F632" s="2">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="G632" s="2">
         <v>1</v>
       </c>
       <c r="H632" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>1</v>
       </c>
       <c r="J632" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="2">
         <v>630</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C633" s="2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F633" s="2">
-        <v>183</v>
+        <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>1</v>
       </c>
       <c r="H633" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F634" s="2">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="G634" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H634" s="2">
         <v>0</v>
       </c>
       <c r="I634" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J634" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="2">
         <v>632</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C635" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="F635" s="2">
-        <v>465</v>
+        <v>21</v>
       </c>
       <c r="G635" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H635" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J635" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" s="2">
         <v>633</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C636" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D636" s="2" t="s">
-        <v>272</v>
+        <v>84</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F636" s="2">
-        <v>414</v>
+        <v>465</v>
       </c>
       <c r="G636" s="2">
+        <v>2</v>
+      </c>
+      <c r="H636" s="2">
+        <v>2</v>
+      </c>
+      <c r="I636" s="2">
         <v>3</v>
       </c>
-      <c r="H636" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J636" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" s="2">
         <v>634</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>79</v>
+        <v>272</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F637" s="2">
-        <v>75</v>
+        <v>414</v>
       </c>
       <c r="G637" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H637" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I637" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J637" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" s="2">
         <v>635</v>
       </c>
       <c r="B638" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C638" s="2" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="D638" s="2" t="s">
-        <v>272</v>
+        <v>79</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F638" s="2">
-        <v>196</v>
+        <v>75</v>
       </c>
       <c r="G638" s="2">
         <v>1</v>
       </c>
       <c r="H638" s="2">
         <v>0</v>
       </c>
       <c r="I638" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J638" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" s="2">
         <v>636</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>141</v>
+        <v>272</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="F639" s="2">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="G639" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H639" s="2">
         <v>0</v>
       </c>
       <c r="I639" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J639" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" s="2">
         <v>637</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>35</v>
+        <v>141</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F640" s="2">
-        <v>299</v>
+        <v>169</v>
       </c>
       <c r="G640" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H640" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J640" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="2">
         <v>638</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>355</v>
+        <v>33</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F641" s="2">
-        <v>237</v>
+        <v>299</v>
       </c>
       <c r="G641" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H641" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I641" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J641" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" s="2">
         <v>639</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C642" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D642" s="2" t="s">
-        <v>178</v>
+        <v>355</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F642" s="2">
-        <v>330</v>
+        <v>237</v>
       </c>
       <c r="G642" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H642" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I642" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J642" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" s="2">
         <v>640</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C643" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D643" s="2" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F643" s="2">
-        <v>128</v>
+        <v>330</v>
       </c>
       <c r="G643" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H643" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I643" s="2">
+        <v>4</v>
+      </c>
+      <c r="J643" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="2">
         <v>641</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D644" s="2" t="s">
-        <v>51</v>
+        <v>211</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F644" s="2">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="G644" s="2">
         <v>1</v>
       </c>
       <c r="H644" s="2">
         <v>1</v>
       </c>
       <c r="I644" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J644" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="2">
         <v>642</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>663</v>
+        <v>51</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F645" s="2">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="G645" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H645" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I645" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J645" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" s="2">
         <v>643</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C646" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D646" s="2" t="s">
-        <v>138</v>
+        <v>665</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F646" s="2">
-        <v>61</v>
+        <v>206</v>
       </c>
       <c r="G646" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H646" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I646" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J646" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" s="2">
         <v>644</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C647" s="2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D647" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F647" s="2">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G647" s="2">
         <v>0</v>
       </c>
       <c r="H647" s="2">
         <v>0</v>
       </c>
       <c r="I647" s="2">
         <v>0</v>
       </c>
       <c r="J647" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" s="2">
         <v>645</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C648" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D648" s="2" t="s">
-        <v>307</v>
+        <v>88</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F648" s="2">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="G648" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H648" s="2">
         <v>0</v>
       </c>
       <c r="I648" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J648" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" s="2">
         <v>646</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C649" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D649" s="2" t="s">
-        <v>122</v>
+        <v>307</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F649" s="2">
-        <v>663</v>
+        <v>93</v>
       </c>
       <c r="G649" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H649" s="2">
         <v>0</v>
       </c>
       <c r="I649" s="2">
         <v>1</v>
       </c>
       <c r="J649" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" s="2">
         <v>647</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C650" s="2" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="D650" s="2" t="s">
-        <v>211</v>
+        <v>122</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="F650" s="2">
-        <v>689</v>
+        <v>663</v>
       </c>
       <c r="G650" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H650" s="2">
         <v>0</v>
       </c>
       <c r="I650" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J650" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="2">
         <v>648</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D651" s="2" t="s">
-        <v>43</v>
+        <v>211</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F651" s="2">
-        <v>283</v>
+        <v>689</v>
       </c>
       <c r="G651" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H651" s="2">
         <v>0</v>
       </c>
       <c r="I651" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J651" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" s="2">
         <v>649</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C652" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D652" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F652" s="2">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="G652" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H652" s="2">
         <v>0</v>
       </c>
       <c r="I652" s="2">
         <v>1</v>
       </c>
       <c r="J652" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" s="2">
         <v>650</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C653" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D653" s="2" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F653" s="2">
-        <v>274</v>
+        <v>198</v>
       </c>
       <c r="G653" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H653" s="2">
         <v>0</v>
       </c>
       <c r="I653" s="2">
         <v>1</v>
       </c>
       <c r="J653" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" s="2">
         <v>651</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C654" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D654" s="2" t="s">
-        <v>180</v>
+        <v>248</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="F654" s="2">
-        <v>92</v>
+        <v>274</v>
       </c>
       <c r="G654" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H654" s="2">
         <v>0</v>
       </c>
       <c r="I654" s="2">
         <v>1</v>
       </c>
       <c r="J654" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" s="2">
         <v>652</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C655" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D655" s="2" t="s">
-        <v>461</v>
+        <v>180</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F655" s="2">
-        <v>324</v>
+        <v>92</v>
       </c>
       <c r="G655" s="2">
         <v>0</v>
       </c>
       <c r="H655" s="2">
         <v>0</v>
       </c>
       <c r="I655" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J655" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" s="2">
         <v>653</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C656" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D656" s="2" t="s">
-        <v>63</v>
+        <v>461</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F656" s="2">
-        <v>984</v>
+        <v>324</v>
       </c>
       <c r="G656" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H656" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J656" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" s="2">
         <v>654</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C657" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F657" s="2">
-        <v>205</v>
+        <v>984</v>
       </c>
       <c r="G657" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H657" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I657" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J657" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" s="2">
         <v>655</v>
       </c>
       <c r="B658" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C658" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D658" s="2" t="s">
-        <v>472</v>
+        <v>99</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F658" s="2">
-        <v>56</v>
+        <v>205</v>
       </c>
       <c r="G658" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H658" s="2">
         <v>0</v>
       </c>
       <c r="I658" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J658" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" s="2">
         <v>656</v>
       </c>
       <c r="B659" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C659" s="2" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>253</v>
+        <v>472</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F659" s="2">
-        <v>313</v>
+        <v>56</v>
       </c>
       <c r="G659" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H659" s="2">
         <v>0</v>
       </c>
       <c r="I659" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J659" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" s="2">
         <v>657</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C660" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>117</v>
+        <v>253</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F660" s="2">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="G660" s="2">
         <v>0</v>
       </c>
       <c r="H660" s="2">
         <v>0</v>
       </c>
       <c r="I660" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J660" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="2">
         <v>658</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C661" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F661" s="2">
-        <v>218</v>
+        <v>73</v>
       </c>
       <c r="G661" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H661" s="2">
         <v>0</v>
       </c>
       <c r="I661" s="2">
         <v>1</v>
       </c>
       <c r="J661" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="2">
         <v>659</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>147</v>
+        <v>48</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="F662" s="2">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="G662" s="2">
         <v>1</v>
       </c>
       <c r="H662" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J662" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F663" s="2">
-        <v>77</v>
+        <v>334</v>
       </c>
       <c r="G663" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H663" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I663" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J663" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="2">
         <v>661</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C664" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D664" s="2" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F664" s="2">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G664" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H664" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J664" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="2">
         <v>662</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C665" s="2" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F665" s="2">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="G665" s="2">
         <v>1</v>
       </c>
       <c r="H665" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I665" s="2">
         <v>1</v>
       </c>
       <c r="J665" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="2">
         <v>663</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C666" s="2" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="D666" s="2" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F666" s="2">
-        <v>286</v>
+        <v>131</v>
       </c>
       <c r="G666" s="2">
         <v>1</v>
       </c>
       <c r="H666" s="2">
         <v>0</v>
       </c>
       <c r="I666" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J666" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" s="2">
         <v>664</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C667" s="2" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>261</v>
+        <v>144</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F667" s="2">
-        <v>79</v>
+        <v>286</v>
       </c>
       <c r="G667" s="2">
         <v>1</v>
       </c>
       <c r="H667" s="2">
         <v>0</v>
       </c>
       <c r="I667" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J667" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="2">
         <v>665</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C668" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>393</v>
+        <v>261</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="F668" s="2">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="G668" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H668" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2">
         <v>1</v>
       </c>
       <c r="J668" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="2">
         <v>666</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C669" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>265</v>
+        <v>393</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F669" s="2">
-        <v>445</v>
+        <v>355</v>
       </c>
       <c r="G669" s="2">
         <v>3</v>
       </c>
       <c r="H669" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I669" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J669" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" s="2">
         <v>667</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C670" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D670" s="2" t="s">
-        <v>755</v>
+        <v>265</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>756</v>
       </c>
       <c r="F670" s="2">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="G670" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H670" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I670" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J670" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" s="2">
         <v>668</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C671" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>663</v>
+        <v>757</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="F671" s="2">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="G671" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H671" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I671" s="2">
         <v>1</v>
       </c>
       <c r="J671" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" s="2">
         <v>669</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C672" s="2" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="D672" s="2" t="s">
-        <v>103</v>
+        <v>665</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F672" s="2">
-        <v>349</v>
+        <v>418</v>
       </c>
       <c r="G672" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H672" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I672" s="2">
         <v>1</v>
       </c>
       <c r="J672" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="2">
         <v>670</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>362</v>
+        <v>103</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="F673" s="2">
-        <v>392</v>
+        <v>349</v>
       </c>
       <c r="G673" s="2">
         <v>1</v>
       </c>
       <c r="H673" s="2">
         <v>1</v>
       </c>
       <c r="I673" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J673" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="2">
         <v>671</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C674" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D674" s="2" t="s">
-        <v>714</v>
+        <v>362</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F674" s="2">
-        <v>448</v>
+        <v>392</v>
       </c>
       <c r="G674" s="2">
         <v>1</v>
       </c>
       <c r="H674" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I674" s="2">
         <v>2</v>
       </c>
       <c r="J674" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" s="2">
         <v>672</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C675" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>663</v>
+        <v>716</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="F675" s="2">
-        <v>68</v>
+        <v>448</v>
       </c>
       <c r="G675" s="2">
         <v>1</v>
       </c>
       <c r="H675" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J675" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" s="2">
         <v>673</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C676" s="2" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D676" s="2" t="s">
-        <v>29</v>
+        <v>665</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F676" s="2">
-        <v>135</v>
+        <v>68</v>
       </c>
       <c r="G676" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H676" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I676" s="2">
         <v>1</v>
       </c>
       <c r="J676" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" s="2">
         <v>674</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C677" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F677" s="2">
-        <v>212</v>
+        <v>135</v>
       </c>
       <c r="G677" s="2">
         <v>3</v>
       </c>
       <c r="H677" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J677" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" s="2">
         <v>675</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C678" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D678" s="2" t="s">
-        <v>283</v>
+        <v>72</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F678" s="2">
-        <v>423</v>
+        <v>212</v>
       </c>
       <c r="G678" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H678" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I678" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J678" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" s="2">
         <v>676</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C679" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D679" s="2" t="s">
-        <v>60</v>
+        <v>283</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F679" s="2">
-        <v>142</v>
+        <v>423</v>
       </c>
       <c r="G679" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H679" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2">
         <v>1</v>
       </c>
       <c r="J679" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" s="2">
         <v>677</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C680" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D680" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F680" s="2">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="G680" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H680" s="2">
         <v>1</v>
       </c>
       <c r="I680" s="2">
         <v>1</v>
       </c>
       <c r="J680" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" s="2">
         <v>678</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C681" s="2" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D681" s="2" t="s">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F681" s="2">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="G681" s="2">
         <v>1</v>
       </c>
       <c r="H681" s="2">
         <v>1</v>
       </c>
       <c r="I681" s="2">
         <v>1</v>
       </c>
       <c r="J681" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" s="2">
         <v>679</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C682" s="2" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="D682" s="2" t="s">
-        <v>113</v>
+        <v>156</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F682" s="2">
-        <v>359</v>
+        <v>129</v>
       </c>
       <c r="G682" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H682" s="2">
         <v>1</v>
       </c>
       <c r="I682" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J682" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" s="2">
         <v>680</v>
       </c>
       <c r="B683" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C683" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>41</v>
+        <v>113</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="F683" s="2">
-        <v>206</v>
+        <v>359</v>
       </c>
       <c r="G683" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H683" s="2">
         <v>1</v>
       </c>
       <c r="I683" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J683" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" s="2">
         <v>681</v>
       </c>
       <c r="B684" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C684" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D684" s="2" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F684" s="2">
-        <v>407</v>
+        <v>206</v>
       </c>
       <c r="G684" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H684" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I684" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J684" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="2">
         <v>682</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>335</v>
+        <v>32</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>514</v>
+        <v>367</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="F685" s="2">
-        <v>26</v>
+        <v>407</v>
       </c>
       <c r="G685" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H685" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I685" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J685" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" s="2">
         <v>683</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C686" s="2" t="s">
-        <v>57</v>
+        <v>335</v>
       </c>
       <c r="D686" s="2" t="s">
-        <v>94</v>
+        <v>514</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F686" s="2">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="G686" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H686" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J686" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" s="2">
         <v>684</v>
       </c>
       <c r="B687" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C687" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F687" s="2">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="G687" s="2">
         <v>1</v>
       </c>
       <c r="H687" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I687" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J687" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" s="2">
         <v>685</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C688" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D688" s="2" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F688" s="2">
-        <v>229</v>
+        <v>36</v>
       </c>
       <c r="G688" s="2">
         <v>1</v>
       </c>
       <c r="H688" s="2">
         <v>0</v>
       </c>
       <c r="I688" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J688" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" s="2">
         <v>686</v>
       </c>
       <c r="B689" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C689" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>272</v>
+        <v>64</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="F689" s="2">
-        <v>583</v>
+        <v>229</v>
       </c>
       <c r="G689" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H689" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I689" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J689" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" s="2">
         <v>687</v>
       </c>
       <c r="B690" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C690" s="2" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D690" s="2" t="s">
-        <v>211</v>
+        <v>272</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F690" s="2">
-        <v>420</v>
+        <v>583</v>
       </c>
       <c r="G690" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H690" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I690" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J690" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="2">
         <v>688</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F691" s="2">
-        <v>65</v>
+        <v>420</v>
       </c>
       <c r="G691" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H691" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I691" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J691" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="2">
         <v>689</v>
       </c>
       <c r="B692" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C692" s="2" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="D692" s="2" t="s">
-        <v>164</v>
+        <v>90</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F692" s="2">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="G692" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H692" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I692" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J692" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" s="2">
         <v>690</v>
       </c>
       <c r="B693" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C693" s="2" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D693" s="2" t="s">
-        <v>393</v>
+        <v>164</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F693" s="2">
-        <v>266</v>
+        <v>157</v>
       </c>
       <c r="G693" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H693" s="2">
         <v>1</v>
       </c>
       <c r="I693" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J693" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" s="2">
         <v>691</v>
       </c>
       <c r="B694" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C694" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D694" s="2" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F694" s="2">
-        <v>109</v>
+        <v>266</v>
       </c>
       <c r="G694" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H694" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I694" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J694" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" s="2">
         <v>692</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C695" s="2" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>185</v>
+        <v>68</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="F695" s="2">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="G695" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H695" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I695" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J695" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" s="2">
         <v>693</v>
       </c>
       <c r="B696" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C696" s="2" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D696" s="2" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F696" s="2">
-        <v>545</v>
+        <v>129</v>
       </c>
       <c r="G696" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H696" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I696" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J696" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="2">
         <v>694</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="F697" s="2">
-        <v>316</v>
+        <v>545</v>
       </c>
       <c r="G697" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H697" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I697" s="2">
         <v>2</v>
       </c>
       <c r="J697" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="2">
         <v>695</v>
       </c>
       <c r="B698" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C698" s="2" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="D698" s="2" t="s">
-        <v>138</v>
+        <v>51</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F698" s="2">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G698" s="2">
         <v>1</v>
       </c>
       <c r="H698" s="2">
         <v>1</v>
       </c>
       <c r="I698" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J698" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" s="2">
         <v>696</v>
       </c>
       <c r="B699" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C699" s="2" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="D699" s="2" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F699" s="2">
-        <v>79</v>
+        <v>318</v>
       </c>
       <c r="G699" s="2">
         <v>1</v>
       </c>
       <c r="H699" s="2">
         <v>1</v>
       </c>
       <c r="I699" s="2">
         <v>1</v>
       </c>
       <c r="J699" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" s="2">
         <v>697</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C700" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D700" s="2" t="s">
-        <v>362</v>
+        <v>90</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F700" s="2">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="G700" s="2">
         <v>1</v>
       </c>
       <c r="H700" s="2">
         <v>1</v>
       </c>
       <c r="I700" s="2">
         <v>1</v>
       </c>
       <c r="J700" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="2">
         <v>698</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>90</v>
+        <v>362</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F701" s="2">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G701" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H701" s="2">
         <v>1</v>
       </c>
       <c r="I701" s="2">
         <v>1</v>
       </c>
       <c r="J701" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="2">
         <v>699</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C702" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D702" s="2" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F702" s="2">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="G702" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H702" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I702" s="2">
         <v>1</v>
       </c>
       <c r="J702" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="2">
         <v>700</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="F703" s="2">
-        <v>183</v>
+        <v>133</v>
       </c>
       <c r="G703" s="2">
         <v>1</v>
       </c>
       <c r="H703" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2">
         <v>1</v>
       </c>
       <c r="J703" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" s="2">
         <v>701</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C704" s="2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D704" s="2" t="s">
-        <v>214</v>
+        <v>138</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F704" s="2">
-        <v>1202</v>
+        <v>183</v>
       </c>
       <c r="G704" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H704" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I704" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J704" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="2">
         <v>702</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>149</v>
+        <v>214</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="F705" s="2">
-        <v>69</v>
+        <v>1202</v>
       </c>
       <c r="G705" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H705" s="2">
         <v>0</v>
       </c>
       <c r="I705" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J705" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="2">
         <v>703</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F706" s="2">
-        <v>265</v>
+        <v>69</v>
       </c>
       <c r="G706" s="2">
         <v>1</v>
       </c>
       <c r="H706" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2">
         <v>1</v>
       </c>
       <c r="J706" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="2">
         <v>704</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C707" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D707" s="2" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F707" s="2">
-        <v>348</v>
+        <v>265</v>
       </c>
       <c r="G707" s="2">
         <v>1</v>
       </c>
       <c r="H707" s="2">
         <v>1</v>
       </c>
       <c r="I707" s="2">
         <v>1</v>
       </c>
       <c r="J707" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" s="2">
         <v>705</v>
       </c>
       <c r="B708" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C708" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D708" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="F708" s="2">
         <v>803</v>
       </c>
       <c r="G708" s="2">
         <v>2</v>
       </c>
       <c r="H708" s="2">
         <v>2</v>
       </c>
       <c r="I708" s="2">
         <v>4</v>
       </c>
       <c r="J708" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" s="2">
         <v>706</v>
       </c>
       <c r="B709" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C709" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D709" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F709" s="2">
-        <v>88</v>
+        <v>348</v>
       </c>
       <c r="G709" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H709" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I709" s="2">
         <v>1</v>
       </c>
       <c r="J709" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" s="2">
         <v>707</v>
       </c>
       <c r="B710" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C710" s="2" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="D710" s="2" t="s">
-        <v>51</v>
+        <v>253</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F710" s="2">
-        <v>172</v>
+        <v>88</v>
       </c>
       <c r="G710" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H710" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I710" s="2">
         <v>1</v>
       </c>
       <c r="J710" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" s="2">
         <v>708</v>
       </c>
       <c r="B711" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C711" s="2" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="D711" s="2" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="F711" s="2">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="G711" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H711" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I711" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J711" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" s="2">
         <v>709</v>
       </c>
       <c r="B712" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C712" s="2" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D712" s="2" t="s">
-        <v>224</v>
+        <v>78</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F712" s="2">
-        <v>874</v>
+        <v>44</v>
       </c>
       <c r="G712" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H712" s="2">
         <v>0</v>
       </c>
       <c r="I712" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J712" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" s="2">
         <v>710</v>
       </c>
       <c r="B713" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C713" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D713" s="2" t="s">
-        <v>138</v>
+        <v>224</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F713" s="2">
-        <v>403</v>
+        <v>874</v>
       </c>
       <c r="G713" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H713" s="2">
         <v>0</v>
       </c>
       <c r="I713" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J713" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" s="2">
         <v>711</v>
       </c>
       <c r="B714" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C714" s="2" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="D714" s="2" t="s">
-        <v>362</v>
+        <v>138</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F714" s="2">
-        <v>136</v>
+        <v>403</v>
       </c>
       <c r="G714" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H714" s="2">
         <v>0</v>
       </c>
       <c r="I714" s="2">
         <v>1</v>
       </c>
       <c r="J714" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" s="2">
         <v>712</v>
       </c>
       <c r="B715" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C715" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D715" s="2" t="s">
-        <v>270</v>
+        <v>362</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F715" s="2">
-        <v>192</v>
+        <v>136</v>
       </c>
       <c r="G715" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H715" s="2">
         <v>0</v>
       </c>
       <c r="I715" s="2">
         <v>1</v>
       </c>
       <c r="J715" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" s="2">
         <v>713</v>
       </c>
       <c r="B716" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C716" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D716" s="2" t="s">
-        <v>32</v>
+        <v>270</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F716" s="2">
-        <v>97</v>
+        <v>192</v>
       </c>
       <c r="G716" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H716" s="2">
         <v>0</v>
       </c>
       <c r="I716" s="2">
         <v>1</v>
       </c>
       <c r="J716" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="2">
         <v>714</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C717" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F717" s="2">
-        <v>482</v>
+        <v>97</v>
       </c>
       <c r="G717" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H717" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J717" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" s="2">
         <v>715</v>
       </c>
       <c r="B718" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C718" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D718" s="2" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F718" s="2">
-        <v>883</v>
+        <v>482</v>
       </c>
       <c r="G718" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H718" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I718" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J718" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" s="2">
         <v>716</v>
       </c>
       <c r="B719" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C719" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D719" s="2" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="F719" s="2">
-        <v>79</v>
+        <v>883</v>
       </c>
       <c r="G719" s="2">
         <v>1</v>
       </c>
       <c r="H719" s="2">
         <v>1</v>
       </c>
       <c r="I719" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J719" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" s="2">
         <v>717</v>
       </c>
       <c r="B720" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C720" s="2" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D720" s="2" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>74</v>
+        <v>803</v>
       </c>
       <c r="F720" s="2">
-        <v>845</v>
+        <v>79</v>
       </c>
       <c r="G720" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H720" s="2">
         <v>1</v>
       </c>
       <c r="I720" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J720" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" s="2">
         <v>718</v>
       </c>
       <c r="B721" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C721" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D721" s="2" t="s">
-        <v>319</v>
+        <v>74</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>802</v>
+        <v>74</v>
       </c>
       <c r="F721" s="2">
-        <v>185</v>
+        <v>845</v>
       </c>
       <c r="G721" s="2">
         <v>2</v>
       </c>
       <c r="H721" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I721" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J721" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" s="2">
         <v>719</v>
       </c>
       <c r="B722" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C722" s="2" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D722" s="2" t="s">
-        <v>156</v>
+        <v>319</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F722" s="2">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="G722" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H722" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I722" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J722" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" s="2">
         <v>720</v>
       </c>
       <c r="B723" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C723" s="2" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="D723" s="2" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>44</v>
+        <v>805</v>
       </c>
       <c r="F723" s="2">
-        <v>625</v>
+        <v>54</v>
       </c>
       <c r="G723" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H723" s="2">
         <v>0</v>
       </c>
       <c r="I723" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J723" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" s="2">
         <v>721</v>
       </c>
       <c r="B724" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C724" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D724" s="2" t="s">
-        <v>202</v>
+        <v>44</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>804</v>
+        <v>44</v>
       </c>
       <c r="F724" s="2">
-        <v>75</v>
+        <v>625</v>
       </c>
       <c r="G724" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H724" s="2">
         <v>0</v>
       </c>
       <c r="I724" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J724" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" s="2">
         <v>722</v>
       </c>
       <c r="B725" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C725" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D725" s="2" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F725" s="2">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G725" s="2">
         <v>1</v>
       </c>
       <c r="H725" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J725" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" s="2">
         <v>723</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C726" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D726" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="F726" s="2">
         <v>192</v>
       </c>
       <c r="G726" s="2">
         <v>1</v>
       </c>
       <c r="H726" s="2">
         <v>0</v>
       </c>
       <c r="I726" s="2">
         <v>1</v>
       </c>
       <c r="J726" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="2">
         <v>724</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F727" s="2">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="G727" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H727" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I727" s="2">
         <v>0</v>
       </c>
       <c r="J727" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="2">
         <v>725</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C728" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D728" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E728" s="2" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="F728" s="2">
         <v>95</v>
       </c>
       <c r="G728" s="2">
         <v>4</v>
       </c>
       <c r="H728" s="2">
         <v>2</v>
       </c>
       <c r="I728" s="2">
         <v>5</v>
       </c>
       <c r="J728" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="2">
         <v>726</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>35</v>
+        <v>94</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="F729" s="2">
-        <v>392</v>
+        <v>21</v>
       </c>
       <c r="G729" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H729" s="2">
         <v>0</v>
       </c>
       <c r="I729" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J729" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="E730" s="2" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F730" s="2">
-        <v>653</v>
+        <v>392</v>
       </c>
       <c r="G730" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H730" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I730" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J730" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="2">
         <v>728</v>
       </c>
       <c r="B731" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C731" s="2" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="D731" s="2" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F731" s="2">
-        <v>101</v>
+        <v>653</v>
       </c>
       <c r="G731" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H731" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I731" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J731" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" s="2">
         <v>729</v>
       </c>
       <c r="B732" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C732" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D732" s="2" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F732" s="2">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="G732" s="2">
         <v>1</v>
       </c>
       <c r="H732" s="2">
         <v>1</v>
       </c>
       <c r="I732" s="2">
         <v>1</v>
       </c>
       <c r="J732" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" s="2">
         <v>730</v>
       </c>
       <c r="B733" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D733" s="2" t="s">
-        <v>272</v>
+        <v>46</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="F733" s="2">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="G733" s="2">
         <v>1</v>
       </c>
       <c r="H733" s="2">
         <v>1</v>
       </c>
       <c r="I733" s="2">
         <v>1</v>
       </c>
       <c r="J733" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" s="2">
         <v>731</v>
       </c>
       <c r="B734" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C734" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D734" s="2" t="s">
-        <v>51</v>
+        <v>272</v>
       </c>
       <c r="E734" s="2" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F734" s="2">
-        <v>162</v>
+        <v>113</v>
       </c>
       <c r="G734" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H734" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I734" s="2">
         <v>1</v>
       </c>
       <c r="J734" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" s="2">
         <v>732</v>
       </c>
       <c r="B735" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D735" s="2" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="F735" s="2">
-        <v>476</v>
+        <v>162</v>
       </c>
       <c r="G735" s="2">
         <v>2</v>
       </c>
       <c r="H735" s="2">
         <v>2</v>
       </c>
       <c r="I735" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J735" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" s="2">
         <v>733</v>
       </c>
       <c r="B736" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C736" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D736" s="2" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E736" s="2" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F736" s="2">
-        <v>122</v>
+        <v>476</v>
       </c>
       <c r="G736" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H736" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I736" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J736" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" s="2">
         <v>734</v>
       </c>
       <c r="B737" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C737" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D737" s="2" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="E737" s="2" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F737" s="2">
-        <v>343</v>
+        <v>122</v>
       </c>
       <c r="G737" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H737" s="2">
         <v>0</v>
       </c>
       <c r="I737" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J737" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="2">
         <v>735</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D738" s="2" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="E738" s="2" t="s">
-        <v>60</v>
+        <v>816</v>
       </c>
       <c r="F738" s="2">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="G738" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H738" s="2">
         <v>0</v>
       </c>
       <c r="I738" s="2">
         <v>1</v>
       </c>
       <c r="J738" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="2">
         <v>736</v>
       </c>
       <c r="B739" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C739" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D739" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F739" s="2">
-        <v>384</v>
+        <v>331</v>
       </c>
       <c r="G739" s="2">
         <v>2</v>
       </c>
       <c r="H739" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2">
         <v>1</v>
       </c>
       <c r="J739" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" s="2">
         <v>737</v>
       </c>
       <c r="B740" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C740" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D740" s="2" t="s">
-        <v>355</v>
+        <v>55</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>815</v>
+        <v>60</v>
       </c>
       <c r="F740" s="2">
-        <v>270</v>
+        <v>384</v>
       </c>
       <c r="G740" s="2">
         <v>2</v>
       </c>
       <c r="H740" s="2">
         <v>2</v>
       </c>
       <c r="I740" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J740" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" s="2">
         <v>738</v>
       </c>
       <c r="B741" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C741" s="2" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D741" s="2" t="s">
-        <v>55</v>
+        <v>355</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F741" s="2">
-        <v>1185</v>
+        <v>270</v>
       </c>
       <c r="G741" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H741" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I741" s="2">
         <v>2</v>
       </c>
       <c r="J741" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" s="2">
         <v>739</v>
       </c>
       <c r="B742" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C742" s="2" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D742" s="2" t="s">
-        <v>472</v>
+        <v>55</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F742" s="2">
-        <v>41</v>
+        <v>1185</v>
       </c>
       <c r="G742" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H742" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I742" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J742" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" s="2">
         <v>740</v>
       </c>
       <c r="B743" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C743" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D743" s="2" t="s">
-        <v>132</v>
+        <v>472</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F743" s="2">
-        <v>293</v>
+        <v>41</v>
       </c>
       <c r="G743" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H743" s="2">
         <v>0</v>
       </c>
       <c r="I743" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J743" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" s="2">
         <v>741</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C744" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D744" s="2" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="F744" s="2">
-        <v>157</v>
+        <v>293</v>
       </c>
       <c r="G744" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H744" s="2">
         <v>0</v>
       </c>
       <c r="I744" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J744" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" s="2">
         <v>742</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>267</v>
+        <v>30</v>
       </c>
       <c r="E745" s="2" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F745" s="2">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="G745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" s="2">
         <v>743</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C746" s="2" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D746" s="2" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="E746" s="2" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F746" s="2">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="G746" s="2">
         <v>1</v>
       </c>
       <c r="H746" s="2">
         <v>1</v>
       </c>
       <c r="I746" s="2">
         <v>1</v>
       </c>
       <c r="J746" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" s="2">
         <v>744</v>
       </c>
       <c r="B747" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C747" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D747" s="2" t="s">
-        <v>88</v>
+        <v>248</v>
       </c>
       <c r="E747" s="2" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F747" s="2">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="G747" s="2">
         <v>1</v>
       </c>
       <c r="H747" s="2">
         <v>1</v>
       </c>
       <c r="I747" s="2">
         <v>1</v>
       </c>
       <c r="J747" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" s="2">
         <v>745</v>
       </c>
       <c r="B748" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C748" s="2" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D748" s="2" t="s">
-        <v>202</v>
+        <v>88</v>
       </c>
       <c r="E748" s="2" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F748" s="2">
-        <v>298</v>
+        <v>104</v>
       </c>
       <c r="G748" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H748" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I748" s="2">
         <v>1</v>
       </c>
       <c r="J748" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" s="2">
         <v>746</v>
       </c>
       <c r="B749" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C749" s="2" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="D749" s="2" t="s">
-        <v>79</v>
+        <v>202</v>
       </c>
       <c r="E749" s="2" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F749" s="2">
-        <v>783</v>
+        <v>305</v>
       </c>
       <c r="G749" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H749" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J749" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" s="2">
         <v>747</v>
       </c>
       <c r="B750" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C750" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D750" s="2" t="s">
-        <v>755</v>
+        <v>79</v>
       </c>
       <c r="E750" s="2" t="s">
-        <v>755</v>
+        <v>825</v>
       </c>
       <c r="F750" s="2">
-        <v>2435</v>
+        <v>783</v>
       </c>
       <c r="G750" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H750" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I750" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J750" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" s="2">
         <v>748</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C751" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D751" s="2" t="s">
-        <v>138</v>
+        <v>757</v>
       </c>
       <c r="E751" s="2" t="s">
-        <v>824</v>
+        <v>757</v>
       </c>
       <c r="F751" s="2">
-        <v>69</v>
+        <v>2435</v>
       </c>
       <c r="G751" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H751" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I751" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J751" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" s="2">
         <v>749</v>
       </c>
       <c r="B752" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C752" s="2" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="D752" s="2" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="E752" s="2" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="F752" s="2">
-        <v>268</v>
+        <v>69</v>
       </c>
       <c r="G752" s="2">
         <v>1</v>
       </c>
       <c r="H752" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I752" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J752" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" s="2">
         <v>750</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C753" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D753" s="2" t="s">
-        <v>68</v>
+        <v>224</v>
       </c>
       <c r="E753" s="2" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F753" s="2">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="G753" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H753" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2">
         <v>2</v>
       </c>
       <c r="J753" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" s="2">
         <v>751</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C754" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D754" s="2" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E754" s="2" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="F754" s="2">
-        <v>116</v>
+        <v>285</v>
       </c>
       <c r="G754" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H754" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I754" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J754" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" s="2">
         <v>752</v>
       </c>
       <c r="B755" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C755" s="2" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D755" s="2" t="s">
-        <v>138</v>
+        <v>113</v>
       </c>
       <c r="E755" s="2" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="F755" s="2">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="G755" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H755" s="2">
         <v>0</v>
       </c>
       <c r="I755" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J755" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" s="2">
         <v>753</v>
       </c>
       <c r="B756" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C756" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D756" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E756" s="2" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="F756" s="2">
-        <v>177</v>
+        <v>53</v>
       </c>
       <c r="G756" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H756" s="2">
         <v>0</v>
       </c>
       <c r="I756" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J756" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" s="2">
         <v>754</v>
       </c>
       <c r="B757" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C757" s="2" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="D757" s="2" t="s">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="E757" s="2" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="F757" s="2">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="G757" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H757" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I757" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J757" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" s="2">
         <v>755</v>
       </c>
       <c r="B758" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C758" s="2" t="s">
-        <v>335</v>
+        <v>63</v>
       </c>
       <c r="D758" s="2" t="s">
-        <v>514</v>
+        <v>99</v>
       </c>
       <c r="E758" s="2" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F758" s="2">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="G758" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H758" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I758" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J758" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" s="2">
         <v>756</v>
       </c>
       <c r="B759" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C759" s="2" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="D759" s="2" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="E759" s="2" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F759" s="2">
-        <v>351</v>
+        <v>148</v>
       </c>
       <c r="G759" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H759" s="2">
         <v>0</v>
       </c>
       <c r="I759" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J759" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" s="2">
         <v>757</v>
       </c>
       <c r="B760" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C760" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D760" s="2" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="E760" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F760" s="2">
-        <v>946</v>
+        <v>351</v>
       </c>
       <c r="G760" s="2">
         <v>2</v>
       </c>
       <c r="H760" s="2">
         <v>0</v>
       </c>
       <c r="I760" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J760" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" s="2">
         <v>758</v>
       </c>
       <c r="B761" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C761" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D761" s="2" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="E761" s="2" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F761" s="2">
-        <v>555</v>
+        <v>946</v>
       </c>
       <c r="G761" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H761" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I761" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J761" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" s="2">
         <v>759</v>
       </c>
       <c r="B762" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C762" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D762" s="2" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="E762" s="2" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F762" s="2">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G762" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H762" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I762" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J762" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" s="2">
         <v>760</v>
       </c>
       <c r="B763" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C763" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D763" s="2" t="s">
-        <v>364</v>
+        <v>99</v>
       </c>
       <c r="E763" s="2" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F763" s="2">
-        <v>142</v>
+        <v>551</v>
       </c>
       <c r="G763" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H763" s="2">
         <v>1</v>
       </c>
       <c r="I763" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J763" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" s="2">
         <v>761</v>
       </c>
       <c r="B764" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C764" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D764" s="2" t="s">
-        <v>38</v>
+        <v>364</v>
       </c>
       <c r="E764" s="2" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F764" s="2">
-        <v>753</v>
+        <v>142</v>
       </c>
       <c r="G764" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H764" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I764" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J764" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" s="2">
         <v>762</v>
       </c>
       <c r="B765" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C765" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D765" s="2" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="E765" s="2" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F765" s="2">
-        <v>151</v>
+        <v>753</v>
       </c>
       <c r="G765" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H765" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I765" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J765" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" s="2">
         <v>763</v>
       </c>
       <c r="B766" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C766" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D766" s="2" t="s">
-        <v>406</v>
+        <v>248</v>
       </c>
       <c r="E766" s="2" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="F766" s="2">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="G766" s="2">
         <v>0</v>
       </c>
       <c r="H766" s="2">
         <v>0</v>
       </c>
       <c r="I766" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J766" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="2">
         <v>764</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C767" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>182</v>
+        <v>405</v>
       </c>
       <c r="E767" s="2" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F767" s="2">
-        <v>362</v>
+        <v>42</v>
       </c>
       <c r="G767" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H767" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I767" s="2">
         <v>1</v>
       </c>
       <c r="J767" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" s="2">
         <v>765</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C768" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D768" s="2" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="E768" s="2" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F768" s="2">
-        <v>79</v>
+        <v>362</v>
       </c>
       <c r="G768" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H768" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I768" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J768" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" s="2">
         <v>766</v>
       </c>
       <c r="B769" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C769" s="2" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D769" s="2" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="E769" s="2" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F769" s="2">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="G769" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H769" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I769" s="2">
         <v>0</v>
       </c>
       <c r="J769" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" s="2">
         <v>767</v>
       </c>
       <c r="B770" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C770" s="2" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="D770" s="2" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="E770" s="2" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F770" s="2">
-        <v>226</v>
+        <v>53</v>
       </c>
       <c r="G770" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H770" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I770" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J770" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" s="2">
         <v>768</v>
       </c>
       <c r="B771" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C771" s="2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D771" s="2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E771" s="2" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="F771" s="2">
-        <v>141</v>
+        <v>226</v>
       </c>
       <c r="G771" s="2">
         <v>2</v>
       </c>
       <c r="H771" s="2">
         <v>0</v>
       </c>
       <c r="I771" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J771" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" s="2">
         <v>769</v>
       </c>
       <c r="B772" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C772" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D772" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="E772" s="2" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F772" s="2">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="G772" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H772" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I772" s="2">
         <v>1</v>
       </c>
       <c r="J772" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" s="2">
         <v>770</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C773" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D773" s="2" t="s">
-        <v>265</v>
+        <v>128</v>
       </c>
       <c r="E773" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F773" s="2">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="G773" s="2">
         <v>1</v>
       </c>
       <c r="H773" s="2">
         <v>1</v>
       </c>
       <c r="I773" s="2">
         <v>1</v>
       </c>
       <c r="J773" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" s="2">
         <v>771</v>
       </c>
       <c r="B774" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C774" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D774" s="2" t="s">
-        <v>92</v>
+        <v>265</v>
       </c>
       <c r="E774" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F774" s="2">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="G774" s="2">
         <v>1</v>
       </c>
       <c r="H774" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I774" s="2">
         <v>1</v>
       </c>
       <c r="J774" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" s="2">
         <v>772</v>
       </c>
       <c r="B775" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C775" s="2" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D775" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E775" s="2" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F775" s="2">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G775" s="2">
         <v>1</v>
       </c>
       <c r="H775" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I775" s="2">
         <v>1</v>
       </c>
       <c r="J775" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" s="2">
         <v>773</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C776" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D776" s="2" t="s">
-        <v>224</v>
+        <v>90</v>
       </c>
       <c r="E776" s="2" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F776" s="2">
-        <v>413</v>
+        <v>84</v>
       </c>
       <c r="G776" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H776" s="2">
         <v>1</v>
       </c>
       <c r="I776" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J776" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" s="2">
         <v>774</v>
       </c>
       <c r="B777" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C777" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D777" s="2" t="s">
-        <v>32</v>
+        <v>224</v>
       </c>
       <c r="E777" s="2" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="F777" s="2">
-        <v>231</v>
+        <v>413</v>
       </c>
       <c r="G777" s="2">
         <v>2</v>
       </c>
       <c r="H777" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I777" s="2">
         <v>2</v>
       </c>
       <c r="J777" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" s="2">
         <v>775</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C778" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D778" s="2" t="s">
-        <v>111</v>
+        <v>35</v>
       </c>
       <c r="E778" s="2" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F778" s="2">
-        <v>62</v>
+        <v>231</v>
       </c>
       <c r="G778" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H778" s="2">
         <v>0</v>
       </c>
       <c r="I778" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J778" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="2">
         <v>776</v>
       </c>
       <c r="B779" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C779" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D779" s="2" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="E779" s="2" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="F779" s="2">
-        <v>306</v>
+        <v>62</v>
       </c>
       <c r="G779" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H779" s="2">
         <v>0</v>
       </c>
       <c r="I779" s="2">
         <v>1</v>
       </c>
       <c r="J779" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" s="2">
         <v>777</v>
       </c>
       <c r="B780" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C780" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D780" s="2" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="E780" s="2" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F780" s="2">
-        <v>51</v>
+        <v>306</v>
       </c>
       <c r="G780" s="2">
         <v>1</v>
       </c>
       <c r="H780" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I780" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J780" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" s="2">
         <v>778</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C781" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D781" s="2" t="s">
-        <v>367</v>
+        <v>265</v>
       </c>
       <c r="E781" s="2" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F781" s="2">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="G781" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H781" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I781" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J781" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="2">
         <v>779</v>
       </c>
       <c r="B782" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C782" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D782" s="2" t="s">
-        <v>62</v>
+        <v>367</v>
       </c>
       <c r="E782" s="2" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F782" s="2">
-        <v>225</v>
+        <v>254</v>
       </c>
       <c r="G782" s="2">
         <v>2</v>
       </c>
       <c r="H782" s="2">
         <v>2</v>
       </c>
       <c r="I782" s="2">
         <v>1</v>
       </c>
       <c r="J782" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" s="2">
         <v>780</v>
       </c>
       <c r="B783" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C783" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D783" s="2" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="E783" s="2" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F783" s="2">
-        <v>313</v>
+        <v>225</v>
       </c>
       <c r="G783" s="2">
         <v>2</v>
       </c>
       <c r="H783" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I783" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J783" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" s="2">
         <v>781</v>
       </c>
       <c r="B784" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C784" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D784" s="2" t="s">
-        <v>180</v>
+        <v>258</v>
       </c>
       <c r="E784" s="2" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F784" s="2">
-        <v>167</v>
+        <v>313</v>
       </c>
       <c r="G784" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H784" s="2">
         <v>1</v>
       </c>
       <c r="I784" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J784" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" s="2">
         <v>782</v>
       </c>
       <c r="B785" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C785" s="2" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="D785" s="2" t="s">
-        <v>857</v>
+        <v>180</v>
       </c>
       <c r="E785" s="2" t="s">
         <v>858</v>
       </c>
       <c r="F785" s="2">
-        <v>1211</v>
+        <v>167</v>
       </c>
       <c r="G785" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H785" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I785" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J785" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" s="2">
         <v>783</v>
       </c>
       <c r="B786" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C786" s="2" t="s">
-        <v>40</v>
+        <v>207</v>
       </c>
       <c r="D786" s="2" t="s">
-        <v>261</v>
+        <v>859</v>
       </c>
       <c r="E786" s="2" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="F786" s="2">
-        <v>74</v>
+        <v>1211</v>
       </c>
       <c r="G786" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H786" s="2">
         <v>0</v>
       </c>
       <c r="I786" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J786" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" s="2">
         <v>784</v>
       </c>
       <c r="B787" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C787" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D787" s="2" t="s">
-        <v>364</v>
+        <v>261</v>
       </c>
       <c r="E787" s="2" t="s">
-        <v>364</v>
+        <v>861</v>
       </c>
       <c r="F787" s="2">
-        <v>757</v>
+        <v>74</v>
       </c>
       <c r="G787" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H787" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I787" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J787" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" s="2">
         <v>785</v>
       </c>
       <c r="B788" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C788" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D788" s="2" t="s">
-        <v>46</v>
+        <v>364</v>
       </c>
       <c r="E788" s="2" t="s">
-        <v>860</v>
+        <v>364</v>
       </c>
       <c r="F788" s="2">
-        <v>67</v>
+        <v>757</v>
       </c>
       <c r="G788" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H788" s="2">
         <v>1</v>
       </c>
       <c r="I788" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J788" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" s="2">
         <v>786</v>
       </c>
       <c r="B789" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C789" s="2" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D789" s="2" t="s">
-        <v>445</v>
+        <v>46</v>
       </c>
       <c r="E789" s="2" t="s">
-        <v>445</v>
+        <v>862</v>
       </c>
       <c r="F789" s="2">
-        <v>604</v>
+        <v>67</v>
       </c>
       <c r="G789" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H789" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I789" s="2">
         <v>1</v>
       </c>
       <c r="J789" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="2">
         <v>787</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C790" s="2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>44</v>
+        <v>446</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>861</v>
+        <v>446</v>
       </c>
       <c r="F790" s="2">
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="G790" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H790" s="2">
         <v>0</v>
       </c>
       <c r="I790" s="2">
         <v>1</v>
       </c>
       <c r="J790" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="2">
         <v>788</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C791" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D791" s="2" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E791" s="2" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F791" s="2">
-        <v>210</v>
+        <v>31</v>
       </c>
       <c r="G791" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H791" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I791" s="2">
         <v>1</v>
       </c>
       <c r="J791" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" s="2">
         <v>789</v>
       </c>
       <c r="B792" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C792" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D792" s="2" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E792" s="2" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="F792" s="2">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="G792" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H792" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I792" s="2">
         <v>1</v>
       </c>
       <c r="J792" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" s="2">
         <v>790</v>
       </c>
       <c r="B793" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C793" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D793" s="2" t="s">
-        <v>755</v>
+        <v>64</v>
       </c>
       <c r="E793" s="2" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F793" s="2">
-        <v>744</v>
+        <v>189</v>
       </c>
       <c r="G793" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H793" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I793" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J793" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" s="2">
         <v>791</v>
       </c>
       <c r="B794" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C794" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D794" s="2" t="s">
-        <v>149</v>
+        <v>757</v>
       </c>
       <c r="E794" s="2" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="F794" s="2">
-        <v>131</v>
+        <v>744</v>
       </c>
       <c r="G794" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H794" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I794" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J794" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" s="2">
         <v>792</v>
       </c>
       <c r="B795" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C795" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D795" s="2" t="s">
-        <v>78</v>
+        <v>149</v>
       </c>
       <c r="E795" s="2" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F795" s="2">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G795" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H795" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2">
         <v>1</v>
       </c>
       <c r="J795" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" s="2">
         <v>793</v>
       </c>
       <c r="B796" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C796" s="2" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D796" s="2" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="E796" s="2" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="F796" s="2">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="G796" s="2">
         <v>1</v>
       </c>
       <c r="H796" s="2">
         <v>1</v>
       </c>
       <c r="I796" s="2">
         <v>1</v>
       </c>
       <c r="J796" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="2">
         <v>794</v>
       </c>
       <c r="B797" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C797" s="2" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>509</v>
+        <v>147</v>
       </c>
       <c r="E797" s="2" t="s">
-        <v>509</v>
+        <v>869</v>
       </c>
       <c r="F797" s="2">
-        <v>1001</v>
+        <v>126</v>
       </c>
       <c r="G797" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H797" s="2">
         <v>1</v>
       </c>
       <c r="I797" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J797" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" s="2">
         <v>795</v>
       </c>
       <c r="B798" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C798" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D798" s="2" t="s">
-        <v>367</v>
+        <v>509</v>
       </c>
       <c r="E798" s="2" t="s">
-        <v>868</v>
+        <v>509</v>
       </c>
       <c r="F798" s="2">
-        <v>428</v>
+        <v>1001</v>
       </c>
       <c r="G798" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H798" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I798" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J798" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="2">
         <v>796</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D799" s="2" t="s">
-        <v>94</v>
+        <v>367</v>
       </c>
       <c r="E799" s="2" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F799" s="2">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="G799" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H799" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I799" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J799" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" s="2">
         <v>797</v>
       </c>
       <c r="B800" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C800" s="2" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="D800" s="2" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="E800" s="2" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F800" s="2">
-        <v>589</v>
+        <v>99</v>
       </c>
       <c r="G800" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H800" s="2">
         <v>0</v>
       </c>
       <c r="I800" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J800" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" s="2">
         <v>798</v>
       </c>
       <c r="B801" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C801" s="2" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D801" s="2" t="s">
-        <v>156</v>
+        <v>455</v>
       </c>
       <c r="E801" s="2" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F801" s="2">
-        <v>558</v>
+        <v>589</v>
       </c>
       <c r="G801" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H801" s="2">
         <v>0</v>
       </c>
       <c r="I801" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J801" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" s="2">
         <v>799</v>
       </c>
       <c r="B802" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C802" s="2" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D802" s="2" t="s">
-        <v>364</v>
+        <v>156</v>
       </c>
       <c r="E802" s="2" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F802" s="2">
-        <v>25</v>
+        <v>558</v>
       </c>
       <c r="G802" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H802" s="2">
         <v>0</v>
       </c>
       <c r="I802" s="2">
         <v>0</v>
       </c>
       <c r="J802" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" s="2">
         <v>800</v>
       </c>
       <c r="B803" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C803" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D803" s="2" t="s">
-        <v>178</v>
+        <v>364</v>
       </c>
       <c r="E803" s="2" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="F803" s="2">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="G803" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H803" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I803" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J803" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" s="2">
         <v>801</v>
       </c>
       <c r="B804" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C804" s="2" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D804" s="2" t="s">
-        <v>32</v>
+        <v>178</v>
       </c>
       <c r="E804" s="2" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F804" s="2">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="G804" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H804" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I804" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J804" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="2">
         <v>802</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C805" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>245</v>
+        <v>35</v>
       </c>
       <c r="E805" s="2" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F805" s="2">
-        <v>237</v>
+        <v>98</v>
       </c>
       <c r="G805" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H805" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J805" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="2">
         <v>803</v>
       </c>
       <c r="B806" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C806" s="2" t="s">
-        <v>335</v>
+        <v>63</v>
       </c>
       <c r="D806" s="2" t="s">
-        <v>514</v>
+        <v>245</v>
       </c>
       <c r="E806" s="2" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F806" s="2">
-        <v>362</v>
+        <v>237</v>
       </c>
       <c r="G806" s="2">
         <v>1</v>
       </c>
       <c r="H806" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I806" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J806" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" s="2">
         <v>804</v>
       </c>
       <c r="B807" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C807" s="2" t="s">
-        <v>26</v>
+        <v>335</v>
       </c>
       <c r="D807" s="2" t="s">
-        <v>74</v>
+        <v>514</v>
       </c>
       <c r="E807" s="2" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F807" s="2">
-        <v>49</v>
+        <v>364</v>
       </c>
       <c r="G807" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H807" s="2">
         <v>0</v>
       </c>
       <c r="I807" s="2">
         <v>1</v>
       </c>
       <c r="J807" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" s="2">
         <v>805</v>
       </c>
       <c r="B808" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C808" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D808" s="2" t="s">
-        <v>211</v>
+        <v>74</v>
       </c>
       <c r="E808" s="2" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F808" s="2">
-        <v>332</v>
+        <v>49</v>
       </c>
       <c r="G808" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H808" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I808" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J808" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="2">
         <v>806</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C809" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D809" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E809" s="2" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="F809" s="2">
         <v>188</v>
       </c>
       <c r="G809" s="2">
         <v>2</v>
       </c>
       <c r="H809" s="2">
         <v>2</v>
       </c>
       <c r="I809" s="2">
         <v>2</v>
       </c>
       <c r="J809" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="2">
         <v>807</v>
       </c>
       <c r="B810" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C810" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D810" s="2" t="s">
-        <v>51</v>
+        <v>211</v>
       </c>
       <c r="E810" s="2" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="F810" s="2">
-        <v>186</v>
+        <v>332</v>
       </c>
       <c r="G810" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H810" s="2">
         <v>1</v>
       </c>
       <c r="I810" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J810" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" s="2">
         <v>808</v>
       </c>
       <c r="B811" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C811" s="2" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D811" s="2" t="s">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="E811" s="2" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F811" s="2">
-        <v>464</v>
+        <v>186</v>
       </c>
       <c r="G811" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H811" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I811" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J811" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="2">
         <v>809</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C812" s="2" t="s">
-        <v>207</v>
+        <v>57</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>333</v>
+        <v>147</v>
       </c>
       <c r="E812" s="2" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F812" s="2">
-        <v>500</v>
+        <v>464</v>
       </c>
       <c r="G812" s="2">
         <v>3</v>
       </c>
       <c r="H812" s="2">
         <v>0</v>
       </c>
       <c r="I812" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J812" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="2">
         <v>810</v>
       </c>
       <c r="B813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C813" s="2" t="s">
-        <v>40</v>
+        <v>207</v>
       </c>
       <c r="D813" s="2" t="s">
-        <v>88</v>
+        <v>333</v>
       </c>
       <c r="E813" s="2" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="F813" s="2">
-        <v>84</v>
+        <v>500</v>
       </c>
       <c r="G813" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H813" s="2">
         <v>0</v>
       </c>
       <c r="I813" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J813" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" s="2">
         <v>811</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C814" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D814" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E814" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="F814" s="2">
         <v>84</v>
       </c>
-      <c r="E814" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G814" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H814" s="2">
         <v>0</v>
       </c>
       <c r="I814" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J814" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" s="2">
         <v>812</v>
       </c>
       <c r="B815" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C815" s="2" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D815" s="2" t="s">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="E815" s="2" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="F815" s="2">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G815" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H815" s="2">
         <v>0</v>
       </c>
       <c r="I815" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J815" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" s="2">
         <v>813</v>
       </c>
       <c r="B816" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C816" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D816" s="2" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E816" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F816" s="2">
-        <v>189</v>
+        <v>89</v>
       </c>
       <c r="G816" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H816" s="2">
         <v>0</v>
       </c>
       <c r="I816" s="2">
         <v>1</v>
       </c>
       <c r="J816" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" s="2">
         <v>814</v>
       </c>
       <c r="B817" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C817" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D817" s="2" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="E817" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F817" s="2">
-        <v>497</v>
+        <v>189</v>
       </c>
       <c r="G817" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H817" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I817" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J817" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="2">
         <v>815</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C818" s="2" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D818" s="2" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="E818" s="2" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F818" s="2">
-        <v>213</v>
+        <v>497</v>
       </c>
       <c r="G818" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H818" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I818" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J818" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="2">
         <v>816</v>
       </c>
       <c r="B819" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C819" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D819" s="2" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="E819" s="2" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="F819" s="2">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="G819" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H819" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I819" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J819" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" s="2">
         <v>817</v>
       </c>
       <c r="B820" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C820" s="2" t="s">
-        <v>207</v>
+        <v>50</v>
       </c>
       <c r="D820" s="2" t="s">
-        <v>333</v>
+        <v>202</v>
       </c>
       <c r="E820" s="2" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="F820" s="2">
-        <v>77</v>
+        <v>262</v>
       </c>
       <c r="G820" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H820" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I820" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J820" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" s="2">
         <v>818</v>
       </c>
       <c r="B821" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C821" s="2" t="s">
-        <v>57</v>
+        <v>207</v>
       </c>
       <c r="D821" s="2" t="s">
-        <v>432</v>
+        <v>333</v>
       </c>
       <c r="E821" s="2" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F821" s="2">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="G821" s="2">
         <v>1</v>
       </c>
       <c r="H821" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I821" s="2">
         <v>1</v>
       </c>
       <c r="J821" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" s="2">
         <v>819</v>
       </c>
       <c r="B822" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C822" s="2" t="s">
-        <v>575</v>
+        <v>57</v>
       </c>
       <c r="D822" s="2" t="s">
-        <v>891</v>
+        <v>431</v>
       </c>
       <c r="E822" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F822" s="2">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="G822" s="2">
         <v>1</v>
       </c>
       <c r="H822" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I822" s="2">
         <v>1</v>
       </c>
       <c r="J822" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" s="2">
         <v>820</v>
       </c>
       <c r="B823" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C823" s="2" t="s">
-        <v>15</v>
+        <v>575</v>
       </c>
       <c r="D823" s="2" t="s">
-        <v>296</v>
+        <v>893</v>
       </c>
       <c r="E823" s="2" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="F823" s="2">
-        <v>446</v>
+        <v>72</v>
       </c>
       <c r="G823" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H823" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I823" s="2">
         <v>1</v>
       </c>
       <c r="J823" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" s="2">
         <v>821</v>
       </c>
       <c r="B824" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C824" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D824" s="2" t="s">
-        <v>113</v>
+        <v>296</v>
       </c>
       <c r="E824" s="2" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F824" s="2">
-        <v>395</v>
+        <v>446</v>
       </c>
       <c r="G824" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H824" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I824" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J824" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" s="2">
         <v>822</v>
       </c>
       <c r="B825" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C825" s="2" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D825" s="2" t="s">
-        <v>160</v>
+        <v>113</v>
       </c>
       <c r="E825" s="2" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="F825" s="2">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="G825" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H825" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I825" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J825" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" s="2">
         <v>823</v>
       </c>
       <c r="B826" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C826" s="2" t="s">
-        <v>542</v>
+        <v>57</v>
       </c>
       <c r="D826" s="2" t="s">
-        <v>543</v>
+        <v>160</v>
       </c>
       <c r="E826" s="2" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="F826" s="2">
-        <v>118</v>
+        <v>427</v>
       </c>
       <c r="G826" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H826" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I826" s="2">
+        <v>4</v>
+      </c>
+      <c r="J826" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" s="2">
         <v>824</v>
       </c>
       <c r="B827" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C827" s="2" t="s">
-        <v>52</v>
+        <v>542</v>
       </c>
       <c r="D827" s="2" t="s">
-        <v>897</v>
+        <v>543</v>
       </c>
       <c r="E827" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F827" s="2">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="G827" s="2">
         <v>1</v>
       </c>
       <c r="H827" s="2">
         <v>0</v>
       </c>
       <c r="I827" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J827" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" s="2">
         <v>825</v>
       </c>
       <c r="B828" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C828" s="2" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="D828" s="2" t="s">
-        <v>440</v>
+        <v>899</v>
       </c>
       <c r="E828" s="2" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F828" s="2">
-        <v>209</v>
+        <v>73</v>
       </c>
       <c r="G828" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H828" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I828" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J828" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" s="2">
         <v>826</v>
       </c>
       <c r="B829" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C829" s="2" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D829" s="2" t="s">
-        <v>46</v>
+        <v>440</v>
       </c>
       <c r="E829" s="2" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F829" s="2">
-        <v>66</v>
+        <v>209</v>
       </c>
       <c r="G829" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H829" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I829" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J829" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" s="2">
         <v>827</v>
       </c>
       <c r="B830" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C830" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D830" s="2" t="s">
-        <v>164</v>
+        <v>46</v>
       </c>
       <c r="E830" s="2" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F830" s="2">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="G830" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H830" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I830" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J830" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" s="2">
         <v>828</v>
       </c>
       <c r="B831" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C831" s="2" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D831" s="2" t="s">
-        <v>373</v>
+        <v>164</v>
       </c>
       <c r="E831" s="2" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F831" s="2">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="G831" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H831" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I831" s="2">
         <v>1</v>
       </c>
       <c r="J831" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" s="2">
         <v>829</v>
       </c>
       <c r="B832" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C832" s="2" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="D832" s="2" t="s">
-        <v>216</v>
+        <v>373</v>
       </c>
       <c r="E832" s="2" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F832" s="2">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="G832" s="2">
         <v>0</v>
       </c>
       <c r="H832" s="2">
         <v>0</v>
       </c>
       <c r="I832" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J832" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" s="2">
         <v>830</v>
       </c>
       <c r="B833" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C833" s="2" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D833" s="2" t="s">
-        <v>105</v>
+        <v>216</v>
       </c>
       <c r="E833" s="2" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F833" s="2">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="G833" s="2">
         <v>0</v>
       </c>
       <c r="H833" s="2">
         <v>0</v>
       </c>
       <c r="I833" s="2">
         <v>0</v>
       </c>
       <c r="J833" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" s="2">
         <v>831</v>
       </c>
       <c r="B834" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C834" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D834" s="2" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="E834" s="2" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F834" s="2">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="G834" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H834" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I834" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J834" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" s="2">
         <v>832</v>
       </c>
       <c r="B835" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C835" s="2" t="s">
-        <v>207</v>
+        <v>40</v>
       </c>
       <c r="D835" s="2" t="s">
-        <v>237</v>
+        <v>88</v>
       </c>
       <c r="E835" s="2" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F835" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G835" s="2">
         <v>1</v>
       </c>
       <c r="H835" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I835" s="2">
         <v>1</v>
       </c>
       <c r="J835" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" s="2">
         <v>833</v>
       </c>
       <c r="B836" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C836" s="2" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D836" s="2" t="s">
-        <v>418</v>
+        <v>237</v>
       </c>
       <c r="E836" s="2" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="F836" s="2">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G836" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H836" s="2">
         <v>0</v>
       </c>
       <c r="I836" s="2">
         <v>1</v>
       </c>
       <c r="J836" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="2">
         <v>834</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C837" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D837" s="2" t="s">
-        <v>117</v>
+        <v>418</v>
       </c>
       <c r="E837" s="2" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="F837" s="2">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="G837" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H837" s="2">
         <v>0</v>
       </c>
       <c r="I837" s="2">
         <v>1</v>
       </c>
       <c r="J837" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="2">
         <v>835</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C838" s="2" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="E838" s="2" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F838" s="2">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="G838" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H838" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I838" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J838" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="2">
         <v>836</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C839" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D839" s="2" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E839" s="2" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="F839" s="2">
-        <v>219</v>
+        <v>149</v>
       </c>
       <c r="G839" s="2">
         <v>2</v>
       </c>
       <c r="H839" s="2">
         <v>2</v>
       </c>
       <c r="I839" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J839" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" s="2">
         <v>837</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C840" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D840" s="2" t="s">
-        <v>86</v>
+        <v>122</v>
       </c>
       <c r="E840" s="2" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F840" s="2">
-        <v>574</v>
+        <v>219</v>
       </c>
       <c r="G840" s="2">
         <v>2</v>
       </c>
       <c r="H840" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I840" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J840" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" s="2">
         <v>838</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C841" s="2" t="s">
-        <v>34</v>
+        <v>335</v>
       </c>
       <c r="D841" s="2" t="s">
-        <v>35</v>
+        <v>514</v>
       </c>
       <c r="E841" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F841" s="2">
-        <v>922</v>
+        <v>357</v>
       </c>
       <c r="G841" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H841" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I841" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J841" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" s="2">
         <v>839</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C842" s="2" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D842" s="2" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="E842" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F842" s="2">
-        <v>47</v>
+        <v>574</v>
       </c>
       <c r="G842" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H842" s="2">
         <v>0</v>
       </c>
       <c r="I842" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J842" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="2">
         <v>840</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="E843" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F843" s="2">
-        <v>264</v>
+        <v>922</v>
       </c>
       <c r="G843" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H843" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I843" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J843" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="2">
         <v>841</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C844" s="2" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="D844" s="2" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="E844" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F844" s="2">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G844" s="2">
         <v>1</v>
       </c>
       <c r="H844" s="2">
         <v>0</v>
       </c>
       <c r="I844" s="2">
         <v>0</v>
       </c>
       <c r="J844" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" s="2">
         <v>842</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C845" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D845" s="2" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="E845" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F845" s="2">
-        <v>122</v>
+        <v>264</v>
       </c>
       <c r="G845" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H845" s="2">
         <v>0</v>
       </c>
       <c r="I845" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J845" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" s="2">
         <v>843</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C846" s="2" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D846" s="2" t="s">
-        <v>158</v>
+        <v>94</v>
       </c>
       <c r="E846" s="2" t="s">
-        <v>158</v>
+        <v>915</v>
       </c>
       <c r="F846" s="2">
-        <v>240</v>
+        <v>66</v>
       </c>
       <c r="G846" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H846" s="2">
         <v>0</v>
       </c>
       <c r="I846" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J846" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" s="2">
         <v>844</v>
       </c>
       <c r="B847" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C847" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D847" s="2" t="s">
-        <v>176</v>
+        <v>41</v>
       </c>
       <c r="E847" s="2" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F847" s="2">
-        <v>184</v>
+        <v>122</v>
       </c>
       <c r="G847" s="2">
         <v>0</v>
       </c>
       <c r="H847" s="2">
         <v>0</v>
       </c>
       <c r="I847" s="2">
         <v>1</v>
       </c>
       <c r="J847" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" s="2">
         <v>845</v>
       </c>
       <c r="B848" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C848" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D848" s="2" t="s">
-        <v>30</v>
+        <v>158</v>
       </c>
       <c r="E848" s="2" t="s">
-        <v>916</v>
+        <v>158</v>
       </c>
       <c r="F848" s="2">
-        <v>318</v>
+        <v>240</v>
       </c>
       <c r="G848" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H848" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2">
         <v>1</v>
       </c>
       <c r="J848" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" s="2">
         <v>846</v>
       </c>
       <c r="B849" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C849" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D849" s="2" t="s">
-        <v>455</v>
+        <v>176</v>
       </c>
       <c r="E849" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F849" s="2">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G849" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H849" s="2">
         <v>0</v>
       </c>
       <c r="I849" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J849" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" s="2">
         <v>847</v>
       </c>
       <c r="B850" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C850" s="2" t="s">
-        <v>335</v>
+        <v>29</v>
       </c>
       <c r="D850" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E850" s="2" t="s">
         <v>918</v>
       </c>
-      <c r="E850" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F850" s="2">
-        <v>255</v>
+        <v>318</v>
       </c>
       <c r="G850" s="2">
         <v>1</v>
       </c>
       <c r="H850" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I850" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J850" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" s="2">
         <v>848</v>
       </c>
       <c r="B851" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C851" s="2" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D851" s="2" t="s">
-        <v>79</v>
+        <v>455</v>
       </c>
       <c r="E851" s="2" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="F851" s="2">
-        <v>85</v>
+        <v>187</v>
       </c>
       <c r="G851" s="2">
         <v>2</v>
       </c>
       <c r="H851" s="2">
         <v>0</v>
       </c>
       <c r="I851" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J851" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" s="2">
         <v>849</v>
       </c>
       <c r="B852" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C852" s="2" t="s">
-        <v>63</v>
+        <v>335</v>
       </c>
       <c r="D852" s="2" t="s">
-        <v>182</v>
+        <v>920</v>
       </c>
       <c r="E852" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F852" s="2">
-        <v>297</v>
+        <v>255</v>
       </c>
       <c r="G852" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H852" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I852" s="2">
         <v>2</v>
       </c>
       <c r="J852" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" s="2">
         <v>850</v>
       </c>
       <c r="B853" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C853" s="2" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="D853" s="2" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="E853" s="2" t="s">
         <v>922</v>
       </c>
       <c r="F853" s="2">
-        <v>215</v>
+        <v>85</v>
       </c>
       <c r="G853" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H853" s="2">
         <v>0</v>
       </c>
       <c r="I853" s="2">
         <v>0</v>
       </c>
       <c r="J853" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" s="2">
         <v>851</v>
       </c>
       <c r="B854" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C854" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D854" s="2" t="s">
-        <v>96</v>
+        <v>182</v>
       </c>
       <c r="E854" s="2" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F854" s="2">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="G854" s="2">
         <v>2</v>
       </c>
       <c r="H854" s="2">
         <v>2</v>
       </c>
       <c r="I854" s="2">
         <v>2</v>
       </c>
       <c r="J854" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="2">
         <v>852</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C855" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D855" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E855" s="2" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F855" s="2">
         <v>226</v>
       </c>
       <c r="G855" s="2">
         <v>1</v>
       </c>
       <c r="H855" s="2">
         <v>0</v>
       </c>
       <c r="I855" s="2">
         <v>1</v>
       </c>
       <c r="J855" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="2">
         <v>853</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C856" s="2" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D856" s="2" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="E856" s="2" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="F856" s="2">
-        <v>152</v>
+        <v>215</v>
       </c>
       <c r="G856" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H856" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I856" s="2">
         <v>0</v>
       </c>
       <c r="J856" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="2">
         <v>854</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C857" s="2" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D857" s="2" t="s">
-        <v>202</v>
+        <v>96</v>
       </c>
       <c r="E857" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F857" s="2">
-        <v>190</v>
+        <v>248</v>
       </c>
       <c r="G857" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H857" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I857" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J857" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" s="2">
         <v>855</v>
       </c>
       <c r="B858" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C858" s="2" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="D858" s="2" t="s">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="E858" s="2" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F858" s="2">
-        <v>285</v>
+        <v>152</v>
       </c>
       <c r="G858" s="2">
         <v>3</v>
       </c>
       <c r="H858" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I858" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J858" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="2">
         <v>856</v>
       </c>
       <c r="B859" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C859" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>122</v>
+        <v>202</v>
       </c>
       <c r="E859" s="2" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="F859" s="2">
-        <v>538</v>
+        <v>190</v>
       </c>
       <c r="G859" s="2">
         <v>4</v>
       </c>
       <c r="H859" s="2">
+        <v>1</v>
+      </c>
+      <c r="I859" s="2">
         <v>4</v>
       </c>
-      <c r="I859" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J859" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" s="2">
         <v>857</v>
       </c>
       <c r="B860" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C860" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D860" s="2" t="s">
-        <v>248</v>
+        <v>158</v>
       </c>
       <c r="E860" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F860" s="2">
-        <v>178</v>
+        <v>285</v>
       </c>
       <c r="G860" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H860" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I860" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J860" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="2">
         <v>858</v>
       </c>
       <c r="B861" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C861" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D861" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E861" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F861" s="2">
-        <v>232</v>
+        <v>538</v>
       </c>
       <c r="G861" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H861" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I861" s="2">
         <v>3</v>
       </c>
       <c r="J861" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" s="2">
         <v>859</v>
       </c>
       <c r="B862" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C862" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D862" s="2" t="s">
-        <v>509</v>
+        <v>248</v>
       </c>
       <c r="E862" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F862" s="2">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="G862" s="2">
         <v>1</v>
       </c>
       <c r="H862" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I862" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J862" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="2">
         <v>860</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C863" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D863" s="2" t="s">
-        <v>261</v>
+        <v>126</v>
       </c>
       <c r="E863" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F863" s="2">
-        <v>179</v>
+        <v>232</v>
       </c>
       <c r="G863" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H863" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I863" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J863" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" s="2">
         <v>861</v>
       </c>
       <c r="B864" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C864" s="2" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="D864" s="2" t="s">
-        <v>253</v>
+        <v>509</v>
       </c>
       <c r="E864" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F864" s="2">
-        <v>279</v>
+        <v>183</v>
       </c>
       <c r="G864" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H864" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I864" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J864" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" s="2">
         <v>862</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C865" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D865" s="2" t="s">
-        <v>182</v>
+        <v>261</v>
       </c>
       <c r="E865" s="2" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F865" s="2">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J865" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>455</v>
+        <v>182</v>
       </c>
       <c r="E866" s="2" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="F866" s="2">
-        <v>208</v>
+        <v>43</v>
       </c>
       <c r="G866" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H866" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I866" s="2">
         <v>1</v>
       </c>
       <c r="J866" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>542</v>
+        <v>116</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>543</v>
+        <v>253</v>
       </c>
       <c r="E867" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F867" s="2">
-        <v>540</v>
+        <v>279</v>
       </c>
       <c r="G867" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H867" s="2">
         <v>1</v>
       </c>
       <c r="I867" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J867" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D868" s="2" t="s">
-        <v>19</v>
+        <v>455</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F868" s="2">
-        <v>540</v>
+        <v>208</v>
       </c>
       <c r="G868" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H868" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I868" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J868" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" s="2">
         <v>866</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C869" s="2" t="s">
-        <v>40</v>
+        <v>542</v>
       </c>
       <c r="D869" s="2" t="s">
-        <v>423</v>
+        <v>543</v>
       </c>
       <c r="E869" s="2" t="s">
         <v>934</v>
       </c>
       <c r="F869" s="2">
-        <v>208</v>
+        <v>540</v>
       </c>
       <c r="G869" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H869" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I869" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J869" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" s="2">
         <v>867</v>
       </c>
       <c r="B870" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C870" s="2" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D870" s="2" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E870" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F870" s="2">
-        <v>404</v>
+        <v>540</v>
       </c>
       <c r="G870" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H870" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I870" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J870" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" s="2">
         <v>868</v>
       </c>
       <c r="B871" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C871" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D871" s="2" t="s">
-        <v>357</v>
+        <v>423</v>
       </c>
       <c r="E871" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F871" s="2">
-        <v>902</v>
+        <v>208</v>
       </c>
       <c r="G871" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H871" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I871" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J871" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" s="2">
         <v>869</v>
       </c>
       <c r="B872" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C872" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D872" s="2" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="E872" s="2" t="s">
         <v>937</v>
       </c>
       <c r="F872" s="2">
-        <v>431</v>
+        <v>404</v>
       </c>
       <c r="G872" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H872" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I872" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J872" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" s="2">
         <v>870</v>
       </c>
       <c r="B873" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C873" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D873" s="2" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="E873" s="2" t="s">
         <v>938</v>
       </c>
       <c r="F873" s="2">
-        <v>292</v>
+        <v>902</v>
       </c>
       <c r="G873" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H873" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I873" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J873" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" s="2">
         <v>871</v>
       </c>
       <c r="B874" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C874" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D874" s="2" t="s">
-        <v>283</v>
+        <v>357</v>
       </c>
       <c r="E874" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F874" s="2">
-        <v>237</v>
+        <v>431</v>
       </c>
       <c r="G874" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H874" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I874" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J874" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" s="2">
         <v>872</v>
       </c>
       <c r="B875" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C875" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D875" s="2" t="s">
-        <v>357</v>
+        <v>307</v>
       </c>
       <c r="E875" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F875" s="2">
-        <v>187</v>
+        <v>292</v>
       </c>
       <c r="G875" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H875" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I875" s="2">
         <v>1</v>
       </c>
       <c r="J875" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" s="2">
         <v>873</v>
       </c>
       <c r="B876" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C876" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D876" s="2" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="E876" s="2" t="s">
         <v>941</v>
       </c>
       <c r="F876" s="2">
-        <v>170</v>
+        <v>237</v>
       </c>
       <c r="G876" s="2">
         <v>1</v>
       </c>
       <c r="H876" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I876" s="2">
         <v>1</v>
       </c>
       <c r="J876" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" s="2">
         <v>874</v>
       </c>
       <c r="B877" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C877" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D877" s="2" t="s">
-        <v>64</v>
+        <v>357</v>
       </c>
       <c r="E877" s="2" t="s">
         <v>942</v>
       </c>
       <c r="F877" s="2">
-        <v>285</v>
+        <v>187</v>
       </c>
       <c r="G877" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H877" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I877" s="2">
         <v>1</v>
       </c>
       <c r="J877" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" s="2">
         <v>875</v>
       </c>
       <c r="B878" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C878" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D878" s="2" t="s">
-        <v>492</v>
+        <v>41</v>
       </c>
       <c r="E878" s="2" t="s">
         <v>943</v>
       </c>
       <c r="F878" s="2">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="G878" s="2">
         <v>1</v>
       </c>
       <c r="H878" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I878" s="2">
         <v>1</v>
       </c>
       <c r="J878" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" s="2">
         <v>876</v>
       </c>
       <c r="B879" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C879" s="2" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D879" s="2" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="E879" s="2" t="s">
-        <v>82</v>
+        <v>944</v>
       </c>
       <c r="F879" s="2">
-        <v>804</v>
+        <v>285</v>
       </c>
       <c r="G879" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H879" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I879" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J879" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" s="2">
         <v>877</v>
       </c>
       <c r="B880" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C880" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D880" s="2" t="s">
-        <v>103</v>
+        <v>492</v>
       </c>
       <c r="E880" s="2" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F880" s="2">
-        <v>760</v>
+        <v>156</v>
       </c>
       <c r="G880" s="2">
         <v>1</v>
       </c>
       <c r="H880" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I880" s="2">
         <v>1</v>
       </c>
       <c r="J880" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" s="2">
         <v>878</v>
       </c>
       <c r="B881" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C881" s="2" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D881" s="2" t="s">
-        <v>180</v>
+        <v>82</v>
       </c>
       <c r="E881" s="2" t="s">
-        <v>945</v>
+        <v>82</v>
       </c>
       <c r="F881" s="2">
-        <v>196</v>
+        <v>804</v>
       </c>
       <c r="G881" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H881" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I881" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J881" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="2">
         <v>879</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C882" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D882" s="2" t="s">
-        <v>267</v>
+        <v>103</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F882" s="2">
-        <v>179</v>
+        <v>760</v>
       </c>
       <c r="G882" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H882" s="2">
         <v>1</v>
       </c>
       <c r="I882" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J882" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="2">
         <v>880</v>
       </c>
       <c r="B883" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C883" s="2" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D883" s="2" t="s">
-        <v>423</v>
+        <v>180</v>
       </c>
       <c r="E883" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F883" s="2">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="G883" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H883" s="2">
         <v>0</v>
       </c>
       <c r="I883" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J883" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" s="2">
         <v>881</v>
       </c>
       <c r="B884" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C884" s="2" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D884" s="2" t="s">
-        <v>492</v>
+        <v>267</v>
       </c>
       <c r="E884" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F884" s="2">
-        <v>84</v>
+        <v>179</v>
       </c>
       <c r="G884" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H884" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I884" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J884" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" s="2">
         <v>882</v>
       </c>
       <c r="B885" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C885" s="2" t="s">
-        <v>207</v>
+        <v>40</v>
       </c>
       <c r="D885" s="2" t="s">
-        <v>237</v>
+        <v>423</v>
       </c>
       <c r="E885" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F885" s="2">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="G885" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H885" s="2">
         <v>0</v>
       </c>
       <c r="I885" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J885" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" s="2">
         <v>883</v>
       </c>
       <c r="B886" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C886" s="2" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D886" s="2" t="s">
-        <v>134</v>
+        <v>492</v>
       </c>
       <c r="E886" s="2" t="s">
         <v>950</v>
       </c>
       <c r="F886" s="2">
-        <v>203</v>
+        <v>84</v>
       </c>
       <c r="G886" s="2">
         <v>1</v>
       </c>
       <c r="H886" s="2">
         <v>0</v>
       </c>
       <c r="I886" s="2">
         <v>1</v>
       </c>
       <c r="J886" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" s="2">
         <v>884</v>
       </c>
       <c r="B887" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C887" s="2" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D887" s="2" t="s">
-        <v>272</v>
+        <v>237</v>
       </c>
       <c r="E887" s="2" t="s">
         <v>951</v>
       </c>
       <c r="F887" s="2">
-        <v>459</v>
+        <v>130</v>
       </c>
       <c r="G887" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H887" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I887" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J887" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" s="2">
         <v>885</v>
       </c>
       <c r="B888" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C888" s="2" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D888" s="2" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="E888" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F888" s="2">
-        <v>712</v>
+        <v>203</v>
       </c>
       <c r="G888" s="2">
         <v>1</v>
       </c>
       <c r="H888" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I888" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J888" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" s="2">
         <v>886</v>
       </c>
       <c r="B889" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C889" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D889" s="2" t="s">
-        <v>168</v>
+        <v>272</v>
       </c>
       <c r="E889" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F889" s="2">
-        <v>186</v>
+        <v>459</v>
       </c>
       <c r="G889" s="2">
         <v>2</v>
       </c>
       <c r="H889" s="2">
         <v>1</v>
       </c>
       <c r="I889" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J889" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" s="2">
         <v>887</v>
       </c>
       <c r="B890" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C890" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D890" s="2" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="E890" s="2" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="F890" s="2">
-        <v>99</v>
+        <v>712</v>
       </c>
       <c r="G890" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H890" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I890" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J890" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="2">
         <v>888</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C891" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>355</v>
+        <v>44</v>
       </c>
       <c r="E891" s="2" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F891" s="2">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="G891" s="2">
         <v>0</v>
       </c>
       <c r="H891" s="2">
         <v>0</v>
       </c>
       <c r="I891" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J891" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" s="2">
         <v>889</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C892" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>319</v>
+        <v>168</v>
       </c>
       <c r="E892" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F892" s="2">
-        <v>117</v>
+        <v>186</v>
       </c>
       <c r="G892" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H892" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I892" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J892" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" s="2">
         <v>890</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C893" s="2" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D893" s="2" t="s">
-        <v>62</v>
+        <v>355</v>
       </c>
       <c r="E893" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F893" s="2">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="G893" s="2">
         <v>0</v>
       </c>
       <c r="H893" s="2">
         <v>0</v>
       </c>
       <c r="I893" s="2">
         <v>1</v>
       </c>
       <c r="J893" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" s="2">
         <v>891</v>
       </c>
       <c r="B894" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C894" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D894" s="2" t="s">
-        <v>367</v>
+        <v>319</v>
       </c>
       <c r="E894" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F894" s="2">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="G894" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H894" s="2">
         <v>0</v>
       </c>
       <c r="I894" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J894" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" s="2">
         <v>892</v>
       </c>
       <c r="B895" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C895" s="2" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D895" s="2" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
       <c r="E895" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F895" s="2">
-        <v>322</v>
+        <v>45</v>
       </c>
       <c r="G895" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H895" s="2">
         <v>0</v>
       </c>
       <c r="I895" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J895" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="2">
         <v>893</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C896" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D896" s="2" t="s">
-        <v>43</v>
+        <v>367</v>
       </c>
       <c r="E896" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F896" s="2">
-        <v>215</v>
+        <v>92</v>
       </c>
       <c r="G896" s="2">
         <v>2</v>
       </c>
       <c r="H896" s="2">
         <v>0</v>
       </c>
       <c r="I896" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J896" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="2">
         <v>894</v>
       </c>
       <c r="B897" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C897" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D897" s="2" t="s">
-        <v>84</v>
+        <v>396</v>
       </c>
       <c r="E897" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F897" s="2">
-        <v>71</v>
+        <v>322</v>
       </c>
       <c r="G897" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H897" s="2">
         <v>0</v>
       </c>
       <c r="I897" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J897" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" s="2">
         <v>895</v>
       </c>
       <c r="B898" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C898" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D898" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E898" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F898" s="2">
-        <v>160</v>
+        <v>215</v>
       </c>
       <c r="G898" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H898" s="2">
         <v>0</v>
       </c>
       <c r="I898" s="2">
         <v>1</v>
       </c>
       <c r="J898" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" s="2">
         <v>896</v>
       </c>
       <c r="B899" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C899" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D899" s="2" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E899" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F899" s="2">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G899" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H899" s="2">
         <v>0</v>
       </c>
       <c r="I899" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J899" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="2">
         <v>897</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C900" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="E900" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F900" s="2">
-        <v>365</v>
+        <v>160</v>
       </c>
       <c r="G900" s="2">
         <v>1</v>
       </c>
       <c r="H900" s="2">
         <v>0</v>
       </c>
       <c r="I900" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J900" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="2">
         <v>898</v>
       </c>
       <c r="B901" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C901" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D901" s="2" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="E901" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F901" s="2">
-        <v>115</v>
+        <v>61</v>
       </c>
       <c r="G901" s="2">
         <v>1</v>
       </c>
       <c r="H901" s="2">
         <v>0</v>
       </c>
       <c r="I901" s="2">
         <v>1</v>
       </c>
       <c r="J901" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" s="2">
         <v>899</v>
       </c>
       <c r="B902" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C902" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D902" s="2" t="s">
-        <v>96</v>
+        <v>214</v>
       </c>
       <c r="E902" s="2" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F902" s="2">
-        <v>235</v>
+        <v>365</v>
       </c>
       <c r="G902" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H902" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I902" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J902" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="2">
         <v>900</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C903" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>43</v>
+        <v>253</v>
       </c>
       <c r="E903" s="2" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="F903" s="2">
-        <v>1067</v>
+        <v>115</v>
       </c>
       <c r="G903" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H903" s="2">
         <v>0</v>
       </c>
       <c r="I903" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J903" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="2">
         <v>901</v>
       </c>
       <c r="B904" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C904" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="E904" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F904" s="2">
-        <v>76</v>
+        <v>235</v>
       </c>
       <c r="G904" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H904" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I904" s="2">
         <v>1</v>
       </c>
       <c r="J904" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="2">
         <v>902</v>
       </c>
       <c r="B905" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C905" s="2" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="D905" s="2" t="s">
-        <v>455</v>
+        <v>43</v>
       </c>
       <c r="E905" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F905" s="2">
-        <v>107</v>
+        <v>1067</v>
       </c>
       <c r="G905" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H905" s="2">
         <v>0</v>
       </c>
       <c r="I905" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J905" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" s="2">
         <v>903</v>
       </c>
       <c r="B906" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C906" s="2" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D906" s="2" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="E906" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F906" s="2">
-        <v>422</v>
+        <v>76</v>
       </c>
       <c r="G906" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H906" s="2">
         <v>0</v>
       </c>
       <c r="I906" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J906" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" s="2">
         <v>904</v>
       </c>
       <c r="B907" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C907" s="2" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D907" s="2" t="s">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="E907" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F907" s="2">
-        <v>235</v>
+        <v>107</v>
       </c>
       <c r="G907" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H907" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I907" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J907" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" s="2">
         <v>905</v>
       </c>
       <c r="B908" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C908" s="2" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="D908" s="2" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E908" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F908" s="2">
-        <v>157</v>
+        <v>422</v>
       </c>
       <c r="G908" s="2">
         <v>1</v>
       </c>
       <c r="H908" s="2">
         <v>0</v>
       </c>
       <c r="I908" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J908" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" s="2">
         <v>906</v>
       </c>
       <c r="B909" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C909" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D909" s="2" t="s">
-        <v>224</v>
+        <v>418</v>
       </c>
       <c r="E909" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F909" s="2">
-        <v>737</v>
+        <v>235</v>
       </c>
       <c r="G909" s="2">
+        <v>1</v>
+      </c>
+      <c r="H909" s="2">
+        <v>1</v>
+      </c>
+      <c r="I909" s="2">
         <v>3</v>
       </c>
-      <c r="H909" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J909" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" s="2">
         <v>907</v>
       </c>
       <c r="B910" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C910" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D910" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="E910" s="2" t="s">
         <v>972</v>
       </c>
       <c r="F910" s="2">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="G910" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H910" s="2">
         <v>0</v>
       </c>
       <c r="I910" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J910" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" s="2">
         <v>908</v>
       </c>
       <c r="B911" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C911" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D911" s="2" t="s">
-        <v>393</v>
+        <v>224</v>
       </c>
       <c r="E911" s="2" t="s">
         <v>973</v>
       </c>
       <c r="F911" s="2">
-        <v>105</v>
+        <v>737</v>
       </c>
       <c r="G911" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H911" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I911" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J911" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" s="2">
         <v>909</v>
       </c>
       <c r="B912" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C912" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D912" s="2" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="E912" s="2" t="s">
         <v>974</v>
       </c>
       <c r="F912" s="2">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="G912" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H912" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I912" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J912" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" s="2">
         <v>910</v>
       </c>
       <c r="B913" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C913" s="2" t="s">
-        <v>542</v>
+        <v>15</v>
       </c>
       <c r="D913" s="2" t="s">
-        <v>543</v>
+        <v>393</v>
       </c>
       <c r="E913" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F913" s="2">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="G913" s="2">
         <v>1</v>
       </c>
       <c r="H913" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I913" s="2">
         <v>2</v>
       </c>
       <c r="J913" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" s="2">
         <v>911</v>
       </c>
       <c r="B914" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C914" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D914" s="2" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="E914" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F914" s="2">
-        <v>312</v>
+        <v>171</v>
       </c>
       <c r="G914" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H914" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I914" s="2">
         <v>1</v>
       </c>
       <c r="J914" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" s="2">
         <v>912</v>
       </c>
       <c r="B915" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C915" s="2" t="s">
-        <v>15</v>
+        <v>542</v>
       </c>
       <c r="D915" s="2" t="s">
-        <v>55</v>
+        <v>543</v>
       </c>
       <c r="E915" s="2" t="s">
         <v>977</v>
       </c>
       <c r="F915" s="2">
-        <v>191</v>
+        <v>138</v>
       </c>
       <c r="G915" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H915" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I915" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J915" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" s="2">
         <v>913</v>
       </c>
       <c r="B916" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C916" s="2" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D916" s="2" t="s">
-        <v>897</v>
+        <v>132</v>
       </c>
       <c r="E916" s="2" t="s">
         <v>978</v>
       </c>
       <c r="F916" s="2">
-        <v>1306</v>
+        <v>312</v>
       </c>
       <c r="G916" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H916" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I916" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J916" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" s="2">
         <v>914</v>
       </c>
       <c r="B917" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C917" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D917" s="2" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="E917" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F917" s="2">
-        <v>352</v>
+        <v>191</v>
       </c>
       <c r="G917" s="2">
         <v>2</v>
       </c>
       <c r="H917" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I917" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J917" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" s="2">
         <v>915</v>
       </c>
       <c r="B918" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C918" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D918" s="2" t="s">
-        <v>492</v>
+        <v>899</v>
       </c>
       <c r="E918" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F918" s="2">
-        <v>333</v>
+        <v>1306</v>
       </c>
       <c r="G918" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H918" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I918" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J918" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" s="2">
         <v>916</v>
       </c>
       <c r="B919" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C919" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D919" s="2" t="s">
-        <v>755</v>
+        <v>141</v>
       </c>
       <c r="E919" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F919" s="2">
-        <v>1051</v>
+        <v>352</v>
       </c>
       <c r="G919" s="2">
         <v>2</v>
       </c>
       <c r="H919" s="2">
         <v>0</v>
       </c>
       <c r="I919" s="2">
         <v>2</v>
       </c>
       <c r="J919" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" s="2">
         <v>917</v>
       </c>
       <c r="B920" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C920" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D920" s="2" t="s">
-        <v>158</v>
+        <v>757</v>
       </c>
       <c r="E920" s="2" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F920" s="2">
-        <v>199</v>
+        <v>1051</v>
       </c>
       <c r="G920" s="2">
         <v>2</v>
       </c>
       <c r="H920" s="2">
         <v>0</v>
       </c>
       <c r="I920" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J920" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" s="2">
         <v>918</v>
       </c>
       <c r="B921" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C921" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D921" s="2" t="s">
-        <v>307</v>
+        <v>492</v>
       </c>
       <c r="E921" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F921" s="2">
-        <v>17</v>
+        <v>333</v>
       </c>
       <c r="G921" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H921" s="2">
         <v>0</v>
       </c>
       <c r="I921" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J921" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" s="2">
         <v>919</v>
       </c>
       <c r="B922" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C922" s="2" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="D922" s="2" t="s">
-        <v>58</v>
+        <v>158</v>
       </c>
       <c r="E922" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F922" s="2">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="G922" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H922" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I922" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J922" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" s="2">
         <v>920</v>
       </c>
       <c r="B923" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C923" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D923" s="2" t="s">
-        <v>418</v>
+        <v>307</v>
       </c>
       <c r="E923" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F923" s="2">
-        <v>905</v>
+        <v>17</v>
       </c>
       <c r="G923" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H923" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I923" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J923" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" s="2">
         <v>921</v>
       </c>
       <c r="B924" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C924" s="2" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D924" s="2" t="s">
-        <v>307</v>
+        <v>58</v>
       </c>
       <c r="E924" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F924" s="2">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="G924" s="2">
         <v>1</v>
       </c>
       <c r="H924" s="2">
         <v>1</v>
       </c>
       <c r="I924" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J924" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" s="2">
         <v>922</v>
       </c>
       <c r="B925" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C925" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D925" s="2" t="s">
-        <v>122</v>
+        <v>418</v>
       </c>
       <c r="E925" s="2" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="F925" s="2">
-        <v>417</v>
+        <v>905</v>
       </c>
       <c r="G925" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H925" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I925" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J925" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="2">
         <v>923</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C926" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>202</v>
+        <v>122</v>
       </c>
       <c r="E926" s="2" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F926" s="2">
-        <v>134</v>
+        <v>417</v>
       </c>
       <c r="G926" s="2">
         <v>1</v>
       </c>
       <c r="H926" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I926" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J926" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="2">
         <v>924</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C927" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="E927" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F927" s="2">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="G927" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H927" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I927" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J927" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" s="2">
         <v>925</v>
       </c>
       <c r="B928" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C928" s="2" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="D928" s="2" t="s">
-        <v>663</v>
+        <v>202</v>
       </c>
       <c r="E928" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F928" s="2">
-        <v>71</v>
+        <v>134</v>
       </c>
       <c r="G928" s="2">
         <v>1</v>
       </c>
       <c r="H928" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I928" s="2">
         <v>1</v>
       </c>
       <c r="J928" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" s="2">
         <v>926</v>
       </c>
       <c r="B929" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C929" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D929" s="2" t="s">
-        <v>355</v>
+        <v>51</v>
       </c>
       <c r="E929" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F929" s="2">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="G929" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H929" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I929" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J929" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" s="2">
         <v>927</v>
       </c>
       <c r="B930" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C930" s="2" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="D930" s="2" t="s">
-        <v>72</v>
+        <v>665</v>
       </c>
       <c r="E930" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F930" s="2">
-        <v>166</v>
+        <v>71</v>
       </c>
       <c r="G930" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H930" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I930" s="2">
         <v>1</v>
       </c>
       <c r="J930" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" s="2">
         <v>928</v>
       </c>
       <c r="B931" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C931" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D931" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="E931" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F931" s="2">
-        <v>150</v>
+        <v>231</v>
       </c>
       <c r="G931" s="2">
         <v>1</v>
       </c>
       <c r="H931" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I931" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J931" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:10">
       <c r="A932" s="2">
         <v>929</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C932" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D932" s="2" t="s">
-        <v>714</v>
+        <v>72</v>
       </c>
       <c r="E932" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F932" s="2">
-        <v>455</v>
+        <v>166</v>
       </c>
       <c r="G932" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H932" s="2">
         <v>0</v>
       </c>
       <c r="I932" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J932" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:10">
       <c r="A933" s="2">
         <v>930</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C933" s="2" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D933" s="2" t="s">
-        <v>360</v>
+        <v>149</v>
       </c>
       <c r="E933" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F933" s="2">
-        <v>425</v>
+        <v>150</v>
       </c>
       <c r="G933" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H933" s="2">
         <v>0</v>
       </c>
       <c r="I933" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J933" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" s="2">
         <v>931</v>
       </c>
       <c r="B934" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C934" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D934" s="2" t="s">
-        <v>16</v>
+        <v>716</v>
       </c>
       <c r="E934" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F934" s="2">
-        <v>93</v>
+        <v>455</v>
       </c>
       <c r="G934" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H934" s="2">
         <v>0</v>
       </c>
       <c r="I934" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J934" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" s="2">
         <v>932</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C935" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D935" s="2" t="s">
-        <v>176</v>
+        <v>361</v>
       </c>
       <c r="E935" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F935" s="2">
-        <v>34</v>
+        <v>425</v>
       </c>
       <c r="G935" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H935" s="2">
         <v>0</v>
       </c>
       <c r="I935" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J935" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" s="2">
         <v>933</v>
       </c>
       <c r="B936" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C936" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D936" s="2" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="E936" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F936" s="2">
-        <v>262</v>
+        <v>93</v>
       </c>
       <c r="G936" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H936" s="2">
         <v>0</v>
       </c>
       <c r="I936" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J936" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="937" spans="1:10">
       <c r="A937" s="2">
         <v>934</v>
       </c>
       <c r="B937" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C937" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D937" s="2" t="s">
-        <v>105</v>
+        <v>176</v>
       </c>
       <c r="E937" s="2" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F937" s="2">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G937" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H937" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I937" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J937" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" s="2">
         <v>935</v>
       </c>
       <c r="B938" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C938" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D938" s="2" t="s">
-        <v>357</v>
+        <v>105</v>
       </c>
       <c r="E938" s="2" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="F938" s="2">
-        <v>480</v>
+        <v>68</v>
       </c>
       <c r="G938" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H938" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I938" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J938" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:10">
       <c r="A939" s="2">
         <v>936</v>
       </c>
       <c r="B939" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C939" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D939" s="2" t="s">
-        <v>270</v>
+        <v>99</v>
       </c>
       <c r="E939" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F939" s="2">
-        <v>92</v>
+        <v>262</v>
       </c>
       <c r="G939" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H939" s="2">
         <v>0</v>
       </c>
       <c r="I939" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J939" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" s="2">
         <v>937</v>
       </c>
       <c r="B940" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C940" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D940" s="2" t="s">
-        <v>663</v>
+        <v>357</v>
       </c>
       <c r="E940" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F940" s="2">
-        <v>179</v>
+        <v>480</v>
       </c>
       <c r="G940" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H940" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I940" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J940" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="941" spans="1:10">
       <c r="A941" s="2">
         <v>938</v>
       </c>
       <c r="B941" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C941" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D941" s="2" t="s">
-        <v>126</v>
+        <v>270</v>
       </c>
       <c r="E941" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F941" s="2">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G941" s="2">
         <v>1</v>
       </c>
       <c r="H941" s="2">
         <v>0</v>
       </c>
       <c r="I941" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J941" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" s="2">
         <v>939</v>
       </c>
       <c r="B942" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C942" s="2" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="D942" s="2" t="s">
-        <v>103</v>
+        <v>665</v>
       </c>
       <c r="E942" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F942" s="2">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="G942" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H942" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I942" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J942" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" s="2">
         <v>940</v>
       </c>
       <c r="B943" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C943" s="2" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="D943" s="2" t="s">
-        <v>327</v>
+        <v>128</v>
       </c>
       <c r="E943" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F943" s="2">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="G943" s="2">
         <v>1</v>
       </c>
       <c r="H943" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I943" s="2">
         <v>1</v>
       </c>
       <c r="J943" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="2">
         <v>941</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C944" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D944" s="2" t="s">
-        <v>364</v>
+        <v>103</v>
       </c>
       <c r="E944" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F944" s="2">
-        <v>365</v>
+        <v>201</v>
       </c>
       <c r="G944" s="2">
         <v>1</v>
       </c>
       <c r="H944" s="2">
         <v>1</v>
       </c>
       <c r="I944" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J944" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="2">
         <v>942</v>
       </c>
       <c r="B945" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C945" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D945" s="2" t="s">
-        <v>714</v>
+        <v>327</v>
       </c>
       <c r="E945" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F945" s="2">
-        <v>199</v>
+        <v>109</v>
       </c>
       <c r="G945" s="2">
         <v>1</v>
       </c>
       <c r="H945" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I945" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J945" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" s="2">
         <v>943</v>
       </c>
       <c r="B946" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C946" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D946" s="2" t="s">
-        <v>663</v>
+        <v>364</v>
       </c>
       <c r="E946" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F946" s="2">
-        <v>75</v>
+        <v>365</v>
       </c>
       <c r="G946" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H946" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I946" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J946" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="2">
         <v>944</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>327</v>
+        <v>665</v>
       </c>
       <c r="E947" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F947" s="2">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="G947" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H947" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I947" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J947" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2">
         <v>945</v>
       </c>
       <c r="B948" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C948" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D948" s="2" t="s">
-        <v>432</v>
+        <v>716</v>
       </c>
       <c r="E948" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F948" s="2">
-        <v>97</v>
+        <v>199</v>
       </c>
       <c r="G948" s="2">
         <v>1</v>
       </c>
       <c r="H948" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I948" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J948" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="2">
         <v>946</v>
       </c>
       <c r="B949" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C949" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D949" s="2" t="s">
-        <v>92</v>
+        <v>327</v>
       </c>
       <c r="E949" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F949" s="2">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="G949" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H949" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I949" s="2">
         <v>1</v>
       </c>
       <c r="J949" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" s="2">
         <v>947</v>
       </c>
       <c r="B950" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C950" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D950" s="2" t="s">
-        <v>357</v>
+        <v>431</v>
       </c>
       <c r="E950" s="2" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="F950" s="2">
-        <v>415</v>
+        <v>97</v>
       </c>
       <c r="G950" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H950" s="2">
         <v>1</v>
       </c>
       <c r="I950" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J950" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="2">
         <v>948</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C951" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>357</v>
+        <v>92</v>
       </c>
       <c r="E951" s="2" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F951" s="2">
-        <v>725</v>
+        <v>76</v>
       </c>
       <c r="G951" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H951" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I951" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J951" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" s="2">
         <v>949</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C952" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D952" s="2" t="s">
-        <v>117</v>
+        <v>357</v>
       </c>
       <c r="E952" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F952" s="2">
-        <v>48</v>
+        <v>415</v>
       </c>
       <c r="G952" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H952" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I952" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J952" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="2">
         <v>950</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C953" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D953" s="2" t="s">
-        <v>51</v>
+        <v>357</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F953" s="2">
-        <v>187</v>
+        <v>725</v>
       </c>
       <c r="G953" s="2">
         <v>1</v>
       </c>
       <c r="H953" s="2">
         <v>1</v>
       </c>
       <c r="I953" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J953" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" s="2">
         <v>951</v>
       </c>
       <c r="B954" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C954" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D954" s="2" t="s">
-        <v>224</v>
+        <v>117</v>
       </c>
       <c r="E954" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="F954" s="2">
-        <v>288</v>
+        <v>48</v>
       </c>
       <c r="G954" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H954" s="2">
         <v>0</v>
       </c>
       <c r="I954" s="2">
         <v>1</v>
       </c>
       <c r="J954" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" s="2">
         <v>952</v>
       </c>
       <c r="B955" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C955" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D955" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E955" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F955" s="2">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G955" s="2">
         <v>1</v>
       </c>
       <c r="H955" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I955" s="2">
         <v>2</v>
       </c>
       <c r="J955" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="956" spans="1:10">
       <c r="A956" s="2">
         <v>953</v>
       </c>
       <c r="B956" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C956" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D956" s="2" t="s">
-        <v>68</v>
+        <v>224</v>
       </c>
       <c r="E956" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F956" s="2">
-        <v>143</v>
+        <v>288</v>
       </c>
       <c r="G956" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H956" s="2">
         <v>0</v>
       </c>
       <c r="I956" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J956" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:10">
       <c r="A957" s="2">
         <v>954</v>
       </c>
       <c r="B957" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C957" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D957" s="2" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E957" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F957" s="2">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="G957" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H957" s="2">
         <v>0</v>
       </c>
       <c r="I957" s="2">
         <v>2</v>
       </c>
       <c r="J957" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" s="2">
         <v>955</v>
       </c>
       <c r="B958" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C958" s="2" t="s">
-        <v>335</v>
+        <v>43</v>
       </c>
       <c r="D958" s="2" t="s">
-        <v>514</v>
+        <v>70</v>
       </c>
       <c r="E958" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="F958" s="2">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="G958" s="2">
         <v>1</v>
       </c>
       <c r="H958" s="2">
         <v>0</v>
       </c>
       <c r="I958" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J958" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:10">
       <c r="A959" s="2">
         <v>956</v>
       </c>
       <c r="B959" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C959" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D959" s="2" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="E959" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F959" s="2">
-        <v>133</v>
+        <v>91</v>
       </c>
       <c r="G959" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H959" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I959" s="2">
         <v>2</v>
       </c>
       <c r="J959" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:10">
       <c r="A960" s="2">
         <v>957</v>
       </c>
       <c r="B960" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C960" s="2" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="D960" s="2" t="s">
-        <v>68</v>
+        <v>514</v>
       </c>
       <c r="E960" s="2" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F960" s="2">
-        <v>291</v>
+        <v>190</v>
       </c>
       <c r="G960" s="2">
         <v>1</v>
       </c>
       <c r="H960" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I960" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J960" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="2">
         <v>958</v>
       </c>
       <c r="B961" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C961" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E961" s="2" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="F961" s="2">
-        <v>33</v>
+        <v>291</v>
       </c>
       <c r="G961" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H961" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I961" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J961" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="2">
         <v>959</v>
       </c>
       <c r="B962" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C962" s="2" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="D962" s="2" t="s">
-        <v>72</v>
+        <v>178</v>
       </c>
       <c r="E962" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F962" s="2">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="G962" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H962" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I962" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J962" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" s="2">
         <v>960</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C963" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D963" s="2" t="s">
-        <v>270</v>
+        <v>64</v>
       </c>
       <c r="E963" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F963" s="2">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="G963" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H963" s="2">
         <v>0</v>
       </c>
       <c r="I963" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J963" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:10">
       <c r="A964" s="2">
         <v>961</v>
       </c>
       <c r="B964" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C964" s="2" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D964" s="2" t="s">
-        <v>418</v>
+        <v>72</v>
       </c>
       <c r="E964" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F964" s="2">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="G964" s="2">
         <v>0</v>
       </c>
       <c r="H964" s="2">
         <v>0</v>
       </c>
       <c r="I964" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J964" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="965" spans="1:10">
       <c r="A965" s="2">
         <v>962</v>
       </c>
       <c r="B965" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C965" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D965" s="2" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="E965" s="2" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F965" s="2">
-        <v>409</v>
+        <v>68</v>
       </c>
       <c r="G965" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H965" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I965" s="2">
         <v>1</v>
       </c>
       <c r="J965" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" s="2">
         <v>963</v>
       </c>
       <c r="B966" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C966" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D966" s="2" t="s">
-        <v>105</v>
+        <v>418</v>
       </c>
       <c r="E966" s="2" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="F966" s="2">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G966" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H966" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I966" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J966" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" s="2">
         <v>964</v>
       </c>
       <c r="B967" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C967" s="2" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D967" s="2" t="s">
-        <v>134</v>
+        <v>248</v>
       </c>
       <c r="E967" s="2" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="F967" s="2">
-        <v>552</v>
+        <v>409</v>
       </c>
       <c r="G967" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H967" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I967" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J967" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" s="2">
         <v>965</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="E968" s="2" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F968" s="2">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="G968" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H968" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I968" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J968" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="2">
         <v>966</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C969" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D969" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E969" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F969" s="2">
         <v>78</v>
       </c>
-      <c r="D969" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G969" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H969" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I969" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J969" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" s="2">
         <v>967</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C970" s="2" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="D970" s="2" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="E970" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F970" s="2">
-        <v>252</v>
+        <v>552</v>
       </c>
       <c r="G970" s="2">
         <v>2</v>
       </c>
       <c r="H970" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I970" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J970" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="2">
         <v>968</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C971" s="2" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="D971" s="2" t="s">
-        <v>253</v>
+        <v>79</v>
       </c>
       <c r="E971" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F971" s="2">
-        <v>73</v>
+        <v>314</v>
       </c>
       <c r="G971" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H971" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I971" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J971" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" s="2">
         <v>969</v>
       </c>
       <c r="B972" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C972" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D972" s="2" t="s">
-        <v>492</v>
+        <v>144</v>
       </c>
       <c r="E972" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="F972" s="2">
-        <v>338</v>
+        <v>252</v>
       </c>
       <c r="G972" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H972" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I972" s="2">
         <v>1</v>
       </c>
       <c r="J972" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="973" spans="1:10">
       <c r="A973" s="2">
         <v>970</v>
       </c>
       <c r="B973" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C973" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D973" s="2" t="s">
-        <v>130</v>
+        <v>253</v>
       </c>
       <c r="E973" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F973" s="2">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="G973" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H973" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I973" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J973" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="974" spans="1:10">
       <c r="A974" s="2">
         <v>971</v>
       </c>
       <c r="B974" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C974" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D974" s="2" t="s">
-        <v>171</v>
+        <v>492</v>
       </c>
       <c r="E974" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F974" s="2">
-        <v>170</v>
+        <v>338</v>
       </c>
       <c r="G974" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H974" s="2">
         <v>0</v>
       </c>
       <c r="I974" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J974" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="975" spans="1:10">
       <c r="A975" s="2">
         <v>972</v>
       </c>
       <c r="B975" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C975" s="2" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="D975" s="2" t="s">
-        <v>396</v>
+        <v>130</v>
       </c>
       <c r="E975" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F975" s="2">
-        <v>268</v>
+        <v>112</v>
       </c>
       <c r="G975" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H975" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I975" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J975" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" s="2">
         <v>973</v>
       </c>
       <c r="B976" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C976" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D976" s="2" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="E976" s="2" t="s">
-        <v>130</v>
+        <v>1030</v>
       </c>
       <c r="F976" s="2">
-        <v>45</v>
+        <v>170</v>
       </c>
       <c r="G976" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H976" s="2">
         <v>0</v>
       </c>
       <c r="I976" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J976" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" s="2">
         <v>974</v>
       </c>
       <c r="B977" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C977" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D977" s="2" t="s">
-        <v>130</v>
+        <v>396</v>
       </c>
       <c r="E977" s="2" t="s">
-        <v>130</v>
+        <v>1031</v>
       </c>
       <c r="F977" s="2">
-        <v>627</v>
+        <v>268</v>
       </c>
       <c r="G977" s="2">
         <v>1</v>
       </c>
       <c r="H977" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I977" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J977" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:10">
       <c r="A978" s="2">
         <v>975</v>
       </c>
       <c r="B978" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C978" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D978" s="2" t="s">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="E978" s="2" t="s">
-        <v>1030</v>
+        <v>130</v>
       </c>
       <c r="F978" s="2">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="G978" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H978" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I978" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J978" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="979" spans="1:10">
       <c r="A979" s="2">
         <v>976</v>
       </c>
       <c r="B979" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C979" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D979" s="2" t="s">
-        <v>307</v>
+        <v>130</v>
       </c>
       <c r="E979" s="2" t="s">
-        <v>1031</v>
+        <v>130</v>
       </c>
       <c r="F979" s="2">
-        <v>119</v>
+        <v>627</v>
       </c>
       <c r="G979" s="2">
         <v>1</v>
       </c>
       <c r="H979" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I979" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J979" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" s="2">
         <v>977</v>
       </c>
       <c r="B980" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C980" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D980" s="2" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="E980" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F980" s="2">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="G980" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H980" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I980" s="2">
         <v>2</v>
       </c>
       <c r="J980" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" s="2">
         <v>978</v>
       </c>
       <c r="B981" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C981" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D981" s="2" t="s">
-        <v>360</v>
+        <v>307</v>
       </c>
       <c r="E981" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F981" s="2">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="G981" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H981" s="2">
         <v>0</v>
       </c>
       <c r="I981" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J981" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="982" spans="1:10">
       <c r="A982" s="2">
         <v>979</v>
       </c>
       <c r="B982" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C982" s="2" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="D982" s="2" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="E982" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="F982" s="2">
-        <v>93</v>
+        <v>234</v>
       </c>
       <c r="G982" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H982" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I982" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J982" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" s="2">
         <v>980</v>
       </c>
       <c r="B983" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C983" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D983" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E983" s="2" t="s">
         <v>1035</v>
       </c>
-      <c r="D983" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F983" s="2">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="G983" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H983" s="2">
         <v>0</v>
       </c>
       <c r="I983" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J983" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" s="2">
         <v>981</v>
       </c>
       <c r="B984" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C984" s="2" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="D984" s="2" t="s">
-        <v>333</v>
+        <v>70</v>
       </c>
       <c r="E984" s="2" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="F984" s="2">
-        <v>228</v>
+        <v>93</v>
       </c>
       <c r="G984" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H984" s="2">
         <v>0</v>
       </c>
       <c r="I984" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J984" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" s="2">
         <v>982</v>
       </c>
       <c r="B985" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C985" s="2" t="s">
-        <v>18</v>
+        <v>1037</v>
       </c>
       <c r="D985" s="2" t="s">
-        <v>283</v>
+        <v>1038</v>
       </c>
       <c r="E985" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="F985" s="2">
-        <v>983</v>
+        <v>41</v>
       </c>
       <c r="G985" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H985" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I985" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J985" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:10">
       <c r="A986" s="2">
         <v>983</v>
       </c>
       <c r="B986" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C986" s="2" t="s">
-        <v>63</v>
+        <v>207</v>
       </c>
       <c r="D986" s="2" t="s">
-        <v>63</v>
+        <v>333</v>
       </c>
       <c r="E986" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F986" s="2">
-        <v>46</v>
+        <v>228</v>
       </c>
       <c r="G986" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H986" s="2">
         <v>0</v>
       </c>
       <c r="I986" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J986" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:10">
       <c r="A987" s="2">
         <v>984</v>
       </c>
       <c r="B987" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C987" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D987" s="2" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="E987" s="2" t="s">
-        <v>267</v>
+        <v>1041</v>
       </c>
       <c r="F987" s="2">
-        <v>837</v>
+        <v>983</v>
       </c>
       <c r="G987" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H987" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I987" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J987" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="988" spans="1:10">
       <c r="A988" s="2">
         <v>985</v>
       </c>
       <c r="B988" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C988" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D988" s="2" t="s">
-        <v>492</v>
+        <v>63</v>
       </c>
       <c r="E988" s="2" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F988" s="2">
-        <v>156</v>
+        <v>46</v>
       </c>
       <c r="G988" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H988" s="2">
         <v>0</v>
       </c>
       <c r="I988" s="2">
         <v>0</v>
       </c>
       <c r="J988" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:10">
       <c r="A989" s="2">
         <v>986</v>
       </c>
       <c r="B989" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C989" s="2" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D989" s="2" t="s">
-        <v>94</v>
+        <v>267</v>
       </c>
       <c r="E989" s="2" t="s">
-        <v>1042</v>
+        <v>267</v>
       </c>
       <c r="F989" s="2">
-        <v>97</v>
+        <v>837</v>
       </c>
       <c r="G989" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H989" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I989" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J989" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="990" spans="1:10">
       <c r="A990" s="2">
         <v>987</v>
       </c>
       <c r="B990" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C990" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D990" s="2" t="s">
-        <v>117</v>
+        <v>492</v>
       </c>
       <c r="E990" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="F990" s="2">
-        <v>446</v>
+        <v>156</v>
       </c>
       <c r="G990" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H990" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I990" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J990" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:10">
       <c r="A991" s="2">
         <v>988</v>
       </c>
       <c r="B991" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C991" s="2" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D991" s="2" t="s">
-        <v>364</v>
+        <v>94</v>
       </c>
       <c r="E991" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="F991" s="2">
-        <v>311</v>
+        <v>97</v>
       </c>
       <c r="G991" s="2">
         <v>1</v>
       </c>
       <c r="H991" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I991" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J991" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="992" spans="1:10">
       <c r="A992" s="2">
         <v>989</v>
       </c>
       <c r="B992" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C992" s="2" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="D992" s="2" t="s">
-        <v>897</v>
+        <v>117</v>
       </c>
       <c r="E992" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F992" s="2">
-        <v>311</v>
+        <v>446</v>
       </c>
       <c r="G992" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H992" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I992" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J992" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="993" spans="1:10">
       <c r="A993" s="2">
         <v>990</v>
       </c>
       <c r="B993" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C993" s="2" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="D993" s="2" t="s">
-        <v>72</v>
+        <v>364</v>
       </c>
       <c r="E993" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="F993" s="2">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="G993" s="2">
         <v>1</v>
       </c>
       <c r="H993" s="2">
         <v>0</v>
       </c>
       <c r="I993" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J993" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="994" spans="1:10">
       <c r="A994" s="2">
         <v>991</v>
       </c>
       <c r="B994" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C994" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D994" s="2" t="s">
-        <v>245</v>
+        <v>899</v>
       </c>
       <c r="E994" s="2" t="s">
-        <v>245</v>
+        <v>1047</v>
       </c>
       <c r="F994" s="2">
-        <v>1042</v>
+        <v>311</v>
       </c>
       <c r="G994" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H994" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I994" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J994" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="995" spans="1:10">
       <c r="A995" s="2">
         <v>992</v>
       </c>
       <c r="B995" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C995" s="2" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="D995" s="2" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="E995" s="2" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F995" s="2">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G995" s="2">
         <v>1</v>
       </c>
       <c r="H995" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I995" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J995" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:10">
       <c r="A996" s="2">
         <v>993</v>
       </c>
       <c r="B996" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C996" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D996" s="2" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="E996" s="2" t="s">
-        <v>1048</v>
+        <v>245</v>
       </c>
       <c r="F996" s="2">
-        <v>164</v>
+        <v>1042</v>
       </c>
       <c r="G996" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H996" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I996" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J996" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="997" spans="1:10">
       <c r="A997" s="2">
         <v>994</v>
       </c>
       <c r="B997" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C997" s="2" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D997" s="2" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="E997" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F997" s="2">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="G997" s="2">
         <v>1</v>
       </c>
       <c r="H997" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I997" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J997" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="998" spans="1:10">
       <c r="A998" s="2">
         <v>995</v>
       </c>
       <c r="B998" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C998" s="2" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D998" s="2" t="s">
-        <v>185</v>
+        <v>36</v>
       </c>
       <c r="E998" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="F998" s="2">
-        <v>282</v>
+        <v>164</v>
       </c>
       <c r="G998" s="2">
         <v>3</v>
       </c>
       <c r="H998" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I998" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J998" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="999" spans="1:10">
       <c r="A999" s="2">
         <v>996</v>
       </c>
       <c r="B999" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C999" s="2" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D999" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E999" s="2" t="s">
         <v>1051</v>
       </c>
-      <c r="E999" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F999" s="2">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="G999" s="2">
         <v>1</v>
       </c>
       <c r="H999" s="2">
         <v>0</v>
       </c>
       <c r="I999" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J999" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1000" spans="1:10">
       <c r="A1000" s="2">
         <v>997</v>
       </c>
       <c r="B1000" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1000" s="2" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="D1000" s="2" t="s">
-        <v>70</v>
+        <v>185</v>
       </c>
       <c r="E1000" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F1000" s="2">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="G1000" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H1000" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I1000" s="2">
         <v>1</v>
       </c>
       <c r="J1000" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1001" spans="1:10">
       <c r="A1001" s="2">
         <v>998</v>
       </c>
       <c r="B1001" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1001" s="2" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D1001" s="2" t="s">
-        <v>149</v>
+        <v>1053</v>
       </c>
       <c r="E1001" s="2" t="s">
-        <v>1053</v>
+        <v>610</v>
       </c>
       <c r="F1001" s="2">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="G1001" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1001" s="2">
         <v>0</v>
       </c>
       <c r="I1001" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1001" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:10">
       <c r="A1002" s="2">
         <v>999</v>
       </c>
       <c r="B1002" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1002" s="2" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="D1002" s="2" t="s">
-        <v>126</v>
+        <v>68</v>
       </c>
       <c r="E1002" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F1002" s="2">
-        <v>68</v>
+        <v>255</v>
       </c>
       <c r="G1002" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1002" s="2">
         <v>0</v>
       </c>
       <c r="I1002" s="2">
         <v>1</v>
       </c>
       <c r="J1002" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:10">
       <c r="A1003" s="2">
         <v>1000</v>
       </c>
       <c r="B1003" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1003" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D1003" s="2" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="E1003" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="F1003" s="2">
-        <v>687</v>
+        <v>170</v>
       </c>
       <c r="G1003" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H1003" s="2">
         <v>0</v>
       </c>
       <c r="I1003" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1003" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" s="2">
         <v>1001</v>
       </c>
       <c r="B1004" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1004" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D1004" s="2" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E1004" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F1004" s="2">
-        <v>433</v>
+        <v>68</v>
       </c>
       <c r="G1004" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H1004" s="2">
         <v>0</v>
       </c>
       <c r="I1004" s="2">
         <v>1</v>
       </c>
       <c r="J1004" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:10">
       <c r="A1005" s="2">
         <v>1002</v>
       </c>
       <c r="B1005" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1005" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D1005" s="2" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="E1005" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="F1005" s="2">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="G1005" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H1005" s="2">
         <v>0</v>
       </c>
       <c r="I1005" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J1005" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1006" spans="1:10">
       <c r="A1006" s="2">
         <v>1003</v>
       </c>
       <c r="B1006" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1006" s="2" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D1006" s="2" t="s">
-        <v>239</v>
+        <v>109</v>
       </c>
       <c r="E1006" s="2" t="s">
-        <v>239</v>
+        <v>1058</v>
       </c>
       <c r="F1006" s="2">
-        <v>936</v>
+        <v>433</v>
       </c>
       <c r="G1006" s="2">
         <v>4</v>
       </c>
       <c r="H1006" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1006" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1006" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1007" spans="1:10">
       <c r="A1007" s="2">
         <v>1004</v>
       </c>
       <c r="B1007" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1007" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D1007" s="2" t="s">
-        <v>105</v>
+        <v>265</v>
       </c>
       <c r="E1007" s="2" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="F1007" s="2">
-        <v>385</v>
+        <v>14</v>
       </c>
       <c r="G1007" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1007" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1007" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J1007" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" s="2">
         <v>1005</v>
       </c>
       <c r="B1008" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1008" s="2" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D1008" s="2" t="s">
-        <v>99</v>
+        <v>239</v>
       </c>
       <c r="E1008" s="2" t="s">
-        <v>1059</v>
+        <v>239</v>
       </c>
       <c r="F1008" s="2">
-        <v>373</v>
+        <v>936</v>
       </c>
       <c r="G1008" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H1008" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I1008" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J1008" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" s="2">
         <v>1006</v>
       </c>
       <c r="B1009" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1009" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1009" s="2" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="E1009" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F1009" s="2">
-        <v>75</v>
+        <v>385</v>
       </c>
       <c r="G1009" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1009" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1009" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J1009" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1010" spans="1:10">
       <c r="A1010" s="2">
         <v>1007</v>
       </c>
       <c r="B1010" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1010" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1010" s="2" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="E1010" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="F1010" s="2">
-        <v>308</v>
+        <v>373</v>
       </c>
       <c r="G1010" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1010" s="2">
         <v>0</v>
       </c>
       <c r="I1010" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1010" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:10">
       <c r="A1011" s="2">
         <v>1008</v>
       </c>
       <c r="B1011" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1011" s="2" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D1011" s="2" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
       <c r="E1011" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="F1011" s="2">
-        <v>355</v>
+        <v>75</v>
       </c>
       <c r="G1011" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H1011" s="2">
         <v>0</v>
       </c>
       <c r="I1011" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1011" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:10">
       <c r="A1012" s="2">
         <v>1009</v>
       </c>
       <c r="B1012" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1012" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D1012" s="2" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="E1012" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F1012" s="2">
-        <v>522</v>
+        <v>308</v>
       </c>
       <c r="G1012" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1012" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1012" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1012" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1013" spans="1:10">
       <c r="A1013" s="2">
         <v>1010</v>
       </c>
       <c r="B1013" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1013" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D1013" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E1013" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F1013" s="2">
-        <v>543</v>
+        <v>355</v>
       </c>
       <c r="G1013" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H1013" s="2">
         <v>0</v>
       </c>
       <c r="I1013" s="2">
         <v>2</v>
       </c>
       <c r="J1013" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:10">
       <c r="A1014" s="2">
         <v>1011</v>
       </c>
       <c r="B1014" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1014" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1014" s="2" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="E1014" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="F1014" s="2">
-        <v>221</v>
+        <v>522</v>
       </c>
       <c r="G1014" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H1014" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1014" s="2">
         <v>2</v>
       </c>
       <c r="J1014" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1015" spans="1:10">
       <c r="A1015" s="2">
         <v>1012</v>
       </c>
       <c r="B1015" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1015" s="2" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D1015" s="2" t="s">
-        <v>461</v>
+        <v>53</v>
       </c>
       <c r="E1015" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F1015" s="2">
-        <v>167</v>
+        <v>543</v>
       </c>
       <c r="G1015" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1015" s="2">
         <v>0</v>
       </c>
       <c r="I1015" s="2">
         <v>2</v>
       </c>
       <c r="J1015" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1016" spans="1:10">
       <c r="A1016" s="2">
         <v>1013</v>
       </c>
       <c r="B1016" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1016" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D1016" s="2" t="s">
-        <v>248</v>
+        <v>92</v>
       </c>
       <c r="E1016" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F1016" s="2">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="G1016" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1016" s="2">
         <v>0</v>
       </c>
       <c r="I1016" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1016" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1017" spans="1:10">
       <c r="A1017" s="2">
         <v>1014</v>
       </c>
       <c r="B1017" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1017" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D1017" s="2" t="s">
-        <v>178</v>
+        <v>461</v>
       </c>
       <c r="E1017" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F1017" s="2">
-        <v>63</v>
+        <v>167</v>
       </c>
       <c r="G1017" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1017" s="2">
         <v>0</v>
       </c>
       <c r="I1017" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1017" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:10">
       <c r="A1018" s="2">
         <v>1015</v>
       </c>
       <c r="B1018" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1018" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D1018" s="2" t="s">
-        <v>151</v>
+        <v>248</v>
       </c>
       <c r="E1018" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="F1018" s="2">
-        <v>745</v>
+        <v>178</v>
       </c>
       <c r="G1018" s="2">
         <v>1</v>
       </c>
       <c r="H1018" s="2">
         <v>0</v>
       </c>
       <c r="I1018" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1018" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:10">
       <c r="A1019" s="2">
         <v>1016</v>
       </c>
       <c r="B1019" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1019" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D1019" s="2" t="s">
-        <v>122</v>
+        <v>178</v>
       </c>
       <c r="E1019" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="F1019" s="2">
-        <v>678</v>
+        <v>63</v>
       </c>
       <c r="G1019" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1019" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1019" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1019" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1020" spans="1:10">
       <c r="A1020" s="2">
         <v>1017</v>
       </c>
       <c r="B1020" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1020" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D1020" s="2" t="s">
-        <v>618</v>
+        <v>151</v>
       </c>
       <c r="E1020" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F1020" s="2">
-        <v>479</v>
+        <v>745</v>
       </c>
       <c r="G1020" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1020" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1020" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1020" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:10">
       <c r="A1021" s="2">
         <v>1018</v>
       </c>
       <c r="B1021" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1021" s="2" t="s">
-        <v>335</v>
+        <v>63</v>
       </c>
       <c r="D1021" s="2" t="s">
-        <v>514</v>
+        <v>122</v>
       </c>
       <c r="E1021" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F1021" s="2">
-        <v>153</v>
+        <v>678</v>
       </c>
       <c r="G1021" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1021" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I1021" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1021" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:10">
       <c r="A1022" s="2">
         <v>1019</v>
       </c>
       <c r="B1022" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1022" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1022" s="2" t="s">
-        <v>283</v>
+        <v>618</v>
       </c>
       <c r="E1022" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="F1022" s="2">
-        <v>279</v>
+        <v>479</v>
       </c>
       <c r="G1022" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1022" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1022" s="2">
         <v>2</v>
       </c>
       <c r="J1022" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1023" spans="1:10">
       <c r="A1023" s="2">
         <v>1020</v>
       </c>
       <c r="B1023" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1023" s="2" t="s">
-        <v>18</v>
+        <v>335</v>
       </c>
       <c r="D1023" s="2" t="s">
-        <v>84</v>
+        <v>514</v>
       </c>
       <c r="E1023" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F1023" s="2">
-        <v>1045</v>
+        <v>153</v>
       </c>
       <c r="G1023" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1023" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1023" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1023" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:10">
       <c r="A1024" s="2">
         <v>1021</v>
       </c>
       <c r="B1024" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1024" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1024" s="2" t="s">
-        <v>224</v>
+        <v>283</v>
       </c>
       <c r="E1024" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F1024" s="2">
-        <v>546</v>
+        <v>279</v>
       </c>
       <c r="G1024" s="2">
         <v>1</v>
       </c>
       <c r="H1024" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1024" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1024" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1025" spans="1:10">
       <c r="A1025" s="2">
         <v>1022</v>
       </c>
       <c r="B1025" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1025" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D1025" s="2" t="s">
-        <v>168</v>
+        <v>84</v>
       </c>
       <c r="E1025" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F1025" s="2">
-        <v>215</v>
+        <v>1045</v>
       </c>
       <c r="G1025" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H1025" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1025" s="2">
         <v>2</v>
       </c>
       <c r="J1025" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:10">
       <c r="A1026" s="2">
         <v>1023</v>
       </c>
       <c r="B1026" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1026" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D1026" s="2" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="E1026" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F1026" s="2">
-        <v>57</v>
+        <v>546</v>
       </c>
       <c r="G1026" s="2">
         <v>1</v>
       </c>
       <c r="H1026" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1026" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1026" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1027" spans="1:10">
       <c r="A1027" s="2">
         <v>1024</v>
       </c>
       <c r="B1027" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1027" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D1027" s="2" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="E1027" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="F1027" s="2">
-        <v>133</v>
+        <v>215</v>
       </c>
       <c r="G1027" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1027" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1027" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1027" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1028" spans="1:10">
       <c r="A1028" s="2">
         <v>1025</v>
       </c>
       <c r="B1028" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1028" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D1028" s="2" t="s">
-        <v>357</v>
+        <v>124</v>
       </c>
       <c r="E1028" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F1028" s="2">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="G1028" s="2">
         <v>1</v>
       </c>
       <c r="H1028" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1028" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1028" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:10">
       <c r="A1029" s="2">
         <v>1026</v>
       </c>
       <c r="B1029" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1029" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D1029" s="2" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="E1029" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F1029" s="2">
-        <v>632</v>
+        <v>133</v>
       </c>
       <c r="G1029" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1029" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1029" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1029" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1030" spans="1:10">
       <c r="A1030" s="2">
         <v>1027</v>
       </c>
       <c r="B1030" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1030" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D1030" s="2" t="s">
-        <v>138</v>
+        <v>357</v>
       </c>
       <c r="E1030" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F1030" s="2">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="G1030" s="2">
         <v>1</v>
       </c>
       <c r="H1030" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1030" s="2">
         <v>1</v>
       </c>
       <c r="J1030" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1031" spans="1:10">
       <c r="A1031" s="2">
         <v>1028</v>
       </c>
       <c r="B1031" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1031" s="2" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D1031" s="2" t="s">
-        <v>445</v>
+        <v>245</v>
       </c>
       <c r="E1031" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F1031" s="2">
-        <v>288</v>
+        <v>632</v>
       </c>
       <c r="G1031" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1031" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I1031" s="2">
         <v>4</v>
       </c>
       <c r="J1031" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1032" spans="1:10">
       <c r="A1032" s="2">
         <v>1029</v>
       </c>
       <c r="B1032" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1032" s="2" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="D1032" s="2" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="E1032" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F1032" s="2">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="G1032" s="2">
         <v>1</v>
       </c>
       <c r="H1032" s="2">
         <v>1</v>
       </c>
       <c r="I1032" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1032" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" s="2">
         <v>1030</v>
       </c>
       <c r="B1033" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1033" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D1033" s="2" t="s">
-        <v>314</v>
+        <v>446</v>
       </c>
       <c r="E1033" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F1033" s="2">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="G1033" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1033" s="2">
         <v>0</v>
       </c>
       <c r="I1033" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1033" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" s="2">
         <v>1031</v>
       </c>
       <c r="B1034" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1034" s="2" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D1034" s="2" t="s">
-        <v>84</v>
+        <v>355</v>
       </c>
       <c r="E1034" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F1034" s="2">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="G1034" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1034" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1034" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J1034" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1035" spans="1:10">
       <c r="A1035" s="2">
         <v>1032</v>
       </c>
       <c r="B1035" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1035" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D1035" s="2" t="s">
-        <v>472</v>
+        <v>314</v>
       </c>
       <c r="E1035" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F1035" s="2">
-        <v>365</v>
+        <v>269</v>
       </c>
       <c r="G1035" s="2">
         <v>2</v>
       </c>
       <c r="H1035" s="2">
         <v>0</v>
       </c>
       <c r="I1035" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1035" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:10">
       <c r="A1036" s="2">
         <v>1033</v>
       </c>
       <c r="B1036" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1036" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D1036" s="2" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="E1036" s="2" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="F1036" s="2">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="G1036" s="2">
         <v>0</v>
       </c>
       <c r="H1036" s="2">
         <v>0</v>
       </c>
       <c r="I1036" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1036" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="2">
         <v>1034</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>542</v>
+        <v>71</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>543</v>
+        <v>472</v>
       </c>
       <c r="E1037" s="2" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="F1037" s="2">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="G1037" s="2">
         <v>2</v>
       </c>
       <c r="H1037" s="2">
         <v>0</v>
       </c>
       <c r="I1037" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1037" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" s="2">
         <v>1035</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1038" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D1038" s="2" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="E1038" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F1038" s="2">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="G1038" s="2">
         <v>0</v>
       </c>
       <c r="H1038" s="2">
         <v>0</v>
       </c>
       <c r="I1038" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1038" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="2">
         <v>1036</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1039" s="2" t="s">
-        <v>43</v>
+        <v>542</v>
       </c>
       <c r="D1039" s="2" t="s">
-        <v>90</v>
+        <v>543</v>
       </c>
       <c r="E1039" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F1039" s="2">
-        <v>39</v>
+        <v>247</v>
       </c>
       <c r="G1039" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1039" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D1040" s="2" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E1040" s="2" t="s">
-        <v>507</v>
+        <v>1090</v>
       </c>
       <c r="F1040" s="2">
-        <v>371</v>
+        <v>46</v>
       </c>
       <c r="G1040" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1040" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1040" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1040" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
       <c r="A1041" s="2">
         <v>1038</v>
       </c>
       <c r="B1041" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1041" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D1041" s="2" t="s">
-        <v>1090</v>
+        <v>90</v>
       </c>
       <c r="E1041" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F1041" s="2">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="G1041" s="2">
         <v>0</v>
       </c>
       <c r="H1041" s="2">
         <v>0</v>
       </c>
       <c r="I1041" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1041" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1042" spans="1:10">
       <c r="A1042" s="2">
         <v>1039</v>
       </c>
       <c r="B1042" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1042" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D1042" s="2" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E1042" s="2" t="s">
-        <v>1091</v>
+        <v>507</v>
       </c>
       <c r="F1042" s="2">
-        <v>50</v>
+        <v>371</v>
       </c>
       <c r="G1042" s="2">
         <v>1</v>
       </c>
       <c r="H1042" s="2">
         <v>1</v>
       </c>
       <c r="I1042" s="2">
         <v>2</v>
       </c>
       <c r="J1042" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" s="2">
         <v>1040</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1043" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1043" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E1043" s="2" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F1043" s="2">
         <v>118</v>
       </c>
       <c r="G1043" s="2">
         <v>1</v>
       </c>
       <c r="H1043" s="2">
         <v>0</v>
       </c>
       <c r="I1043" s="2">
         <v>1</v>
       </c>
       <c r="J1043" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D1044" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="E1044" s="2" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F1044" s="2">
-        <v>842</v>
+        <v>50</v>
       </c>
       <c r="G1044" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1044" s="2">
         <v>1</v>
       </c>
       <c r="I1044" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1044" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>16</v>
+        <v>1093</v>
       </c>
       <c r="E1045" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1045" s="2">
-        <v>529</v>
+        <v>71</v>
       </c>
       <c r="G1045" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1045" s="2">
         <v>0</v>
       </c>
       <c r="I1045" s="2">
         <v>0</v>
       </c>
       <c r="J1045" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D1046" s="2" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="E1046" s="2" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="F1046" s="2">
-        <v>106</v>
+        <v>842</v>
       </c>
       <c r="G1046" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1046" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="2">
         <v>1044</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1047" s="2" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D1047" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E1047" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F1047" s="2">
-        <v>30</v>
+        <v>529</v>
       </c>
       <c r="G1047" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1047" s="2">
         <v>0</v>
       </c>
       <c r="I1047" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1047" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1048" spans="1:10">
       <c r="A1048" s="2">
         <v>1045</v>
       </c>
       <c r="B1048" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1048" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D1048" s="2" t="s">
-        <v>432</v>
+        <v>60</v>
       </c>
       <c r="E1048" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="F1048" s="2">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="G1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1048" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:10">
       <c r="A1049" s="2">
         <v>1046</v>
       </c>
       <c r="B1049" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1049" s="2" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D1049" s="2" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="E1049" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F1049" s="2">
-        <v>177</v>
+        <v>30</v>
       </c>
       <c r="G1049" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1049" s="2">
         <v>0</v>
       </c>
       <c r="I1049" s="2">
         <v>1</v>
       </c>
       <c r="J1049" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:10">
       <c r="A1050" s="2">
         <v>1047</v>
       </c>
       <c r="B1050" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1050" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D1050" s="2" t="s">
-        <v>105</v>
+        <v>431</v>
       </c>
       <c r="E1050" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F1050" s="2">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="G1050" s="2">
         <v>1</v>
       </c>
       <c r="H1050" s="2">
         <v>1</v>
       </c>
       <c r="I1050" s="2">
         <v>1</v>
       </c>
       <c r="J1050" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" s="2">
         <v>1048</v>
       </c>
       <c r="B1051" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1051" s="2" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D1051" s="2" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="E1051" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F1051" s="2">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="G1051" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1051" s="2">
         <v>0</v>
       </c>
       <c r="I1051" s="2">
         <v>1</v>
       </c>
       <c r="J1051" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" s="2">
         <v>1049</v>
       </c>
       <c r="B1052" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1052" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1052" s="2" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="E1052" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F1052" s="2">
-        <v>86</v>
+        <v>183</v>
       </c>
       <c r="G1052" s="2">
         <v>1</v>
       </c>
       <c r="H1052" s="2">
         <v>1</v>
       </c>
       <c r="I1052" s="2">
         <v>1</v>
       </c>
       <c r="J1052" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:10">
       <c r="A1053" s="2">
         <v>1050</v>
       </c>
       <c r="B1053" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1053" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D1053" s="2" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="E1053" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F1053" s="2">
-        <v>212</v>
+        <v>125</v>
       </c>
       <c r="G1053" s="2">
         <v>1</v>
       </c>
       <c r="H1053" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1053" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1053" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
       <c r="A1054" s="2">
         <v>1051</v>
       </c>
       <c r="B1054" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1054" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1054" s="2" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="E1054" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F1054" s="2">
-        <v>446</v>
+        <v>86</v>
       </c>
       <c r="G1054" s="2">
         <v>1</v>
       </c>
       <c r="H1054" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1054" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1054" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" s="2">
         <v>1052</v>
       </c>
       <c r="B1055" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1055" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D1055" s="2" t="s">
-        <v>261</v>
+        <v>128</v>
       </c>
       <c r="E1055" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="F1055" s="2">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="G1055" s="2">
         <v>1</v>
       </c>
       <c r="H1055" s="2">
         <v>1</v>
       </c>
       <c r="I1055" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1055" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" s="2">
         <v>1053</v>
       </c>
       <c r="B1056" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1056" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D1056" s="2" t="s">
-        <v>62</v>
+        <v>151</v>
       </c>
       <c r="E1056" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F1056" s="2">
-        <v>119</v>
+        <v>446</v>
       </c>
       <c r="G1056" s="2">
         <v>1</v>
       </c>
       <c r="H1056" s="2">
         <v>0</v>
       </c>
       <c r="I1056" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1056" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" s="2">
         <v>1054</v>
       </c>
       <c r="B1057" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1057" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D1057" s="2" t="s">
-        <v>94</v>
+        <v>261</v>
       </c>
       <c r="E1057" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F1057" s="2">
-        <v>261</v>
+        <v>227</v>
       </c>
       <c r="G1057" s="2">
         <v>1</v>
       </c>
       <c r="H1057" s="2">
         <v>1</v>
       </c>
       <c r="I1057" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1057" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" s="2">
         <v>1055</v>
       </c>
       <c r="B1058" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1058" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1058" s="2" t="s">
-        <v>224</v>
+        <v>62</v>
       </c>
       <c r="E1058" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F1058" s="2">
-        <v>55</v>
+        <v>119</v>
       </c>
       <c r="G1058" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1058" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1058" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1058" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1059" spans="1:10">
       <c r="A1059" s="2">
         <v>1056</v>
       </c>
       <c r="B1059" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1059" s="2" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D1059" s="2" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="E1059" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="F1059" s="2">
-        <v>27</v>
+        <v>261</v>
       </c>
       <c r="G1059" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1059" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1059" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J1059" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1060" spans="1:10">
       <c r="A1060" s="2">
         <v>1057</v>
       </c>
       <c r="B1060" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1060" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D1060" s="2" t="s">
-        <v>355</v>
+        <v>224</v>
       </c>
       <c r="E1060" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F1060" s="2">
-        <v>247</v>
+        <v>55</v>
       </c>
       <c r="G1060" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1060" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1060" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1060" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1061" spans="1:10">
       <c r="A1061" s="2">
         <v>1058</v>
       </c>
       <c r="B1061" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1061" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D1061" s="2" t="s">
-        <v>1090</v>
+        <v>19</v>
       </c>
       <c r="E1061" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F1061" s="2">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G1061" s="2">
         <v>0</v>
       </c>
       <c r="H1061" s="2">
         <v>0</v>
       </c>
       <c r="I1061" s="2">
         <v>0</v>
       </c>
       <c r="J1061" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1062" spans="1:10">
       <c r="A1062" s="2">
         <v>1059</v>
       </c>
       <c r="B1062" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1062" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D1062" s="2" t="s">
-        <v>52</v>
+        <v>355</v>
       </c>
       <c r="E1062" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F1062" s="2">
-        <v>209</v>
+        <v>247</v>
       </c>
       <c r="G1062" s="2">
         <v>1</v>
       </c>
       <c r="H1062" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1062" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1062" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1063" spans="1:10">
       <c r="A1063" s="2">
         <v>1060</v>
       </c>
       <c r="B1063" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1063" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D1063" s="2" t="s">
-        <v>70</v>
+        <v>1093</v>
       </c>
       <c r="E1063" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="F1063" s="2">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G1063" s="2">
         <v>0</v>
       </c>
       <c r="H1063" s="2">
         <v>0</v>
       </c>
       <c r="I1063" s="2">
         <v>0</v>
       </c>
       <c r="J1063" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1064" spans="1:10">
       <c r="A1064" s="2">
         <v>1061</v>
       </c>
       <c r="B1064" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1064" s="2" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D1064" s="2" t="s">
-        <v>211</v>
+        <v>52</v>
       </c>
       <c r="E1064" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F1064" s="2">
-        <v>287</v>
+        <v>209</v>
       </c>
       <c r="G1064" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1064" s="2">
         <v>0</v>
       </c>
       <c r="I1064" s="2">
         <v>2</v>
       </c>
       <c r="J1064" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1065" spans="1:10">
       <c r="A1065" s="2">
         <v>1062</v>
       </c>
       <c r="B1065" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1065" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1065" s="2" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E1065" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F1065" s="2">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="G1065" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1065" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1065" s="2">
         <v>0</v>
       </c>
       <c r="J1065" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" s="2">
         <v>1063</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1066" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1066" s="2" t="s">
-        <v>29</v>
+        <v>211</v>
       </c>
       <c r="E1066" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F1066" s="2">
-        <v>62</v>
+        <v>287</v>
       </c>
       <c r="G1066" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1066" s="2">
         <v>0</v>
       </c>
       <c r="I1066" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1066" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="2">
         <v>1064</v>
       </c>
       <c r="B1067" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1067" s="2" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="D1067" s="2" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="E1067" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F1067" s="2">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="G1067" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1067" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1067" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1067" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1068" spans="1:10">
       <c r="A1068" s="2">
         <v>1065</v>
       </c>
       <c r="B1068" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1068" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1068" s="2" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E1068" s="2" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="F1068" s="2">
-        <v>449</v>
+        <v>62</v>
       </c>
       <c r="G1068" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1068" s="2">
         <v>0</v>
       </c>
       <c r="I1068" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1068" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="2">
         <v>1066</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="D1069" s="2" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="E1069" s="2" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="F1069" s="2">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="G1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" s="2">
         <v>1067</v>
       </c>
       <c r="B1070" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1070" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D1070" s="2" t="s">
-        <v>314</v>
+        <v>122</v>
       </c>
       <c r="E1070" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1070" s="2">
-        <v>511</v>
+        <v>449</v>
       </c>
       <c r="G1070" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1070" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1070" s="2">
         <v>2</v>
       </c>
       <c r="J1070" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="2">
         <v>1068</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1071" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D1071" s="2" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="E1071" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F1071" s="2">
-        <v>87</v>
+        <v>193</v>
       </c>
       <c r="G1071" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1071" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1071" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1071" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:10">
       <c r="A1072" s="2">
         <v>1069</v>
       </c>
       <c r="B1072" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1072" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D1072" s="2" t="s">
-        <v>103</v>
+        <v>314</v>
       </c>
       <c r="E1072" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F1072" s="2">
-        <v>151</v>
+        <v>511</v>
       </c>
       <c r="G1072" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1072" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1072" s="2">
         <v>2</v>
       </c>
       <c r="J1072" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1073" spans="1:10">
       <c r="A1073" s="2">
         <v>1070</v>
       </c>
       <c r="B1073" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1073" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D1073" s="2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E1073" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F1073" s="2">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="G1073" s="2">
         <v>1</v>
       </c>
       <c r="H1073" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1073" s="2">
         <v>1</v>
       </c>
       <c r="J1073" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="D1074" s="2" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="G1074" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1074" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1074" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1074" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
         <v>1072</v>
       </c>
       <c r="B1075" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1075" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1075" s="2" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="E1075" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F1075" s="2">
-        <v>148</v>
+        <v>105</v>
       </c>
       <c r="G1075" s="2">
         <v>1</v>
       </c>
       <c r="H1075" s="2">
         <v>0</v>
       </c>
       <c r="I1075" s="2">
         <v>1</v>
       </c>
       <c r="J1075" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1076" spans="1:10">
       <c r="A1076" s="2">
         <v>1073</v>
       </c>
       <c r="B1076" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1076" s="2" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="D1076" s="2" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="E1076" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F1076" s="2">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="G1076" s="2">
         <v>1</v>
       </c>
       <c r="H1076" s="2">
         <v>1</v>
       </c>
       <c r="I1076" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1076" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1077" spans="1:10">
       <c r="A1077" s="2">
         <v>1074</v>
       </c>
       <c r="B1077" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1077" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D1077" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E1077" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="F1077" s="2">
-        <v>293</v>
+        <v>148</v>
       </c>
       <c r="G1077" s="2">
         <v>1</v>
       </c>
       <c r="H1077" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1077" s="2">
         <v>1</v>
       </c>
       <c r="J1077" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1078" spans="1:10">
       <c r="A1078" s="2">
         <v>1075</v>
       </c>
       <c r="B1078" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1078" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1078" s="2" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="E1078" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F1078" s="2">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="G1078" s="2">
         <v>1</v>
       </c>
       <c r="H1078" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1078" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1078" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1079" spans="1:10">
       <c r="A1079" s="2">
         <v>1076</v>
       </c>
       <c r="B1079" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1079" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1079" s="2" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E1079" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="F1079" s="2">
-        <v>362</v>
+        <v>293</v>
       </c>
       <c r="G1079" s="2">
         <v>1</v>
       </c>
       <c r="H1079" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1079" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1079" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1080" spans="1:10">
       <c r="A1080" s="2">
         <v>1077</v>
       </c>
       <c r="B1080" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1080" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D1080" s="2" t="s">
-        <v>492</v>
+        <v>92</v>
       </c>
       <c r="E1080" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F1080" s="2">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="G1080" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1080" s="2">
         <v>0</v>
       </c>
       <c r="I1080" s="2">
         <v>1</v>
       </c>
       <c r="J1080" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1081" spans="1:10">
       <c r="A1081" s="2">
         <v>1078</v>
       </c>
       <c r="B1081" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1081" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1081" s="2" t="s">
-        <v>461</v>
+        <v>21</v>
       </c>
       <c r="E1081" s="2" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="F1081" s="2">
-        <v>98</v>
+        <v>362</v>
       </c>
       <c r="G1081" s="2">
         <v>1</v>
       </c>
       <c r="H1081" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1081" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1081" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" s="2">
         <v>1079</v>
       </c>
       <c r="B1082" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1082" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D1082" s="2" t="s">
-        <v>111</v>
+        <v>492</v>
       </c>
       <c r="E1082" s="2" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="F1082" s="2">
-        <v>74</v>
+        <v>159</v>
       </c>
       <c r="G1082" s="2">
         <v>0</v>
       </c>
       <c r="H1082" s="2">
         <v>0</v>
       </c>
       <c r="I1082" s="2">
         <v>1</v>
       </c>
       <c r="J1082" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" s="2">
         <v>1080</v>
       </c>
       <c r="B1083" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1083" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1083" s="2" t="s">
-        <v>132</v>
+        <v>461</v>
       </c>
       <c r="E1083" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1083" s="2">
-        <v>351</v>
+        <v>98</v>
       </c>
       <c r="G1083" s="2">
         <v>1</v>
       </c>
       <c r="H1083" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1083" s="2">
         <v>1</v>
       </c>
       <c r="J1083" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" s="2">
         <v>1081</v>
       </c>
       <c r="B1084" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1084" s="2" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="D1084" s="2" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="E1084" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F1084" s="2">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="G1084" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1084" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1084" s="2">
         <v>1</v>
       </c>
       <c r="J1084" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1085" spans="1:10">
       <c r="A1085" s="2">
         <v>1082</v>
       </c>
       <c r="B1085" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1085" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D1085" s="2" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="E1085" s="2" t="s">
-        <v>147</v>
+        <v>1130</v>
       </c>
       <c r="F1085" s="2">
-        <v>683</v>
+        <v>351</v>
       </c>
       <c r="G1085" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1085" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1085" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J1085" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1086" spans="1:10">
       <c r="A1086" s="2">
         <v>1083</v>
       </c>
       <c r="B1086" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1086" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D1086" s="2" t="s">
-        <v>248</v>
+        <v>72</v>
       </c>
       <c r="E1086" s="2" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F1086" s="2">
-        <v>662</v>
+        <v>118</v>
       </c>
       <c r="G1086" s="2">
         <v>2</v>
       </c>
       <c r="H1086" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1086" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1086" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" s="2">
         <v>1084</v>
       </c>
       <c r="B1087" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1087" s="2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D1087" s="2" t="s">
-        <v>202</v>
+        <v>147</v>
       </c>
       <c r="E1087" s="2" t="s">
-        <v>1131</v>
+        <v>147</v>
       </c>
       <c r="F1087" s="2">
-        <v>126</v>
+        <v>683</v>
       </c>
       <c r="G1087" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H1087" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1087" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1087" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" s="2">
         <v>1085</v>
       </c>
       <c r="B1088" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1088" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D1088" s="2" t="s">
-        <v>360</v>
+        <v>248</v>
       </c>
       <c r="E1088" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F1088" s="2">
-        <v>111</v>
+        <v>662</v>
       </c>
       <c r="G1088" s="2">
         <v>2</v>
       </c>
       <c r="H1088" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I1088" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J1088" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1089" spans="1:10">
       <c r="A1089" s="2">
         <v>1086</v>
       </c>
       <c r="B1089" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1089" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D1089" s="2" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="E1089" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F1089" s="2">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="G1089" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1089" s="2">
         <v>0</v>
       </c>
       <c r="I1089" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J1089" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" s="2">
         <v>1087</v>
       </c>
       <c r="B1090" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1090" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1090" s="2" t="s">
-        <v>432</v>
+        <v>361</v>
       </c>
       <c r="E1090" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="F1090" s="2">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="G1090" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H1090" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I1090" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1090" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="2">
         <v>1088</v>
       </c>
       <c r="B1091" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1091" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1091" s="2" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="E1091" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F1091" s="2">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="G1091" s="2">
         <v>1</v>
       </c>
       <c r="H1091" s="2">
         <v>0</v>
       </c>
       <c r="I1091" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1091" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1092" spans="1:10">
       <c r="A1092" s="2">
         <v>1089</v>
       </c>
       <c r="B1092" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1092" s="2" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="D1092" s="2" t="s">
-        <v>144</v>
+        <v>431</v>
       </c>
       <c r="E1092" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F1092" s="2">
-        <v>62</v>
+        <v>132</v>
       </c>
       <c r="G1092" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H1092" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I1092" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1092" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1093" spans="1:10">
       <c r="A1093" s="2">
         <v>1090</v>
       </c>
       <c r="B1093" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1093" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D1093" s="2" t="s">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="E1093" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="F1093" s="2">
-        <v>205</v>
+        <v>52</v>
       </c>
       <c r="G1093" s="2">
         <v>1</v>
       </c>
       <c r="H1093" s="2">
         <v>0</v>
       </c>
       <c r="I1093" s="2">
         <v>2</v>
       </c>
       <c r="J1093" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1094" spans="1:10">
       <c r="A1094" s="2">
         <v>1091</v>
       </c>
       <c r="B1094" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1094" s="2" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="D1094" s="2" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="E1094" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="F1094" s="2">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G1094" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1094" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1094" s="2">
         <v>1</v>
       </c>
       <c r="J1094" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" s="2">
         <v>1092</v>
       </c>
       <c r="B1095" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1095" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D1095" s="2" t="s">
-        <v>239</v>
+        <v>178</v>
       </c>
       <c r="E1095" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F1095" s="2">
-        <v>1188</v>
+        <v>205</v>
       </c>
       <c r="G1095" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1095" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1095" s="2">
         <v>2</v>
       </c>
       <c r="J1095" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
       <c r="A1096" s="2">
         <v>1093</v>
       </c>
       <c r="B1096" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1096" s="2" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D1096" s="2" t="s">
-        <v>265</v>
+        <v>72</v>
       </c>
       <c r="E1096" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F1096" s="2">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="G1096" s="2">
         <v>1</v>
       </c>
       <c r="H1096" s="2">
         <v>1</v>
       </c>
       <c r="I1096" s="2">
         <v>1</v>
       </c>
       <c r="J1096" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" s="2">
         <v>1094</v>
       </c>
       <c r="B1097" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1097" s="2" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D1097" s="2" t="s">
-        <v>64</v>
+        <v>239</v>
       </c>
       <c r="E1097" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F1097" s="2">
-        <v>75</v>
+        <v>1188</v>
       </c>
       <c r="G1097" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1097" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I1097" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J1097" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="2">
         <v>1095</v>
       </c>
       <c r="B1098" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1098" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D1098" s="2" t="s">
-        <v>182</v>
+        <v>265</v>
       </c>
       <c r="E1098" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="F1098" s="2">
-        <v>933</v>
+        <v>31</v>
       </c>
       <c r="G1098" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1098" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I1098" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J1098" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1099" spans="1:10">
       <c r="A1099" s="2">
         <v>1096</v>
       </c>
       <c r="B1099" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1099" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1099" s="2" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="E1099" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="F1099" s="2">
-        <v>349</v>
+        <v>75</v>
       </c>
       <c r="G1099" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1099" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1099" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J1099" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
       <c r="A1100" s="2">
         <v>1097</v>
       </c>
       <c r="B1100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1100" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D1100" s="2" t="s">
-        <v>96</v>
+        <v>182</v>
       </c>
       <c r="E1100" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F1100" s="2">
-        <v>35</v>
+        <v>933</v>
       </c>
       <c r="G1100" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1100" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I1100" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J1100" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1101" spans="1:10">
       <c r="A1101" s="2">
         <v>1098</v>
       </c>
       <c r="B1101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1101" s="2" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D1101" s="2" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="E1101" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="F1101" s="2">
-        <v>228</v>
+        <v>349</v>
       </c>
       <c r="G1101" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1101" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1101" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1101" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1102" spans="1:10">
       <c r="A1102" s="2">
         <v>1099</v>
       </c>
       <c r="B1102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1102" s="2" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D1102" s="2" t="s">
-        <v>267</v>
+        <v>96</v>
       </c>
       <c r="E1102" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="F1102" s="2">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="G1102" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1102" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1102" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1103" spans="1:10">
       <c r="A1103" s="2">
         <v>1100</v>
       </c>
       <c r="B1103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1103" s="2" t="s">
-        <v>207</v>
+        <v>40</v>
       </c>
       <c r="D1103" s="2" t="s">
-        <v>237</v>
+        <v>105</v>
       </c>
       <c r="E1103" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="F1103" s="2">
-        <v>191</v>
+        <v>228</v>
       </c>
       <c r="G1103" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1103" s="2">
         <v>1</v>
       </c>
       <c r="I1103" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1103" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1104" spans="1:10">
       <c r="A1104" s="2">
         <v>1101</v>
       </c>
       <c r="B1104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1104" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D1104" s="2" t="s">
-        <v>103</v>
+        <v>267</v>
       </c>
       <c r="E1104" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F1104" s="2">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="G1104" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1104" s="2">
         <v>0</v>
       </c>
       <c r="I1104" s="2">
         <v>1</v>
       </c>
       <c r="J1104" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1105" spans="1:10">
       <c r="A1105" s="2">
         <v>1102</v>
       </c>
       <c r="B1105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1105" s="2" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D1105" s="2" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="E1105" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F1105" s="2">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="G1105" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1105" s="2">
         <v>1</v>
       </c>
       <c r="I1105" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J1105" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" s="2">
         <v>1103</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1106" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1106" s="2" t="s">
-        <v>180</v>
+        <v>103</v>
       </c>
       <c r="E1106" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F1106" s="2">
-        <v>340</v>
+        <v>226</v>
       </c>
       <c r="G1106" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1106" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1106" s="2">
         <v>1</v>
       </c>
       <c r="J1106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="2">
         <v>1104</v>
       </c>
       <c r="B1107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1107" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D1107" s="2" t="s">
-        <v>86</v>
+        <v>248</v>
       </c>
       <c r="E1107" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="F1107" s="2">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="G1107" s="2">
         <v>1</v>
       </c>
       <c r="H1107" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1107" s="2">
         <v>1</v>
       </c>
       <c r="J1107" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1108" spans="1:10">
       <c r="A1108" s="2">
         <v>1105</v>
       </c>
       <c r="B1108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1108" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D1108" s="2" t="s">
-        <v>72</v>
+        <v>180</v>
       </c>
       <c r="E1108" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="F1108" s="2">
-        <v>84</v>
+        <v>340</v>
       </c>
       <c r="G1108" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1108" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1108" s="2">
         <v>1</v>
       </c>
       <c r="J1108" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1109" spans="1:10">
       <c r="A1109" s="2">
         <v>1106</v>
       </c>
       <c r="B1109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1109" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D1109" s="2" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="E1109" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="F1109" s="2">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="G1109" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1109" s="2">
         <v>0</v>
       </c>
       <c r="I1109" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1110" spans="1:10">
       <c r="A1110" s="2">
         <v>1107</v>
       </c>
       <c r="B1110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1110" s="2" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D1110" s="2" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="E1110" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="F1110" s="2">
-        <v>294</v>
+        <v>84</v>
       </c>
       <c r="G1110" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1110" s="2">
         <v>0</v>
       </c>
       <c r="I1110" s="2">
         <v>1</v>
       </c>
       <c r="J1110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1111" spans="1:10">
       <c r="A1111" s="2">
         <v>1108</v>
       </c>
       <c r="B1111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1111" s="2" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D1111" s="2" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E1111" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F1111" s="2">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="G1111" s="2">
         <v>2</v>
       </c>
       <c r="H1111" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1111" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1111" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1112" spans="1:10">
       <c r="A1112" s="2">
         <v>1109</v>
       </c>
       <c r="B1112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1112" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D1112" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E1112" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F1112" s="2">
-        <v>469</v>
+        <v>294</v>
       </c>
       <c r="G1112" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H1112" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1112" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1112" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
       <c r="A1113" s="2">
         <v>1110</v>
       </c>
       <c r="B1113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1113" s="2" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D1113" s="2" t="s">
-        <v>327</v>
+        <v>33</v>
       </c>
       <c r="E1113" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="F1113" s="2">
-        <v>312</v>
+        <v>145</v>
       </c>
       <c r="G1113" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1113" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1113" s="2">
         <v>2</v>
       </c>
       <c r="J1113" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1114" spans="1:10">
       <c r="A1114" s="2">
         <v>1111</v>
       </c>
       <c r="B1114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1114" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D1114" s="2" t="s">
-        <v>364</v>
+        <v>224</v>
       </c>
       <c r="E1114" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="F1114" s="2">
-        <v>123</v>
+        <v>469</v>
       </c>
       <c r="G1114" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1114" s="2">
         <v>1</v>
       </c>
       <c r="I1114" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1114" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1115" spans="1:10">
       <c r="A1115" s="2">
         <v>1112</v>
       </c>
       <c r="B1115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1115" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D1115" s="2" t="s">
-        <v>265</v>
+        <v>327</v>
       </c>
       <c r="E1115" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="F1115" s="2">
-        <v>99</v>
+        <v>312</v>
       </c>
       <c r="G1115" s="2">
         <v>1</v>
       </c>
       <c r="H1115" s="2">
         <v>1</v>
       </c>
       <c r="I1115" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1115" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1116" spans="1:10">
       <c r="A1116" s="2">
         <v>1113</v>
       </c>
       <c r="B1116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1116" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D1116" s="2" t="s">
-        <v>492</v>
+        <v>364</v>
       </c>
       <c r="E1116" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F1116" s="2">
-        <v>427</v>
+        <v>123</v>
       </c>
       <c r="G1116" s="2">
         <v>1</v>
       </c>
       <c r="H1116" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1116" s="2">
         <v>1</v>
       </c>
       <c r="J1116" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1117" spans="1:10">
       <c r="A1117" s="2">
         <v>1114</v>
       </c>
       <c r="B1117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1117" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D1117" s="2" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="E1117" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="F1117" s="2">
-        <v>360</v>
+        <v>99</v>
       </c>
       <c r="G1117" s="2">
         <v>1</v>
       </c>
       <c r="H1117" s="2">
         <v>1</v>
       </c>
       <c r="I1117" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1117" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1118" spans="1:10">
       <c r="A1118" s="2">
         <v>1115</v>
       </c>
       <c r="B1118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1118" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D1118" s="2" t="s">
-        <v>58</v>
+        <v>492</v>
       </c>
       <c r="E1118" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="F1118" s="2">
-        <v>115</v>
+        <v>427</v>
       </c>
       <c r="G1118" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1118" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1118" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1119" spans="1:10">
       <c r="A1119" s="2">
         <v>1116</v>
       </c>
       <c r="B1119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1119" s="2" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="D1119" s="2" t="s">
-        <v>79</v>
+        <v>253</v>
       </c>
       <c r="E1119" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="F1119" s="2">
-        <v>279</v>
+        <v>360</v>
       </c>
       <c r="G1119" s="2">
         <v>1</v>
       </c>
       <c r="H1119" s="2">
         <v>1</v>
       </c>
       <c r="I1119" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J1119" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1120" spans="1:10">
       <c r="A1120" s="2">
         <v>1117</v>
       </c>
       <c r="B1120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1120" s="2" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D1120" s="2" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E1120" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F1120" s="2">
-        <v>159</v>
+        <v>115</v>
       </c>
       <c r="G1120" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1120" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1120" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1120" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1121" spans="1:10">
       <c r="A1121" s="2">
         <v>1118</v>
       </c>
       <c r="B1121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1121" s="2" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="D1121" s="2" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="E1121" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="F1121" s="2">
-        <v>226</v>
+        <v>279</v>
       </c>
       <c r="G1121" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1121" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1121" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1121" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1122" spans="1:10">
       <c r="A1122" s="2">
         <v>1119</v>
       </c>
       <c r="B1122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1122" s="2" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D1122" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E1122" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="F1122" s="2">
-        <v>341</v>
+        <v>159</v>
       </c>
       <c r="G1122" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1122" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I1122" s="2">
         <v>1</v>
       </c>
       <c r="J1122" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1123" spans="1:10">
       <c r="A1123" s="2">
         <v>1120</v>
       </c>
       <c r="B1123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1123" s="2" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D1123" s="2" t="s">
-        <v>663</v>
+        <v>19</v>
       </c>
       <c r="E1123" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F1123" s="2">
-        <v>369</v>
+        <v>226</v>
       </c>
       <c r="G1123" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1123" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I1123" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1123" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1124" spans="1:10">
       <c r="A1124" s="2">
         <v>1121</v>
       </c>
       <c r="B1124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1124" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D1124" s="2" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="E1124" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F1124" s="2">
-        <v>98</v>
+        <v>351</v>
       </c>
       <c r="G1124" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1124" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I1124" s="2">
         <v>1</v>
       </c>
       <c r="J1124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1125" spans="1:10">
       <c r="A1125" s="2">
         <v>1122</v>
       </c>
       <c r="B1125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1125" s="2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D1125" s="2" t="s">
-        <v>261</v>
+        <v>665</v>
       </c>
       <c r="E1125" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F1125" s="2">
-        <v>115</v>
+        <v>369</v>
       </c>
       <c r="G1125" s="2">
         <v>1</v>
       </c>
       <c r="H1125" s="2">
         <v>1</v>
       </c>
       <c r="I1125" s="2">
         <v>1</v>
       </c>
       <c r="J1125" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1126" spans="1:10">
       <c r="A1126" s="2">
         <v>1123</v>
       </c>
       <c r="B1126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1126" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D1126" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E1126" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="F1126" s="2">
-        <v>411</v>
+        <v>98</v>
       </c>
       <c r="G1126" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1126" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I1126" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1126" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:10">
       <c r="A1127" s="2">
         <v>1124</v>
       </c>
       <c r="B1127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1127" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D1127" s="2" t="s">
-        <v>364</v>
+        <v>261</v>
       </c>
       <c r="E1127" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F1127" s="2">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="G1127" s="2">
         <v>1</v>
       </c>
       <c r="H1127" s="2">
         <v>1</v>
       </c>
       <c r="I1127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1128" spans="1:10">
       <c r="A1128" s="2">
         <v>1125</v>
       </c>
       <c r="B1128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1128" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D1128" s="2" t="s">
-        <v>258</v>
+        <v>38</v>
       </c>
       <c r="E1128" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="F1128" s="2">
-        <v>228</v>
+        <v>411</v>
       </c>
       <c r="G1128" s="2">
         <v>2</v>
       </c>
       <c r="H1128" s="2">
         <v>2</v>
       </c>
       <c r="I1128" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1128" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1129" spans="1:10">
       <c r="A1129" s="2">
         <v>1126</v>
       </c>
       <c r="B1129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1129" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D1129" s="2" t="s">
-        <v>261</v>
+        <v>364</v>
       </c>
       <c r="E1129" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="F1129" s="2">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="G1129" s="2">
         <v>1</v>
       </c>
       <c r="H1129" s="2">
         <v>1</v>
       </c>
       <c r="I1129" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1129" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1130" spans="1:10">
       <c r="A1130" s="2">
         <v>1127</v>
       </c>
       <c r="B1130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1130" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D1130" s="2" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="E1130" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F1130" s="2">
-        <v>343</v>
+        <v>228</v>
       </c>
       <c r="G1130" s="2">
         <v>2</v>
       </c>
       <c r="H1130" s="2">
         <v>2</v>
       </c>
       <c r="I1130" s="2">
         <v>1</v>
       </c>
       <c r="J1130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:10">
       <c r="A1131" s="2">
         <v>1128</v>
       </c>
       <c r="B1131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1131" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D1131" s="2" t="s">
-        <v>68</v>
+        <v>261</v>
       </c>
       <c r="E1131" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F1131" s="2">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="G1131" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1131" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1131" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1131" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:10">
       <c r="A1132" s="2">
         <v>1129</v>
       </c>
       <c r="B1132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1132" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D1132" s="2" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="E1132" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F1132" s="2">
-        <v>164</v>
+        <v>343</v>
       </c>
       <c r="G1132" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H1132" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I1132" s="2">
         <v>1</v>
       </c>
       <c r="J1132" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1133" spans="1:10">
       <c r="A1133" s="2">
         <v>1130</v>
       </c>
       <c r="B1133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1133" s="2" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="D1133" s="2" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="E1133" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="F1133" s="2">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="G1133" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1133" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1133" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1133" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:10">
       <c r="A1134" s="2">
         <v>1131</v>
       </c>
       <c r="B1134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1134" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D1134" s="2" t="s">
-        <v>418</v>
+        <v>182</v>
       </c>
       <c r="E1134" s="2" t="s">
-        <v>418</v>
+        <v>1178</v>
       </c>
       <c r="F1134" s="2">
-        <v>538</v>
+        <v>164</v>
       </c>
       <c r="G1134" s="2">
         <v>3</v>
       </c>
       <c r="H1134" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I1134" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1134" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1135" spans="1:10">
       <c r="A1135" s="2">
         <v>1132</v>
       </c>
       <c r="B1135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1135" s="2" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D1135" s="2" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="E1135" s="2" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="F1135" s="2">
-        <v>251</v>
+        <v>132</v>
       </c>
       <c r="G1135" s="2">
         <v>1</v>
       </c>
       <c r="H1135" s="2">
         <v>1</v>
       </c>
       <c r="I1135" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J1135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1136" spans="1:10">
       <c r="A1136" s="2">
         <v>1133</v>
       </c>
       <c r="B1136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1136" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1136" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E1136" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="F1136" s="2">
+        <v>538</v>
+      </c>
+      <c r="G1136" s="2">
+        <v>3</v>
+      </c>
+      <c r="H1136" s="2">
+        <v>1</v>
+      </c>
+      <c r="I1136" s="2">
+        <v>3</v>
+      </c>
+      <c r="J1136" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10">
+      <c r="A1137" s="2">
+        <v>1134</v>
+      </c>
+      <c r="B1137" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1137" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1137" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1137" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F1137" s="2">
+        <v>251</v>
+      </c>
+      <c r="G1137" s="2">
+        <v>1</v>
+      </c>
+      <c r="H1137" s="2">
+        <v>1</v>
+      </c>
+      <c r="I1137" s="2">
+        <v>1</v>
+      </c>
+      <c r="J1137" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:10">
+      <c r="A1138" s="2">
+        <v>1135</v>
+      </c>
+      <c r="B1138" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1138" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D1136" s="2" t="s">
+      <c r="D1138" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E1136" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F1136" s="2">
+      <c r="E1138" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F1138" s="2">
         <v>238</v>
       </c>
-      <c r="G1136" s="2">
-[...26 lines deleted...]
-      <c r="H1137" s="6">
+      <c r="G1138" s="2">
+        <v>1</v>
+      </c>
+      <c r="H1138" s="2">
+        <v>1</v>
+      </c>
+      <c r="I1138" s="2">
+        <v>1</v>
+      </c>
+      <c r="J1138" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10">
+      <c r="A1139" s="6" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B1139" s="7"/>
+      <c r="C1139" s="6"/>
+      <c r="D1139" s="6"/>
+      <c r="E1139" s="6"/>
+      <c r="F1139" s="6">
+        <v>306430</v>
+      </c>
+      <c r="G1139" s="6">
+        <v>1635</v>
+      </c>
+      <c r="H1139" s="6">
         <v>852</v>
       </c>
-      <c r="I1137" s="6">
-[...2 lines deleted...]
-      <c r="J1137" s="6">
+      <c r="I1139" s="6">
+        <v>1683</v>
+      </c>
+      <c r="J1139" s="6">
         <v>787</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A1137:E1137"/>
+    <mergeCell ref="A1139:E1139"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>