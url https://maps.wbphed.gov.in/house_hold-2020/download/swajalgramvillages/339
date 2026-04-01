--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -110,62 +110,62 @@
   <si>
     <t>Lego</t>
   </si>
   <si>
     <t>Adwaitabati</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Kantabari</t>
   </si>
   <si>
     <t>Agarda Purusottampur</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
     <t>Gargaria</t>
   </si>
   <si>
     <t>Agaya</t>
   </si>
   <si>
+    <t>Nakaijuri</t>
+  </si>
+  <si>
+    <t>Agayanandanpur</t>
+  </si>
+  <si>
     <t>Bankura-ii</t>
   </si>
   <si>
     <t>Narrah</t>
   </si>
   <si>
-    <t>Agayanandanpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Punisole</t>
   </si>
   <si>
     <t>Aguri Band Punisol</t>
   </si>
   <si>
     <t>Akui-i</t>
   </si>
   <si>
     <t>Akui</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
     <t>Chinabari</t>
   </si>
   <si>
     <t>Alutia</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Machatora</t>
@@ -452,56 +452,56 @@
   <si>
     <t>MANKANALI</t>
   </si>
   <si>
     <t>BAIKUNTHAPUR</t>
   </si>
   <si>
     <t>Baishpatra</t>
   </si>
   <si>
     <t>Dheko</t>
   </si>
   <si>
     <t>Baksi</t>
   </si>
   <si>
     <t>Baksi Bandh</t>
   </si>
   <si>
     <t>Salma</t>
   </si>
   <si>
     <t>Bakulia</t>
   </si>
   <si>
+    <t>Supur</t>
+  </si>
+  <si>
     <t>Balarampur</t>
   </si>
   <si>
-    <t>Supur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balguma</t>
   </si>
   <si>
     <t>Godardihi</t>
   </si>
   <si>
     <t>Balianarayanpur</t>
   </si>
   <si>
     <t>Saldiha</t>
   </si>
   <si>
     <t>Baliguma</t>
   </si>
   <si>
     <t>Bamandiha</t>
   </si>
   <si>
     <t>Chhatna-ii</t>
   </si>
   <si>
     <t>Bamankuli</t>
   </si>
   <si>
     <t>Moshiara</t>
@@ -524,56 +524,56 @@
   <si>
     <t>Ban Pukhuria</t>
   </si>
   <si>
     <t>Banberia</t>
   </si>
   <si>
     <t>Kalpathar</t>
   </si>
   <si>
     <t>Banchingra</t>
   </si>
   <si>
     <t>Bangal Chak</t>
   </si>
   <si>
     <t>Banhambirpur</t>
   </si>
   <si>
     <t>Jhunjka</t>
   </si>
   <si>
     <t>Banjurya</t>
   </si>
   <si>
+    <t>Lakshmisagar</t>
+  </si>
+  <si>
     <t>Bankata</t>
   </si>
   <si>
-    <t>Lakshmisagar</t>
-[...1 lines deleted...]
-  <si>
     <t>Bankati</t>
   </si>
   <si>
     <t>Banki</t>
   </si>
   <si>
     <t>Banksimul</t>
   </si>
   <si>
     <t>Bankurardanga</t>
   </si>
   <si>
     <t>Tegjori</t>
   </si>
   <si>
     <t>Banpusra</t>
   </si>
   <si>
     <t>Raotora</t>
   </si>
   <si>
     <t>Bansdiha</t>
   </si>
   <si>
     <t>Chiltore</t>
@@ -1094,56 +1094,56 @@
   <si>
     <t>Chaka</t>
   </si>
   <si>
     <t>Chaka Doba</t>
   </si>
   <si>
     <t>Chakdaha</t>
   </si>
   <si>
     <t>Barikul</t>
   </si>
   <si>
     <t>Chalkigara</t>
   </si>
   <si>
     <t>Pakhannaa</t>
   </si>
   <si>
     <t>Chandai</t>
   </si>
   <si>
     <t>Chandaibot Ramchandrapur</t>
   </si>
   <si>
+    <t>Dubrajpur</t>
+  </si>
+  <si>
     <t>Chandpur</t>
   </si>
   <si>
-    <t>Dubrajpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Gogra</t>
   </si>
   <si>
     <t>Chandra</t>
   </si>
   <si>
     <t>Medinipur</t>
   </si>
   <si>
     <t>Chandrakona</t>
   </si>
   <si>
     <t>Chanpabani</t>
   </si>
   <si>
     <t>Bikna</t>
   </si>
   <si>
     <t>Chapatara</t>
   </si>
   <si>
     <t>Charigram</t>
   </si>
   <si>
     <t>Charuikunr</t>
@@ -1307,98 +1307,98 @@
   <si>
     <t>Metyala</t>
   </si>
   <si>
     <t>Deul Bherya</t>
   </si>
   <si>
     <t>Deulbhira</t>
   </si>
   <si>
     <t>Deuli</t>
   </si>
   <si>
     <t>Dha Bani</t>
   </si>
   <si>
     <t>Dhabani</t>
   </si>
   <si>
     <t>Dhadanga</t>
   </si>
   <si>
     <t>Dhadkidihi</t>
   </si>
   <si>
+    <t>Dhagara</t>
+  </si>
+  <si>
     <t>Gorabari</t>
   </si>
   <si>
-    <t>Dhagara</t>
-[...1 lines deleted...]
-  <si>
     <t>Dhagaria</t>
   </si>
   <si>
     <t>Dhagra</t>
   </si>
   <si>
     <t>Dhajamanipur</t>
   </si>
   <si>
     <t>Dhamur</t>
   </si>
   <si>
     <t>Dhananjaypur</t>
   </si>
   <si>
     <t>Dhandakeshabpur</t>
   </si>
   <si>
     <t>Dhanisukni</t>
   </si>
   <si>
     <t>Gopinathpur</t>
   </si>
   <si>
     <t>Dhanjoga</t>
   </si>
   <si>
     <t>Dhankhunia</t>
   </si>
   <si>
     <t>Dhankura</t>
   </si>
   <si>
     <t>Dhansol</t>
   </si>
   <si>
+    <t>Melera</t>
+  </si>
+  <si>
     <t>Dharampur</t>
   </si>
   <si>
-    <t>Melera</t>
-[...1 lines deleted...]
-  <si>
     <t>Dharapati</t>
   </si>
   <si>
     <t>Dharmapur</t>
   </si>
   <si>
     <t>Dhatla</t>
   </si>
   <si>
     <t>Dhekia</t>
   </si>
   <si>
     <t>Dhengakend</t>
   </si>
   <si>
     <t>Dhirkona</t>
   </si>
   <si>
     <t>Dhoba Kacha</t>
   </si>
   <si>
     <t>Dhobagaon</t>
   </si>
   <si>
     <t>Kenjakura</t>
@@ -2018,56 +2018,56 @@
   <si>
     <t>Kamalpur</t>
   </si>
   <si>
     <t>Kamar Pukur</t>
   </si>
   <si>
     <t>Kamarkuli</t>
   </si>
   <si>
     <t>Kamarsol</t>
   </si>
   <si>
     <t>Kaminbedya</t>
   </si>
   <si>
     <t>PURANDARPUR</t>
   </si>
   <si>
     <t>KAMLADANGA</t>
   </si>
   <si>
     <t>Kanaipur</t>
   </si>
   <si>
+    <t>KANCHANPUR</t>
+  </si>
+  <si>
     <t>Kanchanpur</t>
   </si>
   <si>
-    <t>KANCHANPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Kanchchhala</t>
   </si>
   <si>
     <t>Kaniabali</t>
   </si>
   <si>
     <t>Kankata</t>
   </si>
   <si>
     <t>Kanki</t>
   </si>
   <si>
     <t>Kankradihi</t>
   </si>
   <si>
     <t>KANTABANI</t>
   </si>
   <si>
     <t>Kantasol</t>
   </si>
   <si>
     <t>Kantasola</t>
   </si>
   <si>
     <t>Kanthalia</t>
@@ -3032,56 +3032,56 @@
   <si>
     <t>Radhaballavpur</t>
   </si>
   <si>
     <t>Radhakantapur</t>
   </si>
   <si>
     <t>Radhamohanpur</t>
   </si>
   <si>
     <t>RADHANAGAR</t>
   </si>
   <si>
     <t>Radhanathpur</t>
   </si>
   <si>
     <t>Radharamanpur</t>
   </si>
   <si>
     <t>Raghunath Chak</t>
   </si>
   <si>
     <t>Raghunath Nagar</t>
   </si>
   <si>
+    <t>Raghunathpur</t>
+  </si>
+  <si>
     <t>RAGHUNATHPUR</t>
   </si>
   <si>
-    <t>Raghunathpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Raj Bandh</t>
   </si>
   <si>
     <t>Rajadali</t>
   </si>
   <si>
     <t>Rajmadhabpur</t>
   </si>
   <si>
     <t>Rajprasadpur</t>
   </si>
   <si>
     <t>Rajpura</t>
   </si>
   <si>
     <t>Rajsol</t>
   </si>
   <si>
     <t>Ram Sagar</t>
   </si>
   <si>
     <t>Rambani</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
@@ -3278,54 +3278,54 @@
   <si>
     <t>Shirsha</t>
   </si>
   <si>
     <t>Shitalpur</t>
   </si>
   <si>
     <t>Shitla</t>
   </si>
   <si>
     <t>SHITLADIHI</t>
   </si>
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
+    <t>SHUSHUNIA</t>
+  </si>
+  <si>
     <t>Shushunia</t>
-  </si>
-[...1 lines deleted...]
-    <t>SHUSHUNIA</t>
   </si>
   <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
     <t>Shyampur</t>
   </si>
   <si>
     <t>Lowgram</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
@@ -4253,104 +4253,104 @@
       </c>
       <c r="F9" s="2">
         <v>130</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F11" s="2">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2">
         <v>5951</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
       <c r="H12" s="2">
@@ -5405,51 +5405,51 @@
       </c>
       <c r="F45" s="2">
         <v>445</v>
       </c>
       <c r="G45" s="2">
         <v>3</v>
       </c>
       <c r="H45" s="2">
         <v>2</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="2">
         <v>529</v>
       </c>
       <c r="G46" s="2">
         <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>1</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
@@ -5533,51 +5533,51 @@
       </c>
       <c r="F49" s="2">
         <v>634</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
@@ -5789,54 +5789,54 @@
       </c>
       <c r="F57" s="2">
         <v>206</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2">
         <v>225</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -6301,165 +6301,165 @@
       </c>
       <c r="F73" s="2">
         <v>194</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>1</v>
       </c>
       <c r="I73" s="2">
         <v>1</v>
       </c>
       <c r="J73" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F74" s="2">
-        <v>179</v>
+        <v>309</v>
       </c>
       <c r="G74" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="D75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="2">
-        <v>309</v>
+        <v>31</v>
       </c>
       <c r="G75" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I75" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F76" s="2">
         <v>91</v>
       </c>
       <c r="G76" s="2">
         <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
         <v>1</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F77" s="2">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F78" s="2">
         <v>399</v>
       </c>
       <c r="G78" s="2">
@@ -6688,51 +6688,51 @@
       </c>
       <c r="G85" s="2">
         <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>2</v>
       </c>
       <c r="I85" s="2">
         <v>2</v>
       </c>
       <c r="J85" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F86" s="2">
         <v>90</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
         <v>1</v>
       </c>
       <c r="J86" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
@@ -6813,54 +6813,54 @@
       </c>
       <c r="F89" s="2">
         <v>222</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>1</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F90" s="2">
         <v>106</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
@@ -6877,115 +6877,115 @@
       </c>
       <c r="F91" s="2">
         <v>108</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F92" s="2">
-        <v>86</v>
+        <v>370</v>
       </c>
       <c r="G92" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H92" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I92" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J92" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D93" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E93" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="2">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="G93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J93" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
@@ -7773,51 +7773,51 @@
       </c>
       <c r="F119" s="2">
         <v>296</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
@@ -7869,51 +7869,51 @@
       </c>
       <c r="F122" s="2">
         <v>368</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>67</v>
       </c>
       <c r="G123" s="2">
         <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -8541,51 +8541,51 @@
       </c>
       <c r="F143" s="2">
         <v>149</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>2</v>
       </c>
       <c r="J143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F144" s="2">
         <v>379</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
@@ -8637,83 +8637,83 @@
       </c>
       <c r="F146" s="2">
         <v>337</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>2</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F147" s="2">
         <v>598</v>
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
@@ -9469,115 +9469,115 @@
       </c>
       <c r="F172" s="2">
         <v>127</v>
       </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="2">
         <v>1</v>
       </c>
       <c r="J172" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F173" s="2">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="G173" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H173" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I173" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J173" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F174" s="2">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="G174" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H174" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I174" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J174" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F175" s="2">
         <v>695</v>
       </c>
       <c r="G175" s="2">
         <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
@@ -10077,136 +10077,136 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
-        <v>354</v>
+        <v>128</v>
       </c>
       <c r="G192" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J192" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>128</v>
+        <v>249</v>
       </c>
       <c r="G193" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
-        <v>249</v>
+        <v>354</v>
       </c>
       <c r="G194" s="2">
         <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J194" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F195" s="2">
         <v>335</v>
       </c>
       <c r="G195" s="2">
         <v>2</v>
       </c>
       <c r="H195" s="2">
@@ -10237,104 +10237,104 @@
       </c>
       <c r="F196" s="2">
         <v>259</v>
       </c>
       <c r="G196" s="2">
         <v>1</v>
       </c>
       <c r="H196" s="2">
         <v>1</v>
       </c>
       <c r="I196" s="2">
         <v>2</v>
       </c>
       <c r="J196" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F197" s="2">
-        <v>295</v>
+        <v>13</v>
       </c>
       <c r="G197" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H197" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I197" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J197" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F198" s="2">
-        <v>13</v>
+        <v>295</v>
       </c>
       <c r="G198" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H198" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I198" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J198" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F199" s="2">
         <v>430</v>
       </c>
       <c r="G199" s="2">
         <v>1</v>
       </c>
       <c r="H199" s="2">
@@ -10621,104 +10621,104 @@
       </c>
       <c r="F208" s="2">
         <v>25</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F209" s="2">
-        <v>357</v>
+        <v>471</v>
       </c>
       <c r="G209" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F210" s="2">
-        <v>471</v>
+        <v>357</v>
       </c>
       <c r="G210" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F211" s="2">
         <v>8</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -10909,101 +10909,101 @@
       </c>
       <c r="F217" s="2">
         <v>827</v>
       </c>
       <c r="G217" s="2">
         <v>4</v>
       </c>
       <c r="H217" s="2">
         <v>4</v>
       </c>
       <c r="I217" s="2">
         <v>4</v>
       </c>
       <c r="J217" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F218" s="2">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="G218" s="2">
         <v>2</v>
       </c>
       <c r="H218" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I218" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J218" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>99</v>
+        <v>248</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F219" s="2">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G219" s="2">
         <v>2</v>
       </c>
       <c r="H219" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I219" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F220" s="2">
         <v>36</v>
       </c>
       <c r="G220" s="2">
@@ -11744,51 +11744,51 @@
       </c>
       <c r="G243" s="2">
         <v>1</v>
       </c>
       <c r="H243" s="2">
         <v>1</v>
       </c>
       <c r="I243" s="2">
         <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F244" s="2">
         <v>123</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
@@ -11997,104 +11997,104 @@
       </c>
       <c r="F251" s="2">
         <v>581</v>
       </c>
       <c r="G251" s="2">
         <v>2</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>19</v>
+        <v>360</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F252" s="2">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="G252" s="2">
         <v>1</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J252" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D253" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E253" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="E253" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F253" s="2">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="G253" s="2">
         <v>1</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J253" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F254" s="2">
         <v>294</v>
       </c>
       <c r="G254" s="2">
         <v>2</v>
       </c>
       <c r="H254" s="2">
@@ -12157,51 +12157,51 @@
       </c>
       <c r="F256" s="2">
         <v>181</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F257" s="2">
         <v>333</v>
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>2</v>
       </c>
       <c r="I257" s="2">
         <v>4</v>
       </c>
       <c r="J257" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
@@ -12541,51 +12541,51 @@
       </c>
       <c r="F268" s="2">
         <v>289</v>
       </c>
       <c r="G268" s="2">
         <v>2</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F269" s="2">
         <v>125</v>
       </c>
       <c r="G269" s="2">
         <v>1</v>
       </c>
       <c r="H269" s="2">
         <v>1</v>
       </c>
       <c r="I269" s="2">
         <v>1</v>
       </c>
       <c r="J269" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
@@ -12637,51 +12637,51 @@
       </c>
       <c r="F271" s="2">
         <v>197</v>
       </c>
       <c r="G271" s="2">
         <v>2</v>
       </c>
       <c r="H271" s="2">
         <v>2</v>
       </c>
       <c r="I271" s="2">
         <v>1</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F272" s="2">
         <v>31</v>
       </c>
       <c r="G272" s="2">
         <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
@@ -12893,54 +12893,54 @@
       </c>
       <c r="F279" s="2">
         <v>432</v>
       </c>
       <c r="G279" s="2">
         <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>1</v>
       </c>
       <c r="I279" s="2">
         <v>2</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F280" s="2">
         <v>77</v>
       </c>
       <c r="G280" s="2">
         <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="2">
         <v>1</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
@@ -13373,101 +13373,101 @@
       </c>
       <c r="F294" s="2">
         <v>98</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
         <v>1</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F295" s="2">
-        <v>440</v>
+        <v>126</v>
       </c>
       <c r="G295" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>51</v>
+        <v>182</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F296" s="2">
-        <v>126</v>
+        <v>440</v>
       </c>
       <c r="G296" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F297" s="2">
         <v>107</v>
       </c>
       <c r="G297" s="2">
@@ -14013,296 +14013,296 @@
       </c>
       <c r="F314" s="2">
         <v>62</v>
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>1</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F315" s="2">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="G315" s="2">
         <v>2</v>
       </c>
       <c r="H315" s="2">
         <v>2</v>
       </c>
       <c r="I315" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J315" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F316" s="2">
-        <v>349</v>
+        <v>33</v>
       </c>
       <c r="G316" s="2">
         <v>2</v>
       </c>
       <c r="H316" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2">
         <v>1</v>
       </c>
       <c r="J316" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F317" s="2">
-        <v>33</v>
+        <v>222</v>
       </c>
       <c r="G317" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H317" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I317" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J317" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F318" s="2">
-        <v>222</v>
+        <v>307</v>
       </c>
       <c r="G318" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H318" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I318" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J318" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F319" s="2">
         <v>10</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>0</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F320" s="2">
-        <v>340</v>
+        <v>103</v>
       </c>
       <c r="G320" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J320" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F321" s="2">
-        <v>95</v>
+        <v>340</v>
       </c>
       <c r="G321" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J321" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F322" s="2">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="G322" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="2">
         <v>1</v>
       </c>
       <c r="J322" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F323" s="2">
         <v>127</v>
       </c>
       <c r="G323" s="2">
         <v>1</v>
       </c>
       <c r="H323" s="2">
@@ -14333,101 +14333,101 @@
       </c>
       <c r="F324" s="2">
         <v>152</v>
       </c>
       <c r="G324" s="2">
         <v>3</v>
       </c>
       <c r="H324" s="2">
         <v>0</v>
       </c>
       <c r="I324" s="2">
         <v>1</v>
       </c>
       <c r="J324" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D325" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E325" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="E325" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="2">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="G325" s="2">
         <v>2</v>
       </c>
       <c r="H325" s="2">
         <v>2</v>
       </c>
       <c r="I325" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J325" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>46</v>
+        <v>432</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F326" s="2">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="G326" s="2">
         <v>2</v>
       </c>
       <c r="H326" s="2">
         <v>2</v>
       </c>
       <c r="I326" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J326" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F327" s="2">
         <v>110</v>
       </c>
       <c r="G327" s="2">
@@ -14781,104 +14781,104 @@
       </c>
       <c r="F338" s="2">
         <v>166</v>
       </c>
       <c r="G338" s="2">
         <v>1</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="2">
         <v>0</v>
       </c>
       <c r="J338" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>265</v>
+        <v>445</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F339" s="2">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="G339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D340" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E340" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="E340" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F340" s="2">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="G340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F341" s="2">
         <v>397</v>
       </c>
       <c r="G341" s="2">
         <v>2</v>
       </c>
       <c r="H341" s="2">
@@ -15133,54 +15133,54 @@
       </c>
       <c r="F349" s="2">
         <v>155</v>
       </c>
       <c r="G349" s="2">
         <v>1</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>3</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F350" s="2">
         <v>62</v>
       </c>
       <c r="G350" s="2">
         <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>1</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -15965,51 +15965,51 @@
       </c>
       <c r="F375" s="2">
         <v>225</v>
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F376" s="2">
         <v>66</v>
       </c>
       <c r="G376" s="2">
         <v>1</v>
       </c>
       <c r="H376" s="2">
         <v>1</v>
       </c>
       <c r="I376" s="2">
         <v>1</v>
       </c>
       <c r="J376" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
@@ -16096,51 +16096,51 @@
       </c>
       <c r="G379" s="2">
         <v>0</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
       <c r="I379" s="2">
         <v>0</v>
       </c>
       <c r="J379" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F380" s="2">
         <v>120</v>
       </c>
       <c r="G380" s="2">
         <v>1</v>
       </c>
       <c r="H380" s="2">
         <v>1</v>
       </c>
       <c r="I380" s="2">
         <v>0</v>
       </c>
       <c r="J380" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
@@ -16157,51 +16157,51 @@
       </c>
       <c r="F381" s="2">
         <v>18</v>
       </c>
       <c r="G381" s="2">
         <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="2">
         <v>0</v>
       </c>
       <c r="J381" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F382" s="2">
         <v>602</v>
       </c>
       <c r="G382" s="2">
         <v>1</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
         <v>2</v>
       </c>
       <c r="J382" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
@@ -16893,51 +16893,51 @@
       </c>
       <c r="F404" s="2">
         <v>405</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F405" s="2">
         <v>264</v>
       </c>
       <c r="G405" s="2">
         <v>1</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="2">
         <v>1</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
@@ -17117,307 +17117,307 @@
       </c>
       <c r="F411" s="2">
         <v>227</v>
       </c>
       <c r="G411" s="2">
         <v>2</v>
       </c>
       <c r="H411" s="2">
         <v>2</v>
       </c>
       <c r="I411" s="2">
         <v>2</v>
       </c>
       <c r="J411" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>207</v>
+        <v>18</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>507</v>
+        <v>283</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F412" s="2">
-        <v>130</v>
+        <v>806</v>
       </c>
       <c r="G412" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I412" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>144</v>
+        <v>507</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F413" s="2">
-        <v>420</v>
+        <v>130</v>
       </c>
       <c r="G413" s="2">
         <v>3</v>
       </c>
       <c r="H413" s="2">
+        <v>0</v>
+      </c>
+      <c r="I413" s="2">
         <v>3</v>
       </c>
-      <c r="I413" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J413" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>283</v>
+        <v>144</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F414" s="2">
-        <v>806</v>
+        <v>420</v>
       </c>
       <c r="G414" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H414" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I414" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J414" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>509</v>
+        <v>128</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F415" s="2">
-        <v>444</v>
+        <v>155</v>
       </c>
       <c r="G415" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H415" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I415" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>128</v>
+        <v>509</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="G416" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H416" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>84</v>
+        <v>455</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="G417" s="2">
         <v>1</v>
       </c>
       <c r="H417" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2">
         <v>1</v>
       </c>
       <c r="J417" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>357</v>
+        <v>84</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="G418" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H418" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I418" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J418" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>455</v>
+        <v>357</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
-        <v>162</v>
+        <v>259</v>
       </c>
       <c r="G419" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H419" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I419" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J419" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D420" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
         <v>74</v>
       </c>
       <c r="G420" s="2">
         <v>1</v>
       </c>
       <c r="H420" s="2">
         <v>1</v>
       </c>
       <c r="I420" s="2">
         <v>1</v>
       </c>
       <c r="J420" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
@@ -17533,104 +17533,104 @@
       </c>
       <c r="F424" s="2">
         <v>128</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
         <v>2</v>
       </c>
       <c r="I424" s="2">
         <v>1</v>
       </c>
       <c r="J424" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F425" s="2">
-        <v>267</v>
+        <v>205</v>
       </c>
       <c r="G425" s="2">
         <v>2</v>
       </c>
       <c r="H425" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F426" s="2">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="G426" s="2">
         <v>2</v>
       </c>
       <c r="H426" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F427" s="2">
         <v>343</v>
       </c>
       <c r="G427" s="2">
         <v>1</v>
       </c>
       <c r="H427" s="2">
@@ -18333,51 +18333,51 @@
       </c>
       <c r="F449" s="2">
         <v>90</v>
       </c>
       <c r="G449" s="2">
         <v>1</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="2">
         <v>2</v>
       </c>
       <c r="J449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F450" s="2">
         <v>772</v>
       </c>
       <c r="G450" s="2">
         <v>4</v>
       </c>
       <c r="H450" s="2">
         <v>3</v>
       </c>
       <c r="I450" s="2">
         <v>3</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
@@ -18528,51 +18528,51 @@
       </c>
       <c r="G455" s="2">
         <v>0</v>
       </c>
       <c r="H455" s="2">
         <v>0</v>
       </c>
       <c r="I455" s="2">
         <v>0</v>
       </c>
       <c r="J455" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="2">
         <v>453</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F456" s="2">
         <v>445</v>
       </c>
       <c r="G456" s="2">
         <v>3</v>
       </c>
       <c r="H456" s="2">
         <v>0</v>
       </c>
       <c r="I456" s="2">
         <v>4</v>
       </c>
       <c r="J456" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="2">
         <v>454</v>
       </c>
       <c r="B457" s="3" t="s">
@@ -19325,104 +19325,104 @@
       </c>
       <c r="F480" s="2">
         <v>253</v>
       </c>
       <c r="G480" s="2">
         <v>2</v>
       </c>
       <c r="H480" s="2">
         <v>0</v>
       </c>
       <c r="I480" s="2">
         <v>2</v>
       </c>
       <c r="J480" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="2">
         <v>478</v>
       </c>
       <c r="B481" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F481" s="2">
-        <v>87</v>
+        <v>1719</v>
       </c>
       <c r="G481" s="2">
         <v>1</v>
       </c>
       <c r="H481" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2">
         <v>1</v>
       </c>
       <c r="J481" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="2">
         <v>479</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F482" s="2">
-        <v>1719</v>
+        <v>87</v>
       </c>
       <c r="G482" s="2">
         <v>1</v>
       </c>
       <c r="H482" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I482" s="2">
         <v>1</v>
       </c>
       <c r="J482" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="2">
         <v>480</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D483" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F483" s="2">
         <v>63</v>
       </c>
       <c r="G483" s="2">
         <v>0</v>
       </c>
       <c r="H483" s="2">
@@ -19581,197 +19581,197 @@
       </c>
       <c r="F488" s="2">
         <v>389</v>
       </c>
       <c r="G488" s="2">
         <v>3</v>
       </c>
       <c r="H488" s="2">
         <v>2</v>
       </c>
       <c r="I488" s="2">
         <v>2</v>
       </c>
       <c r="J488" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>158</v>
+        <v>423</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F489" s="2">
-        <v>310</v>
+        <v>92</v>
       </c>
       <c r="G489" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H489" s="2">
         <v>0</v>
       </c>
       <c r="I489" s="2">
         <v>1</v>
       </c>
       <c r="J489" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="2">
         <v>487</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>423</v>
+        <v>72</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F490" s="2">
-        <v>92</v>
+        <v>162</v>
       </c>
       <c r="G490" s="2">
         <v>0</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="2">
         <v>1</v>
       </c>
       <c r="J490" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F491" s="2">
-        <v>162</v>
+        <v>310</v>
       </c>
       <c r="G491" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>78</v>
+        <v>432</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F492" s="2">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G492" s="2">
         <v>0</v>
       </c>
       <c r="H492" s="2">
         <v>0</v>
       </c>
       <c r="I492" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J492" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="2">
         <v>490</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>431</v>
+        <v>78</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F493" s="2">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="G493" s="2">
         <v>0</v>
       </c>
       <c r="H493" s="2">
         <v>0</v>
       </c>
       <c r="I493" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J493" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" s="2">
         <v>491</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D494" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F494" s="2">
         <v>463</v>
       </c>
       <c r="G494" s="2">
@@ -19837,98 +19837,98 @@
       </c>
       <c r="F496" s="2">
         <v>284</v>
       </c>
       <c r="G496" s="2">
         <v>1</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="2">
         <v>1</v>
       </c>
       <c r="J496" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="2">
         <v>494</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F497" s="2">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G497" s="2">
         <v>1</v>
       </c>
       <c r="H497" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2">
         <v>1</v>
       </c>
       <c r="J497" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="2">
         <v>495</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F498" s="2">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G498" s="2">
         <v>1</v>
       </c>
       <c r="H498" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I498" s="2">
         <v>1</v>
       </c>
       <c r="J498" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F499" s="2">
@@ -20125,104 +20125,104 @@
       </c>
       <c r="F505" s="2">
         <v>130</v>
       </c>
       <c r="G505" s="2">
         <v>2</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="2">
         <v>2</v>
       </c>
       <c r="J505" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="2">
         <v>503</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>46</v>
+        <v>492</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F506" s="2">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="G506" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H506" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2">
         <v>1</v>
       </c>
       <c r="J506" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="2">
         <v>504</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>492</v>
+        <v>46</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F507" s="2">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="G507" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H507" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I507" s="2">
         <v>1</v>
       </c>
       <c r="J507" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F508" s="2">
         <v>206</v>
       </c>
       <c r="G508" s="2">
         <v>2</v>
       </c>
       <c r="H508" s="2">
@@ -20509,136 +20509,136 @@
       </c>
       <c r="F517" s="2">
         <v>1009</v>
       </c>
       <c r="G517" s="2">
         <v>9</v>
       </c>
       <c r="H517" s="2">
         <v>4</v>
       </c>
       <c r="I517" s="2">
         <v>6</v>
       </c>
       <c r="J517" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="2">
         <v>515</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F518" s="2">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G518" s="2">
         <v>2</v>
       </c>
       <c r="H518" s="2">
         <v>1</v>
       </c>
       <c r="I518" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J518" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="2">
         <v>516</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F519" s="2">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="G519" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H519" s="2">
         <v>1</v>
       </c>
       <c r="I519" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J519" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="2">
         <v>517</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>393</v>
+        <v>128</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F520" s="2">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="G520" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H520" s="2">
         <v>1</v>
       </c>
       <c r="I520" s="2">
         <v>1</v>
       </c>
       <c r="J520" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="2">
         <v>518</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D521" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F521" s="2">
         <v>614</v>
       </c>
       <c r="G521" s="2">
         <v>3</v>
       </c>
       <c r="H521" s="2">
@@ -21341,51 +21341,51 @@
       </c>
       <c r="F543" s="2">
         <v>206</v>
       </c>
       <c r="G543" s="2">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>0</v>
       </c>
       <c r="I543" s="2">
         <v>1</v>
       </c>
       <c r="J543" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="2">
         <v>541</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D544" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F544" s="2">
         <v>1875</v>
       </c>
       <c r="G544" s="2">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>1</v>
       </c>
       <c r="I544" s="2">
         <v>3</v>
       </c>
       <c r="J544" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="2">
@@ -21440,133 +21440,133 @@
       </c>
       <c r="G546" s="2">
         <v>2</v>
       </c>
       <c r="H546" s="2">
         <v>1</v>
       </c>
       <c r="I546" s="2">
         <v>2</v>
       </c>
       <c r="J546" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" s="2">
         <v>544</v>
       </c>
       <c r="B547" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F547" s="2">
         <v>157</v>
       </c>
       <c r="G547" s="2">
         <v>2</v>
       </c>
       <c r="H547" s="2">
         <v>2</v>
       </c>
       <c r="I547" s="2">
         <v>1</v>
       </c>
       <c r="J547" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" s="2">
         <v>545</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F548" s="2">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="G548" s="2">
         <v>1</v>
       </c>
       <c r="H548" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J548" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="2">
         <v>546</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F549" s="2">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="G549" s="2">
         <v>1</v>
       </c>
       <c r="H549" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I549" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J549" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="2">
         <v>547</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F550" s="2">
         <v>98</v>
       </c>
       <c r="G550" s="2">
         <v>0</v>
       </c>
       <c r="H550" s="2">
@@ -21821,51 +21821,51 @@
       </c>
       <c r="F558" s="2">
         <v>130</v>
       </c>
       <c r="G558" s="2">
         <v>1</v>
       </c>
       <c r="H558" s="2">
         <v>1</v>
       </c>
       <c r="I558" s="2">
         <v>1</v>
       </c>
       <c r="J558" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="2">
         <v>556</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D559" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F559" s="2">
         <v>530</v>
       </c>
       <c r="G559" s="2">
         <v>2</v>
       </c>
       <c r="H559" s="2">
         <v>2</v>
       </c>
       <c r="I559" s="2">
         <v>4</v>
       </c>
       <c r="J559" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" s="2">
@@ -21949,54 +21949,54 @@
       </c>
       <c r="F562" s="2">
         <v>225</v>
       </c>
       <c r="G562" s="2">
         <v>1</v>
       </c>
       <c r="H562" s="2">
         <v>0</v>
       </c>
       <c r="I562" s="2">
         <v>3</v>
       </c>
       <c r="J562" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F563" s="2">
         <v>389</v>
       </c>
       <c r="G563" s="2">
         <v>1</v>
       </c>
       <c r="H563" s="2">
         <v>0</v>
       </c>
       <c r="I563" s="2">
         <v>2</v>
       </c>
       <c r="J563" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="2">
         <v>561</v>
       </c>
       <c r="B564" s="3" t="s">
@@ -22173,101 +22173,101 @@
       </c>
       <c r="F569" s="2">
         <v>102</v>
       </c>
       <c r="G569" s="2">
         <v>2</v>
       </c>
       <c r="H569" s="2">
         <v>1</v>
       </c>
       <c r="I569" s="2">
         <v>0</v>
       </c>
       <c r="J569" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" s="2">
         <v>567</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>357</v>
+        <v>248</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F570" s="2">
-        <v>166</v>
+        <v>254</v>
       </c>
       <c r="G570" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H570" s="2">
         <v>0</v>
       </c>
       <c r="I570" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J570" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="2">
         <v>568</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>248</v>
+        <v>357</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F571" s="2">
-        <v>254</v>
+        <v>166</v>
       </c>
       <c r="G571" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H571" s="2">
         <v>0</v>
       </c>
       <c r="I571" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J571" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="2">
         <v>569</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D572" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F572" s="2">
         <v>832</v>
       </c>
       <c r="G572" s="2">
@@ -22461,104 +22461,104 @@
       </c>
       <c r="F578" s="2">
         <v>76</v>
       </c>
       <c r="G578" s="2">
         <v>2</v>
       </c>
       <c r="H578" s="2">
         <v>2</v>
       </c>
       <c r="I578" s="2">
         <v>1</v>
       </c>
       <c r="J578" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="2">
         <v>576</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>245</v>
+        <v>665</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F579" s="2">
-        <v>208</v>
+        <v>971</v>
       </c>
       <c r="G579" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H579" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I579" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J579" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="2">
         <v>577</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="D580" s="2" t="s">
-        <v>665</v>
+        <v>245</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F580" s="2">
-        <v>971</v>
+        <v>208</v>
       </c>
       <c r="G580" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H580" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I580" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J580" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="2">
         <v>578</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C581" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D581" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F581" s="2">
         <v>413</v>
       </c>
       <c r="G581" s="2">
         <v>1</v>
       </c>
       <c r="H581" s="2">
@@ -22592,51 +22592,51 @@
       </c>
       <c r="G582" s="2">
         <v>1</v>
       </c>
       <c r="H582" s="2">
         <v>0</v>
       </c>
       <c r="I582" s="2">
         <v>1</v>
       </c>
       <c r="J582" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" s="2">
         <v>580</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C583" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F583" s="2">
         <v>184</v>
       </c>
       <c r="G583" s="2">
         <v>1</v>
       </c>
       <c r="H583" s="2">
         <v>0</v>
       </c>
       <c r="I583" s="2">
         <v>1</v>
       </c>
       <c r="J583" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
@@ -23389,51 +23389,51 @@
       </c>
       <c r="F607" s="2">
         <v>197</v>
       </c>
       <c r="G607" s="2">
         <v>1</v>
       </c>
       <c r="H607" s="2">
         <v>0</v>
       </c>
       <c r="I607" s="2">
         <v>1</v>
       </c>
       <c r="J607" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" s="2">
         <v>605</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D608" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F608" s="2">
         <v>136</v>
       </c>
       <c r="G608" s="2">
         <v>2</v>
       </c>
       <c r="H608" s="2">
         <v>0</v>
       </c>
       <c r="I608" s="2">
         <v>1</v>
       </c>
       <c r="J608" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="2">
@@ -23549,51 +23549,51 @@
       </c>
       <c r="F612" s="2">
         <v>129</v>
       </c>
       <c r="G612" s="2">
         <v>1</v>
       </c>
       <c r="H612" s="2">
         <v>1</v>
       </c>
       <c r="I612" s="2">
         <v>2</v>
       </c>
       <c r="J612" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="2">
         <v>610</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D613" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F613" s="2">
         <v>399</v>
       </c>
       <c r="G613" s="2">
         <v>2</v>
       </c>
       <c r="H613" s="2">
         <v>2</v>
       </c>
       <c r="I613" s="2">
         <v>2</v>
       </c>
       <c r="J613" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" s="2">
@@ -23773,51 +23773,51 @@
       </c>
       <c r="F619" s="2">
         <v>102</v>
       </c>
       <c r="G619" s="2">
         <v>1</v>
       </c>
       <c r="H619" s="2">
         <v>0</v>
       </c>
       <c r="I619" s="2">
         <v>1</v>
       </c>
       <c r="J619" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="2">
         <v>617</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D620" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F620" s="2">
         <v>347</v>
       </c>
       <c r="G620" s="2">
         <v>2</v>
       </c>
       <c r="H620" s="2">
         <v>2</v>
       </c>
       <c r="I620" s="2">
         <v>1</v>
       </c>
       <c r="J620" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
@@ -23872,51 +23872,51 @@
       </c>
       <c r="G622" s="2">
         <v>1</v>
       </c>
       <c r="H622" s="2">
         <v>1</v>
       </c>
       <c r="I622" s="2">
         <v>1</v>
       </c>
       <c r="J622" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="2">
         <v>620</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C623" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F623" s="2">
         <v>484</v>
       </c>
       <c r="G623" s="2">
         <v>2</v>
       </c>
       <c r="H623" s="2">
         <v>0</v>
       </c>
       <c r="I623" s="2">
         <v>3</v>
       </c>
       <c r="J623" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="2">
         <v>621</v>
       </c>
       <c r="B624" s="3" t="s">
@@ -24096,51 +24096,51 @@
       </c>
       <c r="G629" s="2">
         <v>0</v>
       </c>
       <c r="H629" s="2">
         <v>0</v>
       </c>
       <c r="I629" s="2">
         <v>1</v>
       </c>
       <c r="J629" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" s="2">
         <v>627</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C630" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D630" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F630" s="2">
         <v>58</v>
       </c>
       <c r="G630" s="2">
         <v>0</v>
       </c>
       <c r="H630" s="2">
         <v>0</v>
       </c>
       <c r="I630" s="2">
         <v>1</v>
       </c>
       <c r="J630" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" s="2">
         <v>628</v>
       </c>
       <c r="B631" s="3" t="s">
@@ -24192,83 +24192,83 @@
       </c>
       <c r="G632" s="2">
         <v>1</v>
       </c>
       <c r="H632" s="2">
         <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>1</v>
       </c>
       <c r="J632" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="2">
         <v>630</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C633" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>722</v>
       </c>
       <c r="F633" s="2">
         <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>1</v>
       </c>
       <c r="H633" s="2">
         <v>1</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F634" s="2">
         <v>183</v>
       </c>
       <c r="G634" s="2">
         <v>1</v>
       </c>
       <c r="H634" s="2">
         <v>0</v>
       </c>
       <c r="I634" s="2">
         <v>1</v>
       </c>
       <c r="J634" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="2">
         <v>632</v>
       </c>
       <c r="B635" s="3" t="s">
@@ -24381,118 +24381,118 @@
       </c>
       <c r="F638" s="2">
         <v>75</v>
       </c>
       <c r="G638" s="2">
         <v>1</v>
       </c>
       <c r="H638" s="2">
         <v>0</v>
       </c>
       <c r="I638" s="2">
         <v>0</v>
       </c>
       <c r="J638" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" s="2">
         <v>636</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>272</v>
+        <v>141</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F639" s="2">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="G639" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H639" s="2">
         <v>0</v>
       </c>
       <c r="I639" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J639" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" s="2">
         <v>637</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>141</v>
+        <v>272</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F640" s="2">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="G640" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H640" s="2">
         <v>0</v>
       </c>
       <c r="I640" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J640" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="2">
         <v>638</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F641" s="2">
         <v>299</v>
       </c>
       <c r="G641" s="2">
         <v>1</v>
       </c>
       <c r="H641" s="2">
         <v>1</v>
       </c>
       <c r="I641" s="2">
         <v>1</v>
       </c>
       <c r="J641" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" s="2">
         <v>639</v>
       </c>
       <c r="B642" s="3" t="s">
@@ -24541,51 +24541,51 @@
       </c>
       <c r="F643" s="2">
         <v>330</v>
       </c>
       <c r="G643" s="2">
         <v>2</v>
       </c>
       <c r="H643" s="2">
         <v>2</v>
       </c>
       <c r="I643" s="2">
         <v>4</v>
       </c>
       <c r="J643" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="2">
         <v>641</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D644" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F644" s="2">
         <v>128</v>
       </c>
       <c r="G644" s="2">
         <v>1</v>
       </c>
       <c r="H644" s="2">
         <v>1</v>
       </c>
       <c r="I644" s="2">
         <v>3</v>
       </c>
       <c r="J644" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="2">
@@ -24765,51 +24765,51 @@
       </c>
       <c r="F650" s="2">
         <v>663</v>
       </c>
       <c r="G650" s="2">
         <v>3</v>
       </c>
       <c r="H650" s="2">
         <v>0</v>
       </c>
       <c r="I650" s="2">
         <v>1</v>
       </c>
       <c r="J650" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="2">
         <v>648</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D651" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F651" s="2">
         <v>689</v>
       </c>
       <c r="G651" s="2">
         <v>2</v>
       </c>
       <c r="H651" s="2">
         <v>0</v>
       </c>
       <c r="I651" s="2">
         <v>4</v>
       </c>
       <c r="J651" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" s="2">
@@ -25152,51 +25152,51 @@
       </c>
       <c r="G662" s="2">
         <v>1</v>
       </c>
       <c r="H662" s="2">
         <v>0</v>
       </c>
       <c r="I662" s="2">
         <v>1</v>
       </c>
       <c r="J662" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F663" s="2">
         <v>334</v>
       </c>
       <c r="G663" s="2">
         <v>1</v>
       </c>
       <c r="H663" s="2">
         <v>1</v>
       </c>
       <c r="I663" s="2">
         <v>2</v>
       </c>
       <c r="J663" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="2">
         <v>661</v>
       </c>
       <c r="B664" s="3" t="s">
@@ -25469,51 +25469,51 @@
       </c>
       <c r="F672" s="2">
         <v>418</v>
       </c>
       <c r="G672" s="2">
         <v>2</v>
       </c>
       <c r="H672" s="2">
         <v>2</v>
       </c>
       <c r="I672" s="2">
         <v>1</v>
       </c>
       <c r="J672" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="2">
         <v>670</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D673" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F673" s="2">
         <v>349</v>
       </c>
       <c r="G673" s="2">
         <v>1</v>
       </c>
       <c r="H673" s="2">
         <v>1</v>
       </c>
       <c r="I673" s="2">
         <v>1</v>
       </c>
       <c r="J673" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="2">
@@ -25853,51 +25853,51 @@
       </c>
       <c r="F684" s="2">
         <v>206</v>
       </c>
       <c r="G684" s="2">
         <v>1</v>
       </c>
       <c r="H684" s="2">
         <v>1</v>
       </c>
       <c r="I684" s="2">
         <v>1</v>
       </c>
       <c r="J684" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="2">
         <v>682</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D685" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F685" s="2">
         <v>407</v>
       </c>
       <c r="G685" s="2">
         <v>4</v>
       </c>
       <c r="H685" s="2">
         <v>4</v>
       </c>
       <c r="I685" s="2">
         <v>2</v>
       </c>
       <c r="J685" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" s="2">
@@ -26045,51 +26045,51 @@
       </c>
       <c r="F690" s="2">
         <v>583</v>
       </c>
       <c r="G690" s="2">
         <v>2</v>
       </c>
       <c r="H690" s="2">
         <v>2</v>
       </c>
       <c r="I690" s="2">
         <v>3</v>
       </c>
       <c r="J690" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="2">
         <v>688</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D691" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F691" s="2">
         <v>420</v>
       </c>
       <c r="G691" s="2">
         <v>1</v>
       </c>
       <c r="H691" s="2">
         <v>1</v>
       </c>
       <c r="I691" s="2">
         <v>2</v>
       </c>
       <c r="J691" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="2">
@@ -26237,51 +26237,51 @@
       </c>
       <c r="F696" s="2">
         <v>129</v>
       </c>
       <c r="G696" s="2">
         <v>1</v>
       </c>
       <c r="H696" s="2">
         <v>1</v>
       </c>
       <c r="I696" s="2">
         <v>0</v>
       </c>
       <c r="J696" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="2">
         <v>694</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D697" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F697" s="2">
         <v>545</v>
       </c>
       <c r="G697" s="2">
         <v>2</v>
       </c>
       <c r="H697" s="2">
         <v>2</v>
       </c>
       <c r="I697" s="2">
         <v>2</v>
       </c>
       <c r="J697" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="2">
@@ -26365,130 +26365,130 @@
       </c>
       <c r="F700" s="2">
         <v>79</v>
       </c>
       <c r="G700" s="2">
         <v>1</v>
       </c>
       <c r="H700" s="2">
         <v>1</v>
       </c>
       <c r="I700" s="2">
         <v>1</v>
       </c>
       <c r="J700" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="2">
         <v>698</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>362</v>
+        <v>176</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F701" s="2">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="G701" s="2">
         <v>1</v>
       </c>
       <c r="H701" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I701" s="2">
         <v>1</v>
       </c>
       <c r="J701" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="2">
         <v>699</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C702" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D702" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F702" s="2">
         <v>168</v>
       </c>
       <c r="G702" s="2">
         <v>2</v>
       </c>
       <c r="H702" s="2">
         <v>1</v>
       </c>
       <c r="I702" s="2">
         <v>1</v>
       </c>
       <c r="J702" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="2">
         <v>700</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>176</v>
+        <v>362</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F703" s="2">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="G703" s="2">
         <v>1</v>
       </c>
       <c r="H703" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I703" s="2">
         <v>1</v>
       </c>
       <c r="J703" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" s="2">
         <v>701</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C704" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D704" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F704" s="2">
@@ -26589,104 +26589,104 @@
       </c>
       <c r="F707" s="2">
         <v>265</v>
       </c>
       <c r="G707" s="2">
         <v>1</v>
       </c>
       <c r="H707" s="2">
         <v>1</v>
       </c>
       <c r="I707" s="2">
         <v>1</v>
       </c>
       <c r="J707" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" s="2">
         <v>705</v>
       </c>
       <c r="B708" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C708" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D708" s="2" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="E708" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F708" s="2">
-        <v>803</v>
+        <v>348</v>
       </c>
       <c r="G708" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H708" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I708" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J708" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" s="2">
         <v>706</v>
       </c>
       <c r="B709" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C709" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D709" s="2" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="E709" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F709" s="2">
-        <v>348</v>
+        <v>803</v>
       </c>
       <c r="G709" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H709" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I709" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J709" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" s="2">
         <v>707</v>
       </c>
       <c r="B710" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C710" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D710" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E710" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F710" s="2">
         <v>88</v>
       </c>
       <c r="G710" s="2">
         <v>0</v>
       </c>
       <c r="H710" s="2">
@@ -26880,51 +26880,51 @@
       </c>
       <c r="G716" s="2">
         <v>1</v>
       </c>
       <c r="H716" s="2">
         <v>0</v>
       </c>
       <c r="I716" s="2">
         <v>1</v>
       </c>
       <c r="J716" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="2">
         <v>714</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C717" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E717" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F717" s="2">
         <v>97</v>
       </c>
       <c r="G717" s="2">
         <v>0</v>
       </c>
       <c r="H717" s="2">
         <v>0</v>
       </c>
       <c r="I717" s="2">
         <v>1</v>
       </c>
       <c r="J717" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" s="2">
         <v>715</v>
       </c>
       <c r="B718" s="3" t="s">
@@ -27165,182 +27165,182 @@
       </c>
       <c r="F725" s="2">
         <v>75</v>
       </c>
       <c r="G725" s="2">
         <v>1</v>
       </c>
       <c r="H725" s="2">
         <v>0</v>
       </c>
       <c r="I725" s="2">
         <v>2</v>
       </c>
       <c r="J725" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" s="2">
         <v>723</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C726" s="2" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="D726" s="2" t="s">
-        <v>208</v>
+        <v>70</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F726" s="2">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="G726" s="2">
         <v>1</v>
       </c>
       <c r="H726" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I726" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J726" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="2">
         <v>724</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F727" s="2">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="G727" s="2">
         <v>1</v>
       </c>
       <c r="H727" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J727" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="2">
         <v>725</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C728" s="2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D728" s="2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F728" s="2">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="G728" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H728" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I728" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J728" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="2">
         <v>726</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F729" s="2">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="G729" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H729" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I729" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J729" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F730" s="2">
         <v>392</v>
       </c>
       <c r="G730" s="2">
         <v>1</v>
       </c>
       <c r="H730" s="2">
         <v>0</v>
       </c>
       <c r="I730" s="2">
         <v>1</v>
       </c>
       <c r="J730" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="2">
         <v>728</v>
       </c>
       <c r="B731" s="3" t="s">
@@ -27549,51 +27549,51 @@
       </c>
       <c r="F737" s="2">
         <v>122</v>
       </c>
       <c r="G737" s="2">
         <v>0</v>
       </c>
       <c r="H737" s="2">
         <v>0</v>
       </c>
       <c r="I737" s="2">
         <v>0</v>
       </c>
       <c r="J737" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="2">
         <v>735</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D738" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F738" s="2">
         <v>343</v>
       </c>
       <c r="G738" s="2">
         <v>1</v>
       </c>
       <c r="H738" s="2">
         <v>0</v>
       </c>
       <c r="I738" s="2">
         <v>1</v>
       </c>
       <c r="J738" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="2">
@@ -28445,101 +28445,101 @@
       </c>
       <c r="F765" s="2">
         <v>753</v>
       </c>
       <c r="G765" s="2">
         <v>4</v>
       </c>
       <c r="H765" s="2">
         <v>4</v>
       </c>
       <c r="I765" s="2">
         <v>4</v>
       </c>
       <c r="J765" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" s="2">
         <v>763</v>
       </c>
       <c r="B766" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C766" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D766" s="2" t="s">
-        <v>248</v>
+        <v>405</v>
       </c>
       <c r="E766" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F766" s="2">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="G766" s="2">
         <v>0</v>
       </c>
       <c r="H766" s="2">
         <v>0</v>
       </c>
       <c r="I766" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J766" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="2">
         <v>764</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C767" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>405</v>
+        <v>248</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F767" s="2">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="G767" s="2">
         <v>0</v>
       </c>
       <c r="H767" s="2">
         <v>0</v>
       </c>
       <c r="I767" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J767" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" s="2">
         <v>765</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C768" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D768" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F768" s="2">
         <v>362</v>
       </c>
       <c r="G768" s="2">
@@ -28832,51 +28832,51 @@
       </c>
       <c r="G777" s="2">
         <v>2</v>
       </c>
       <c r="H777" s="2">
         <v>1</v>
       </c>
       <c r="I777" s="2">
         <v>2</v>
       </c>
       <c r="J777" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" s="2">
         <v>775</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C778" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D778" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E778" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F778" s="2">
         <v>231</v>
       </c>
       <c r="G778" s="2">
         <v>2</v>
       </c>
       <c r="H778" s="2">
         <v>0</v>
       </c>
       <c r="I778" s="2">
         <v>2</v>
       </c>
       <c r="J778" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="2">
         <v>776</v>
       </c>
       <c r="B779" s="3" t="s">
@@ -28957,51 +28957,51 @@
       </c>
       <c r="F781" s="2">
         <v>51</v>
       </c>
       <c r="G781" s="2">
         <v>1</v>
       </c>
       <c r="H781" s="2">
         <v>1</v>
       </c>
       <c r="I781" s="2">
         <v>0</v>
       </c>
       <c r="J781" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="2">
         <v>779</v>
       </c>
       <c r="B782" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C782" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D782" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E782" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F782" s="2">
         <v>254</v>
       </c>
       <c r="G782" s="2">
         <v>2</v>
       </c>
       <c r="H782" s="2">
         <v>2</v>
       </c>
       <c r="I782" s="2">
         <v>1</v>
       </c>
       <c r="J782" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" s="2">
@@ -29216,54 +29216,54 @@
       </c>
       <c r="G789" s="2">
         <v>1</v>
       </c>
       <c r="H789" s="2">
         <v>1</v>
       </c>
       <c r="I789" s="2">
         <v>1</v>
       </c>
       <c r="J789" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="2">
         <v>787</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C790" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F790" s="2">
         <v>604</v>
       </c>
       <c r="G790" s="2">
         <v>2</v>
       </c>
       <c r="H790" s="2">
         <v>0</v>
       </c>
       <c r="I790" s="2">
         <v>1</v>
       </c>
       <c r="J790" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="2">
         <v>788</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C791" s="2" t="s">
@@ -29440,51 +29440,51 @@
       </c>
       <c r="G796" s="2">
         <v>1</v>
       </c>
       <c r="H796" s="2">
         <v>1</v>
       </c>
       <c r="I796" s="2">
         <v>1</v>
       </c>
       <c r="J796" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="2">
         <v>794</v>
       </c>
       <c r="B797" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C797" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F797" s="2">
         <v>126</v>
       </c>
       <c r="G797" s="2">
         <v>1</v>
       </c>
       <c r="H797" s="2">
         <v>1</v>
       </c>
       <c r="I797" s="2">
         <v>1</v>
       </c>
       <c r="J797" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" s="2">
         <v>795</v>
       </c>
       <c r="B798" s="3" t="s">
@@ -29501,51 +29501,51 @@
       </c>
       <c r="F798" s="2">
         <v>1001</v>
       </c>
       <c r="G798" s="2">
         <v>6</v>
       </c>
       <c r="H798" s="2">
         <v>1</v>
       </c>
       <c r="I798" s="2">
         <v>3</v>
       </c>
       <c r="J798" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="2">
         <v>796</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D799" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E799" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F799" s="2">
         <v>428</v>
       </c>
       <c r="G799" s="2">
         <v>2</v>
       </c>
       <c r="H799" s="2">
         <v>2</v>
       </c>
       <c r="I799" s="2">
         <v>2</v>
       </c>
       <c r="J799" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" s="2">
@@ -29696,51 +29696,51 @@
       </c>
       <c r="G804" s="2">
         <v>3</v>
       </c>
       <c r="H804" s="2">
         <v>2</v>
       </c>
       <c r="I804" s="2">
         <v>2</v>
       </c>
       <c r="J804" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="2">
         <v>802</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C805" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E805" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F805" s="2">
         <v>98</v>
       </c>
       <c r="G805" s="2">
         <v>0</v>
       </c>
       <c r="H805" s="2">
         <v>0</v>
       </c>
       <c r="I805" s="2">
         <v>1</v>
       </c>
       <c r="J805" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="2">
         <v>803</v>
       </c>
       <c r="B806" s="3" t="s">
@@ -29821,98 +29821,98 @@
       </c>
       <c r="F808" s="2">
         <v>49</v>
       </c>
       <c r="G808" s="2">
         <v>0</v>
       </c>
       <c r="H808" s="2">
         <v>0</v>
       </c>
       <c r="I808" s="2">
         <v>1</v>
       </c>
       <c r="J808" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="2">
         <v>806</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C809" s="2" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="D809" s="2" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="E809" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F809" s="2">
-        <v>188</v>
+        <v>332</v>
       </c>
       <c r="G809" s="2">
         <v>2</v>
       </c>
       <c r="H809" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I809" s="2">
         <v>2</v>
       </c>
       <c r="J809" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="2">
         <v>807</v>
       </c>
       <c r="B810" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C810" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D810" s="2" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="E810" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F810" s="2">
-        <v>332</v>
+        <v>188</v>
       </c>
       <c r="G810" s="2">
         <v>2</v>
       </c>
       <c r="H810" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I810" s="2">
         <v>2</v>
       </c>
       <c r="J810" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" s="2">
         <v>808</v>
       </c>
       <c r="B811" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C811" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D811" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E811" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F811" s="2">
@@ -29920,51 +29920,51 @@
       </c>
       <c r="G811" s="2">
         <v>1</v>
       </c>
       <c r="H811" s="2">
         <v>1</v>
       </c>
       <c r="I811" s="2">
         <v>1</v>
       </c>
       <c r="J811" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="2">
         <v>809</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C812" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F812" s="2">
         <v>464</v>
       </c>
       <c r="G812" s="2">
         <v>3</v>
       </c>
       <c r="H812" s="2">
         <v>0</v>
       </c>
       <c r="I812" s="2">
         <v>3</v>
       </c>
       <c r="J812" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="2">
         <v>810</v>
       </c>
       <c r="B813" s="3" t="s">
@@ -30109,54 +30109,54 @@
       </c>
       <c r="F817" s="2">
         <v>189</v>
       </c>
       <c r="G817" s="2">
         <v>2</v>
       </c>
       <c r="H817" s="2">
         <v>0</v>
       </c>
       <c r="I817" s="2">
         <v>1</v>
       </c>
       <c r="J817" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="2">
         <v>815</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C818" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D818" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E818" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F818" s="2">
         <v>497</v>
       </c>
       <c r="G818" s="2">
         <v>3</v>
       </c>
       <c r="H818" s="2">
         <v>2</v>
       </c>
       <c r="I818" s="2">
         <v>3</v>
       </c>
       <c r="J818" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="2">
         <v>816</v>
       </c>
       <c r="B819" s="3" t="s">
@@ -30240,51 +30240,51 @@
       </c>
       <c r="G821" s="2">
         <v>1</v>
       </c>
       <c r="H821" s="2">
         <v>0</v>
       </c>
       <c r="I821" s="2">
         <v>1</v>
       </c>
       <c r="J821" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" s="2">
         <v>819</v>
       </c>
       <c r="B822" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C822" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D822" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E822" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F822" s="2">
         <v>102</v>
       </c>
       <c r="G822" s="2">
         <v>1</v>
       </c>
       <c r="H822" s="2">
         <v>1</v>
       </c>
       <c r="I822" s="2">
         <v>1</v>
       </c>
       <c r="J822" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" s="2">
         <v>820</v>
       </c>
       <c r="B823" s="3" t="s">
@@ -30717,104 +30717,104 @@
       </c>
       <c r="F836" s="2">
         <v>70</v>
       </c>
       <c r="G836" s="2">
         <v>1</v>
       </c>
       <c r="H836" s="2">
         <v>0</v>
       </c>
       <c r="I836" s="2">
         <v>1</v>
       </c>
       <c r="J836" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="2">
         <v>834</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C837" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D837" s="2" t="s">
-        <v>418</v>
+        <v>117</v>
       </c>
       <c r="E837" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F837" s="2">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="G837" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H837" s="2">
         <v>0</v>
       </c>
       <c r="I837" s="2">
         <v>1</v>
       </c>
       <c r="J837" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="2">
         <v>835</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C838" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>117</v>
+        <v>418</v>
       </c>
       <c r="E838" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F838" s="2">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="G838" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H838" s="2">
         <v>0</v>
       </c>
       <c r="I838" s="2">
         <v>1</v>
       </c>
       <c r="J838" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="2">
         <v>836</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C839" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D839" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E839" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F839" s="2">
         <v>149</v>
       </c>
       <c r="G839" s="2">
         <v>2</v>
       </c>
       <c r="H839" s="2">
@@ -30909,54 +30909,54 @@
       </c>
       <c r="F842" s="2">
         <v>574</v>
       </c>
       <c r="G842" s="2">
         <v>2</v>
       </c>
       <c r="H842" s="2">
         <v>0</v>
       </c>
       <c r="I842" s="2">
         <v>3</v>
       </c>
       <c r="J842" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="2">
         <v>840</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E843" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F843" s="2">
         <v>922</v>
       </c>
       <c r="G843" s="2">
         <v>6</v>
       </c>
       <c r="H843" s="2">
         <v>1</v>
       </c>
       <c r="I843" s="2">
         <v>6</v>
       </c>
       <c r="J843" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="2">
         <v>841</v>
       </c>
       <c r="B844" s="3" t="s">
@@ -31421,104 +31421,104 @@
       </c>
       <c r="F858" s="2">
         <v>152</v>
       </c>
       <c r="G858" s="2">
         <v>3</v>
       </c>
       <c r="H858" s="2">
         <v>2</v>
       </c>
       <c r="I858" s="2">
         <v>0</v>
       </c>
       <c r="J858" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="2">
         <v>856</v>
       </c>
       <c r="B859" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C859" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="E859" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F859" s="2">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="G859" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H859" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I859" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J859" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" s="2">
         <v>857</v>
       </c>
       <c r="B860" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C860" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D860" s="2" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E860" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F860" s="2">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G860" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H860" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I860" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J860" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="2">
         <v>858</v>
       </c>
       <c r="B861" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C861" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D861" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E861" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F861" s="2">
         <v>538</v>
       </c>
       <c r="G861" s="2">
         <v>4</v>
       </c>
       <c r="H861" s="2">
@@ -31645,104 +31645,104 @@
       </c>
       <c r="F865" s="2">
         <v>179</v>
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
         <v>2</v>
       </c>
       <c r="J865" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E866" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F866" s="2">
-        <v>43</v>
+        <v>279</v>
       </c>
       <c r="G866" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H866" s="2">
         <v>1</v>
       </c>
       <c r="I866" s="2">
         <v>1</v>
       </c>
       <c r="J866" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E867" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F867" s="2">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="G867" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H867" s="2">
         <v>1</v>
       </c>
       <c r="I867" s="2">
         <v>1</v>
       </c>
       <c r="J867" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F868" s="2">
         <v>208</v>
       </c>
       <c r="G868" s="2">
         <v>2</v>
       </c>
       <c r="H868" s="2">
@@ -32157,51 +32157,51 @@
       </c>
       <c r="F881" s="2">
         <v>804</v>
       </c>
       <c r="G881" s="2">
         <v>3</v>
       </c>
       <c r="H881" s="2">
         <v>3</v>
       </c>
       <c r="I881" s="2">
         <v>4</v>
       </c>
       <c r="J881" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="2">
         <v>879</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C882" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D882" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F882" s="2">
         <v>760</v>
       </c>
       <c r="G882" s="2">
         <v>1</v>
       </c>
       <c r="H882" s="2">
         <v>1</v>
       </c>
       <c r="I882" s="2">
         <v>1</v>
       </c>
       <c r="J882" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="2">
@@ -32445,104 +32445,104 @@
       </c>
       <c r="F890" s="2">
         <v>712</v>
       </c>
       <c r="G890" s="2">
         <v>1</v>
       </c>
       <c r="H890" s="2">
         <v>1</v>
       </c>
       <c r="I890" s="2">
         <v>3</v>
       </c>
       <c r="J890" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="2">
         <v>888</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C891" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="E891" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F891" s="2">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="G891" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H891" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I891" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J891" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" s="2">
         <v>889</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C892" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="E892" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F892" s="2">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="G892" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H892" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I892" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J892" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" s="2">
         <v>890</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C893" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D893" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E893" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F893" s="2">
         <v>67</v>
       </c>
       <c r="G893" s="2">
         <v>0</v>
       </c>
       <c r="H893" s="2">
@@ -32605,51 +32605,51 @@
       </c>
       <c r="F895" s="2">
         <v>45</v>
       </c>
       <c r="G895" s="2">
         <v>0</v>
       </c>
       <c r="H895" s="2">
         <v>0</v>
       </c>
       <c r="I895" s="2">
         <v>1</v>
       </c>
       <c r="J895" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="2">
         <v>893</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C896" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D896" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E896" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F896" s="2">
         <v>92</v>
       </c>
       <c r="G896" s="2">
         <v>2</v>
       </c>
       <c r="H896" s="2">
         <v>0</v>
       </c>
       <c r="I896" s="2">
         <v>2</v>
       </c>
       <c r="J896" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="2">
@@ -32736,51 +32736,51 @@
       </c>
       <c r="G899" s="2">
         <v>0</v>
       </c>
       <c r="H899" s="2">
         <v>0</v>
       </c>
       <c r="I899" s="2">
         <v>0</v>
       </c>
       <c r="J899" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="2">
         <v>897</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C900" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E900" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F900" s="2">
         <v>160</v>
       </c>
       <c r="G900" s="2">
         <v>1</v>
       </c>
       <c r="H900" s="2">
         <v>0</v>
       </c>
       <c r="I900" s="2">
         <v>1</v>
       </c>
       <c r="J900" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="2">
         <v>898</v>
       </c>
       <c r="B901" s="3" t="s">
@@ -33565,104 +33565,104 @@
       </c>
       <c r="F925" s="2">
         <v>905</v>
       </c>
       <c r="G925" s="2">
         <v>5</v>
       </c>
       <c r="H925" s="2">
         <v>2</v>
       </c>
       <c r="I925" s="2">
         <v>3</v>
       </c>
       <c r="J925" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="2">
         <v>923</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C926" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>122</v>
+        <v>307</v>
       </c>
       <c r="E926" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F926" s="2">
-        <v>417</v>
+        <v>138</v>
       </c>
       <c r="G926" s="2">
         <v>1</v>
       </c>
       <c r="H926" s="2">
         <v>1</v>
       </c>
       <c r="I926" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J926" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="2">
         <v>924</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C927" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="E927" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F927" s="2">
-        <v>138</v>
+        <v>417</v>
       </c>
       <c r="G927" s="2">
         <v>1</v>
       </c>
       <c r="H927" s="2">
         <v>1</v>
       </c>
       <c r="I927" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J927" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" s="2">
         <v>925</v>
       </c>
       <c r="B928" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C928" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D928" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E928" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F928" s="2">
         <v>134</v>
       </c>
       <c r="G928" s="2">
         <v>1</v>
       </c>
       <c r="H928" s="2">
@@ -33856,51 +33856,51 @@
       </c>
       <c r="G934" s="2">
         <v>5</v>
       </c>
       <c r="H934" s="2">
         <v>0</v>
       </c>
       <c r="I934" s="2">
         <v>2</v>
       </c>
       <c r="J934" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" s="2">
         <v>932</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C935" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D935" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E935" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F935" s="2">
         <v>425</v>
       </c>
       <c r="G935" s="2">
         <v>2</v>
       </c>
       <c r="H935" s="2">
         <v>0</v>
       </c>
       <c r="I935" s="2">
         <v>3</v>
       </c>
       <c r="J935" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" s="2">
         <v>933</v>
       </c>
       <c r="B936" s="3" t="s">
@@ -34141,51 +34141,51 @@
       </c>
       <c r="F943" s="2">
         <v>71</v>
       </c>
       <c r="G943" s="2">
         <v>1</v>
       </c>
       <c r="H943" s="2">
         <v>0</v>
       </c>
       <c r="I943" s="2">
         <v>1</v>
       </c>
       <c r="J943" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="2">
         <v>941</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C944" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D944" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E944" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F944" s="2">
         <v>201</v>
       </c>
       <c r="G944" s="2">
         <v>1</v>
       </c>
       <c r="H944" s="2">
         <v>1</v>
       </c>
       <c r="I944" s="2">
         <v>3</v>
       </c>
       <c r="J944" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="2">
@@ -34237,229 +34237,229 @@
       </c>
       <c r="F946" s="2">
         <v>365</v>
       </c>
       <c r="G946" s="2">
         <v>1</v>
       </c>
       <c r="H946" s="2">
         <v>1</v>
       </c>
       <c r="I946" s="2">
         <v>1</v>
       </c>
       <c r="J946" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="2">
         <v>944</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>665</v>
+        <v>716</v>
       </c>
       <c r="E947" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F947" s="2">
-        <v>75</v>
+        <v>199</v>
       </c>
       <c r="G947" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H947" s="2">
         <v>0</v>
       </c>
       <c r="I947" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J947" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2">
         <v>945</v>
       </c>
       <c r="B948" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C948" s="2" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="D948" s="2" t="s">
-        <v>716</v>
+        <v>665</v>
       </c>
       <c r="E948" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F948" s="2">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="G948" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H948" s="2">
         <v>0</v>
       </c>
       <c r="I948" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J948" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="2">
         <v>946</v>
       </c>
       <c r="B949" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C949" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D949" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E949" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F949" s="2">
         <v>95</v>
       </c>
       <c r="G949" s="2">
         <v>1</v>
       </c>
       <c r="H949" s="2">
         <v>1</v>
       </c>
       <c r="I949" s="2">
         <v>1</v>
       </c>
       <c r="J949" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" s="2">
         <v>947</v>
       </c>
       <c r="B950" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C950" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D950" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E950" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F950" s="2">
         <v>97</v>
       </c>
       <c r="G950" s="2">
         <v>1</v>
       </c>
       <c r="H950" s="2">
         <v>1</v>
       </c>
       <c r="I950" s="2">
         <v>4</v>
       </c>
       <c r="J950" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="2">
         <v>948</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C951" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>92</v>
+        <v>357</v>
       </c>
       <c r="E951" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F951" s="2">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="G951" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H951" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I951" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J951" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" s="2">
         <v>949</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D952" s="2" t="s">
-        <v>357</v>
+        <v>92</v>
       </c>
       <c r="E952" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F952" s="2">
-        <v>415</v>
+        <v>76</v>
       </c>
       <c r="G952" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H952" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I952" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J952" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="2">
         <v>950</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D953" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F953" s="2">
         <v>725</v>
       </c>
       <c r="G953" s="2">
@@ -34685,104 +34685,104 @@
       </c>
       <c r="F960" s="2">
         <v>190</v>
       </c>
       <c r="G960" s="2">
         <v>1</v>
       </c>
       <c r="H960" s="2">
         <v>0</v>
       </c>
       <c r="I960" s="2">
         <v>1</v>
       </c>
       <c r="J960" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="2">
         <v>958</v>
       </c>
       <c r="B961" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C961" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>70</v>
+        <v>178</v>
       </c>
       <c r="E961" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F961" s="2">
-        <v>291</v>
+        <v>133</v>
       </c>
       <c r="G961" s="2">
         <v>1</v>
       </c>
       <c r="H961" s="2">
         <v>1</v>
       </c>
       <c r="I961" s="2">
         <v>2</v>
       </c>
       <c r="J961" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="2">
         <v>959</v>
       </c>
       <c r="B962" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C962" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D962" s="2" t="s">
-        <v>178</v>
+        <v>70</v>
       </c>
       <c r="E962" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F962" s="2">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="G962" s="2">
         <v>1</v>
       </c>
       <c r="H962" s="2">
         <v>1</v>
       </c>
       <c r="I962" s="2">
         <v>2</v>
       </c>
       <c r="J962" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" s="2">
         <v>960</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C963" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D963" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E963" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F963" s="2">
         <v>33</v>
       </c>
       <c r="G963" s="2">
         <v>0</v>
       </c>
       <c r="H963" s="2">
@@ -34909,136 +34909,136 @@
       </c>
       <c r="F967" s="2">
         <v>409</v>
       </c>
       <c r="G967" s="2">
         <v>1</v>
       </c>
       <c r="H967" s="2">
         <v>1</v>
       </c>
       <c r="I967" s="2">
         <v>1</v>
       </c>
       <c r="J967" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" s="2">
         <v>965</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="E968" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F968" s="2">
-        <v>101</v>
+        <v>552</v>
       </c>
       <c r="G968" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H968" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I968" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J968" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="2">
         <v>966</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C969" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D969" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E969" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F969" s="2">
         <v>78</v>
       </c>
       <c r="G969" s="2">
         <v>0</v>
       </c>
       <c r="H969" s="2">
         <v>0</v>
       </c>
       <c r="I969" s="2">
         <v>0</v>
       </c>
       <c r="J969" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" s="2">
         <v>967</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C970" s="2" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D970" s="2" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="E970" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F970" s="2">
-        <v>552</v>
+        <v>101</v>
       </c>
       <c r="G970" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H970" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I970" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J970" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="2">
         <v>968</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C971" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D971" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E971" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F971" s="2">
         <v>314</v>
       </c>
       <c r="G971" s="2">
         <v>2</v>
       </c>
       <c r="H971" s="2">
@@ -35168,51 +35168,51 @@
       </c>
       <c r="G975" s="2">
         <v>2</v>
       </c>
       <c r="H975" s="2">
         <v>2</v>
       </c>
       <c r="I975" s="2">
         <v>2</v>
       </c>
       <c r="J975" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" s="2">
         <v>973</v>
       </c>
       <c r="B976" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C976" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D976" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E976" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F976" s="2">
         <v>170</v>
       </c>
       <c r="G976" s="2">
         <v>3</v>
       </c>
       <c r="H976" s="2">
         <v>0</v>
       </c>
       <c r="I976" s="2">
         <v>0</v>
       </c>
       <c r="J976" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" s="2">
         <v>974</v>
       </c>
       <c r="B977" s="3" t="s">
@@ -35392,51 +35392,51 @@
       </c>
       <c r="G982" s="2">
         <v>2</v>
       </c>
       <c r="H982" s="2">
         <v>2</v>
       </c>
       <c r="I982" s="2">
         <v>2</v>
       </c>
       <c r="J982" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" s="2">
         <v>980</v>
       </c>
       <c r="B983" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C983" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D983" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E983" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F983" s="2">
         <v>203</v>
       </c>
       <c r="G983" s="2">
         <v>2</v>
       </c>
       <c r="H983" s="2">
         <v>0</v>
       </c>
       <c r="I983" s="2">
         <v>2</v>
       </c>
       <c r="J983" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" s="2">
         <v>981</v>
       </c>
       <c r="B984" s="3" t="s">
@@ -36189,51 +36189,51 @@
       </c>
       <c r="F1007" s="2">
         <v>14</v>
       </c>
       <c r="G1007" s="2">
         <v>0</v>
       </c>
       <c r="H1007" s="2">
         <v>0</v>
       </c>
       <c r="I1007" s="2">
         <v>0</v>
       </c>
       <c r="J1007" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" s="2">
         <v>1005</v>
       </c>
       <c r="B1008" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1008" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1008" s="2">
         <v>936</v>
       </c>
       <c r="G1008" s="2">
         <v>4</v>
       </c>
       <c r="H1008" s="2">
         <v>2</v>
       </c>
       <c r="I1008" s="2">
         <v>3</v>
       </c>
       <c r="J1008" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" s="2">
@@ -36992,51 +36992,51 @@
       </c>
       <c r="G1032" s="2">
         <v>1</v>
       </c>
       <c r="H1032" s="2">
         <v>1</v>
       </c>
       <c r="I1032" s="2">
         <v>1</v>
       </c>
       <c r="J1032" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" s="2">
         <v>1030</v>
       </c>
       <c r="B1033" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1033" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D1033" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E1033" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F1033" s="2">
         <v>288</v>
       </c>
       <c r="G1033" s="2">
         <v>1</v>
       </c>
       <c r="H1033" s="2">
         <v>0</v>
       </c>
       <c r="I1033" s="2">
         <v>4</v>
       </c>
       <c r="J1033" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" s="2">
         <v>1031</v>
       </c>
       <c r="B1034" s="3" t="s">
@@ -37117,133 +37117,133 @@
       </c>
       <c r="F1036" s="2">
         <v>47</v>
       </c>
       <c r="G1036" s="2">
         <v>0</v>
       </c>
       <c r="H1036" s="2">
         <v>0</v>
       </c>
       <c r="I1036" s="2">
         <v>0</v>
       </c>
       <c r="J1036" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="2">
         <v>1034</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>71</v>
+        <v>542</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>472</v>
+        <v>543</v>
       </c>
       <c r="E1037" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F1037" s="2">
-        <v>365</v>
+        <v>247</v>
       </c>
       <c r="G1037" s="2">
         <v>2</v>
       </c>
       <c r="H1037" s="2">
         <v>0</v>
       </c>
       <c r="I1037" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1037" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" s="2">
         <v>1035</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1038" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D1038" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E1038" s="2" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F1038" s="2">
         <v>68</v>
       </c>
       <c r="G1038" s="2">
         <v>0</v>
       </c>
       <c r="H1038" s="2">
         <v>0</v>
       </c>
       <c r="I1038" s="2">
         <v>1</v>
       </c>
       <c r="J1038" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="2">
         <v>1036</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1039" s="2" t="s">
-        <v>542</v>
+        <v>71</v>
       </c>
       <c r="D1039" s="2" t="s">
-        <v>543</v>
+        <v>472</v>
       </c>
       <c r="E1039" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F1039" s="2">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="G1039" s="2">
         <v>2</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1039" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1040" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E1040" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="F1040" s="2">
         <v>46</v>
       </c>
       <c r="G1040" s="2">
@@ -37341,136 +37341,136 @@
       </c>
       <c r="F1043" s="2">
         <v>118</v>
       </c>
       <c r="G1043" s="2">
         <v>1</v>
       </c>
       <c r="H1043" s="2">
         <v>0</v>
       </c>
       <c r="I1043" s="2">
         <v>1</v>
       </c>
       <c r="J1043" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D1044" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="E1044" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1044" s="2">
-        <v>50</v>
+        <v>842</v>
       </c>
       <c r="G1044" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1044" s="2">
         <v>1</v>
       </c>
       <c r="I1044" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1044" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>1093</v>
+        <v>63</v>
       </c>
       <c r="E1045" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1045" s="2">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="G1045" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1045" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1045" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J1045" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="D1046" s="2" t="s">
-        <v>116</v>
+        <v>1093</v>
       </c>
       <c r="E1046" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1046" s="2">
-        <v>842</v>
+        <v>71</v>
       </c>
       <c r="G1046" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H1046" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1046" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J1046" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="2">
         <v>1044</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1047" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1047" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E1047" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F1047" s="2">
         <v>529</v>
       </c>
       <c r="G1047" s="2">
         <v>2</v>
       </c>
       <c r="H1047" s="2">
@@ -37536,83 +37536,83 @@
       </c>
       <c r="G1049" s="2">
         <v>0</v>
       </c>
       <c r="H1049" s="2">
         <v>0</v>
       </c>
       <c r="I1049" s="2">
         <v>1</v>
       </c>
       <c r="J1049" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:10">
       <c r="A1050" s="2">
         <v>1047</v>
       </c>
       <c r="B1050" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1050" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1050" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E1050" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F1050" s="2">
         <v>57</v>
       </c>
       <c r="G1050" s="2">
         <v>1</v>
       </c>
       <c r="H1050" s="2">
         <v>1</v>
       </c>
       <c r="I1050" s="2">
         <v>1</v>
       </c>
       <c r="J1050" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" s="2">
         <v>1048</v>
       </c>
       <c r="B1051" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1051" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1051" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1051" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F1051" s="2">
         <v>177</v>
       </c>
       <c r="G1051" s="2">
         <v>2</v>
       </c>
       <c r="H1051" s="2">
         <v>0</v>
       </c>
       <c r="I1051" s="2">
         <v>1</v>
       </c>
       <c r="J1051" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" s="2">
         <v>1049</v>
       </c>
       <c r="B1052" s="3" t="s">
@@ -38045,51 +38045,51 @@
       </c>
       <c r="F1065" s="2">
         <v>16</v>
       </c>
       <c r="G1065" s="2">
         <v>0</v>
       </c>
       <c r="H1065" s="2">
         <v>0</v>
       </c>
       <c r="I1065" s="2">
         <v>0</v>
       </c>
       <c r="J1065" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" s="2">
         <v>1063</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1066" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1066" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1066" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F1066" s="2">
         <v>287</v>
       </c>
       <c r="G1066" s="2">
         <v>2</v>
       </c>
       <c r="H1066" s="2">
         <v>0</v>
       </c>
       <c r="I1066" s="2">
         <v>2</v>
       </c>
       <c r="J1066" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="2">
@@ -38141,104 +38141,104 @@
       </c>
       <c r="F1068" s="2">
         <v>62</v>
       </c>
       <c r="G1068" s="2">
         <v>1</v>
       </c>
       <c r="H1068" s="2">
         <v>0</v>
       </c>
       <c r="I1068" s="2">
         <v>1</v>
       </c>
       <c r="J1068" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="2">
         <v>1066</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D1069" s="2" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="E1069" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1069" s="2">
-        <v>210</v>
+        <v>449</v>
       </c>
       <c r="G1069" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1069" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1069" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1069" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" s="2">
         <v>1067</v>
       </c>
       <c r="B1070" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1070" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D1070" s="2" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E1070" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1070" s="2">
-        <v>449</v>
+        <v>210</v>
       </c>
       <c r="G1070" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1070" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1070" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1070" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="2">
         <v>1068</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1071" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1071" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E1071" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F1071" s="2">
         <v>193</v>
       </c>
       <c r="G1071" s="2">
         <v>0</v>
       </c>
       <c r="H1071" s="2">
@@ -38301,51 +38301,51 @@
       </c>
       <c r="F1073" s="2">
         <v>87</v>
       </c>
       <c r="G1073" s="2">
         <v>1</v>
       </c>
       <c r="H1073" s="2">
         <v>1</v>
       </c>
       <c r="I1073" s="2">
         <v>1</v>
       </c>
       <c r="J1073" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1074" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
         <v>151</v>
       </c>
       <c r="G1074" s="2">
         <v>2</v>
       </c>
       <c r="H1074" s="2">
         <v>2</v>
       </c>
       <c r="I1074" s="2">
         <v>2</v>
       </c>
       <c r="J1074" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
@@ -38557,104 +38557,104 @@
       </c>
       <c r="F1081" s="2">
         <v>362</v>
       </c>
       <c r="G1081" s="2">
         <v>1</v>
       </c>
       <c r="H1081" s="2">
         <v>0</v>
       </c>
       <c r="I1081" s="2">
         <v>2</v>
       </c>
       <c r="J1081" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" s="2">
         <v>1079</v>
       </c>
       <c r="B1082" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1082" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1082" s="2" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="E1082" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1082" s="2">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="G1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1082" s="2">
         <v>1</v>
       </c>
       <c r="J1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" s="2">
         <v>1080</v>
       </c>
       <c r="B1083" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1083" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D1083" s="2" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="E1083" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1083" s="2">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="G1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1083" s="2">
         <v>1</v>
       </c>
       <c r="J1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" s="2">
         <v>1081</v>
       </c>
       <c r="B1084" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1084" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D1084" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1084" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F1084" s="2">
         <v>74</v>
       </c>
       <c r="G1084" s="2">
         <v>0</v>
       </c>
       <c r="H1084" s="2">
@@ -38720,54 +38720,54 @@
       </c>
       <c r="G1086" s="2">
         <v>2</v>
       </c>
       <c r="H1086" s="2">
         <v>1</v>
       </c>
       <c r="I1086" s="2">
         <v>1</v>
       </c>
       <c r="J1086" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" s="2">
         <v>1084</v>
       </c>
       <c r="B1087" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1087" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1087" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E1087" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F1087" s="2">
         <v>683</v>
       </c>
       <c r="G1087" s="2">
         <v>4</v>
       </c>
       <c r="H1087" s="2">
         <v>1</v>
       </c>
       <c r="I1087" s="2">
         <v>5</v>
       </c>
       <c r="J1087" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" s="2">
         <v>1085</v>
       </c>
       <c r="B1088" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1088" s="2" t="s">
@@ -38816,51 +38816,51 @@
       </c>
       <c r="G1089" s="2">
         <v>0</v>
       </c>
       <c r="H1089" s="2">
         <v>0</v>
       </c>
       <c r="I1089" s="2">
         <v>2</v>
       </c>
       <c r="J1089" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" s="2">
         <v>1087</v>
       </c>
       <c r="B1090" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1090" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1090" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E1090" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="F1090" s="2">
         <v>111</v>
       </c>
       <c r="G1090" s="2">
         <v>2</v>
       </c>
       <c r="H1090" s="2">
         <v>0</v>
       </c>
       <c r="I1090" s="2">
         <v>0</v>
       </c>
       <c r="J1090" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="2">
         <v>1088</v>
       </c>
       <c r="B1091" s="3" t="s">
@@ -38880,51 +38880,51 @@
       </c>
       <c r="G1091" s="2">
         <v>1</v>
       </c>
       <c r="H1091" s="2">
         <v>0</v>
       </c>
       <c r="I1091" s="2">
         <v>0</v>
       </c>
       <c r="J1091" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1092" spans="1:10">
       <c r="A1092" s="2">
         <v>1089</v>
       </c>
       <c r="B1092" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1092" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1092" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E1092" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F1092" s="2">
         <v>132</v>
       </c>
       <c r="G1092" s="2">
         <v>3</v>
       </c>
       <c r="H1092" s="2">
         <v>3</v>
       </c>
       <c r="I1092" s="2">
         <v>2</v>
       </c>
       <c r="J1092" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1093" spans="1:10">
       <c r="A1093" s="2">
         <v>1090</v>
       </c>
       <c r="B1093" s="3" t="s">
@@ -39037,51 +39037,51 @@
       </c>
       <c r="F1096" s="2">
         <v>10</v>
       </c>
       <c r="G1096" s="2">
         <v>1</v>
       </c>
       <c r="H1096" s="2">
         <v>1</v>
       </c>
       <c r="I1096" s="2">
         <v>1</v>
       </c>
       <c r="J1096" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" s="2">
         <v>1094</v>
       </c>
       <c r="B1097" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1097" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1097" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1097" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F1097" s="2">
         <v>1188</v>
       </c>
       <c r="G1097" s="2">
         <v>3</v>
       </c>
       <c r="H1097" s="2">
         <v>2</v>
       </c>
       <c r="I1097" s="2">
         <v>2</v>
       </c>
       <c r="J1097" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="2">
@@ -39325,51 +39325,51 @@
       </c>
       <c r="F1105" s="2">
         <v>191</v>
       </c>
       <c r="G1105" s="2">
         <v>2</v>
       </c>
       <c r="H1105" s="2">
         <v>1</v>
       </c>
       <c r="I1105" s="2">
         <v>4</v>
       </c>
       <c r="J1105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" s="2">
         <v>1103</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1106" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1106" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E1106" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F1106" s="2">
         <v>226</v>
       </c>
       <c r="G1106" s="2">
         <v>1</v>
       </c>
       <c r="H1106" s="2">
         <v>0</v>
       </c>
       <c r="I1106" s="2">
         <v>1</v>
       </c>
       <c r="J1106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="2">
@@ -39549,54 +39549,54 @@
       </c>
       <c r="F1112" s="2">
         <v>294</v>
       </c>
       <c r="G1112" s="2">
         <v>0</v>
       </c>
       <c r="H1112" s="2">
         <v>0</v>
       </c>
       <c r="I1112" s="2">
         <v>1</v>
       </c>
       <c r="J1112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
       <c r="A1113" s="2">
         <v>1110</v>
       </c>
       <c r="B1113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1113" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1113" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1113" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="F1113" s="2">
         <v>145</v>
       </c>
       <c r="G1113" s="2">
         <v>2</v>
       </c>
       <c r="H1113" s="2">
         <v>2</v>
       </c>
       <c r="I1113" s="2">
         <v>2</v>
       </c>
       <c r="J1113" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1114" spans="1:10">
       <c r="A1114" s="2">
         <v>1111</v>
       </c>
       <c r="B1114" s="3" t="s">
@@ -40317,54 +40317,54 @@
       </c>
       <c r="F1136" s="2">
         <v>538</v>
       </c>
       <c r="G1136" s="2">
         <v>3</v>
       </c>
       <c r="H1136" s="2">
         <v>1</v>
       </c>
       <c r="I1136" s="2">
         <v>3</v>
       </c>
       <c r="J1136" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1137" spans="1:10">
       <c r="A1137" s="2">
         <v>1134</v>
       </c>
       <c r="B1137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1137" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1137" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1137" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F1137" s="2">
         <v>251</v>
       </c>
       <c r="G1137" s="2">
         <v>1</v>
       </c>
       <c r="H1137" s="2">
         <v>1</v>
       </c>
       <c r="I1137" s="2">
         <v>1</v>
       </c>
       <c r="J1137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:10">
       <c r="A1138" s="2">
         <v>1135</v>
       </c>
       <c r="B1138" s="3" t="s">