--- v2 (2026-04-01)
+++ v3 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -110,62 +110,62 @@
   <si>
     <t>Lego</t>
   </si>
   <si>
     <t>Adwaitabati</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Kantabari</t>
   </si>
   <si>
     <t>Agarda Purusottampur</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
     <t>Gargaria</t>
   </si>
   <si>
     <t>Agaya</t>
   </si>
   <si>
+    <t>Bankura-ii</t>
+  </si>
+  <si>
+    <t>Narrah</t>
+  </si>
+  <si>
+    <t>Agayanandanpur</t>
+  </si>
+  <si>
     <t>Nakaijuri</t>
   </si>
   <si>
-    <t>Agayanandanpur</t>
-[...7 lines deleted...]
-  <si>
     <t>Punisole</t>
   </si>
   <si>
     <t>Aguri Band Punisol</t>
   </si>
   <si>
     <t>Akui-i</t>
   </si>
   <si>
     <t>Akui</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
     <t>Chinabari</t>
   </si>
   <si>
     <t>Alutia</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Machatora</t>
@@ -218,59 +218,59 @@
   <si>
     <t>Majdiha</t>
   </si>
   <si>
     <t>Amla Tara</t>
   </si>
   <si>
     <t>Amrul</t>
   </si>
   <si>
     <t>Barjora</t>
   </si>
   <si>
     <t>Chhandar</t>
   </si>
   <si>
     <t>Amthia</t>
   </si>
   <si>
     <t>Matgoda</t>
   </si>
   <si>
     <t>Anara</t>
   </si>
   <si>
+    <t>Parsola</t>
+  </si>
+  <si>
+    <t>Andharia</t>
+  </si>
+  <si>
     <t>Goalbari</t>
   </si>
   <si>
-    <t>Andharia</t>
-[...4 lines deleted...]
-  <si>
     <t>Bankura-i</t>
   </si>
   <si>
     <t>Andarthole</t>
   </si>
   <si>
     <t>Andharthaul</t>
   </si>
   <si>
     <t>Lodna</t>
   </si>
   <si>
     <t>Angadpur</t>
   </si>
   <si>
     <t>Antkuria</t>
   </si>
   <si>
     <t>Anturi Bana</t>
   </si>
   <si>
     <t>Hirbandh</t>
   </si>
   <si>
     <t>Molian</t>
@@ -392,59 +392,59 @@
   <si>
     <t>Bagjata</t>
   </si>
   <si>
     <t>Bagjobra</t>
   </si>
   <si>
     <t>Bagmari</t>
   </si>
   <si>
     <t>Bagneja</t>
   </si>
   <si>
     <t>Ghutgoria</t>
   </si>
   <si>
     <t>Baguli</t>
   </si>
   <si>
     <t>Tiluri</t>
   </si>
   <si>
     <t>Bagulia</t>
   </si>
   <si>
+    <t>Dahala</t>
+  </si>
+  <si>
+    <t>Bahadurpur</t>
+  </si>
+  <si>
     <t>Beliatore</t>
   </si>
   <si>
-    <t>Bahadurpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Bahalalpur</t>
   </si>
   <si>
     <t>Ratanpur</t>
   </si>
   <si>
     <t>Bahara Band</t>
   </si>
   <si>
     <t>Onda-ii</t>
   </si>
   <si>
     <t>Bahulara</t>
   </si>
   <si>
     <t>Hamirhati</t>
   </si>
   <si>
     <t>Bahulia</t>
   </si>
   <si>
     <t>Baikuntha Pur</t>
   </si>
   <si>
     <t>BANKURA-II</t>
@@ -452,56 +452,56 @@
   <si>
     <t>MANKANALI</t>
   </si>
   <si>
     <t>BAIKUNTHAPUR</t>
   </si>
   <si>
     <t>Baishpatra</t>
   </si>
   <si>
     <t>Dheko</t>
   </si>
   <si>
     <t>Baksi</t>
   </si>
   <si>
     <t>Baksi Bandh</t>
   </si>
   <si>
     <t>Salma</t>
   </si>
   <si>
     <t>Bakulia</t>
   </si>
   <si>
+    <t>Balarampur</t>
+  </si>
+  <si>
     <t>Supur</t>
   </si>
   <si>
-    <t>Balarampur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balguma</t>
   </si>
   <si>
     <t>Godardihi</t>
   </si>
   <si>
     <t>Balianarayanpur</t>
   </si>
   <si>
     <t>Saldiha</t>
   </si>
   <si>
     <t>Baliguma</t>
   </si>
   <si>
     <t>Bamandiha</t>
   </si>
   <si>
     <t>Chhatna-ii</t>
   </si>
   <si>
     <t>Bamankuli</t>
   </si>
   <si>
     <t>Moshiara</t>
@@ -797,56 +797,56 @@
   <si>
     <t>Dhekit</t>
   </si>
   <si>
     <t>Beltikri</t>
   </si>
   <si>
     <t>Belut</t>
   </si>
   <si>
     <t>Bena</t>
   </si>
   <si>
     <t>Bena Bandi</t>
   </si>
   <si>
     <t>Belsulia</t>
   </si>
   <si>
     <t>Benabendi</t>
   </si>
   <si>
     <t>Benachapra</t>
   </si>
   <si>
+    <t>Benagaria</t>
+  </si>
+  <si>
     <t>Jirrah</t>
   </si>
   <si>
-    <t>Benagaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Benajira</t>
   </si>
   <si>
     <t>Benakata</t>
   </si>
   <si>
     <t>Bhora</t>
   </si>
   <si>
     <t>Bendara</t>
   </si>
   <si>
     <t>Rudra</t>
   </si>
   <si>
     <t>Benkakocha</t>
   </si>
   <si>
     <t>Benkia</t>
   </si>
   <si>
     <t>Kalyani</t>
   </si>
   <si>
     <t>Beryak Hamar</t>
@@ -1094,56 +1094,56 @@
   <si>
     <t>Chaka</t>
   </si>
   <si>
     <t>Chaka Doba</t>
   </si>
   <si>
     <t>Chakdaha</t>
   </si>
   <si>
     <t>Barikul</t>
   </si>
   <si>
     <t>Chalkigara</t>
   </si>
   <si>
     <t>Pakhannaa</t>
   </si>
   <si>
     <t>Chandai</t>
   </si>
   <si>
     <t>Chandaibot Ramchandrapur</t>
   </si>
   <si>
+    <t>Chandpur</t>
+  </si>
+  <si>
     <t>Dubrajpur</t>
   </si>
   <si>
-    <t>Chandpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Gogra</t>
   </si>
   <si>
     <t>Chandra</t>
   </si>
   <si>
     <t>Medinipur</t>
   </si>
   <si>
     <t>Chandrakona</t>
   </si>
   <si>
     <t>Chanpabani</t>
   </si>
   <si>
     <t>Bikna</t>
   </si>
   <si>
     <t>Chapatara</t>
   </si>
   <si>
     <t>Charigram</t>
   </si>
   <si>
     <t>Charuikunr</t>
@@ -3032,56 +3032,56 @@
   <si>
     <t>Radhaballavpur</t>
   </si>
   <si>
     <t>Radhakantapur</t>
   </si>
   <si>
     <t>Radhamohanpur</t>
   </si>
   <si>
     <t>RADHANAGAR</t>
   </si>
   <si>
     <t>Radhanathpur</t>
   </si>
   <si>
     <t>Radharamanpur</t>
   </si>
   <si>
     <t>Raghunath Chak</t>
   </si>
   <si>
     <t>Raghunath Nagar</t>
   </si>
   <si>
+    <t>RAGHUNATHPUR</t>
+  </si>
+  <si>
     <t>Raghunathpur</t>
   </si>
   <si>
-    <t>RAGHUNATHPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Raj Bandh</t>
   </si>
   <si>
     <t>Rajadali</t>
   </si>
   <si>
     <t>Rajmadhabpur</t>
   </si>
   <si>
     <t>Rajprasadpur</t>
   </si>
   <si>
     <t>Rajpura</t>
   </si>
   <si>
     <t>Rajsol</t>
   </si>
   <si>
     <t>Ram Sagar</t>
   </si>
   <si>
     <t>Rambani</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
@@ -3278,54 +3278,54 @@
   <si>
     <t>Shirsha</t>
   </si>
   <si>
     <t>Shitalpur</t>
   </si>
   <si>
     <t>Shitla</t>
   </si>
   <si>
     <t>SHITLADIHI</t>
   </si>
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
+    <t>Shushunia</t>
+  </si>
+  <si>
     <t>SHUSHUNIA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shushunia</t>
   </si>
   <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
     <t>Shyampur</t>
   </si>
   <si>
     <t>Lowgram</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
@@ -4253,104 +4253,104 @@
       </c>
       <c r="F9" s="2">
         <v>130</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2">
         <v>5951</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
       <c r="H12" s="2">
@@ -4765,104 +4765,104 @@
       </c>
       <c r="F25" s="2">
         <v>302</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
       <c r="J25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="2">
-        <v>466</v>
+        <v>83</v>
       </c>
       <c r="G26" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="2">
-        <v>83</v>
+        <v>466</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="2">
         <v>546</v>
       </c>
       <c r="G28" s="2">
         <v>2</v>
       </c>
       <c r="H28" s="2">
@@ -5405,51 +5405,51 @@
       </c>
       <c r="F45" s="2">
         <v>445</v>
       </c>
       <c r="G45" s="2">
         <v>3</v>
       </c>
       <c r="H45" s="2">
         <v>2</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="2">
         <v>529</v>
       </c>
       <c r="G46" s="2">
         <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>1</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
@@ -5533,51 +5533,51 @@
       </c>
       <c r="F49" s="2">
         <v>634</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
@@ -5789,54 +5789,54 @@
       </c>
       <c r="F57" s="2">
         <v>206</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2">
         <v>225</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5885,101 +5885,101 @@
       </c>
       <c r="F60" s="2">
         <v>16</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="2">
         <v>0</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F61" s="2">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F62" s="2">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G62" s="2">
         <v>1</v>
       </c>
       <c r="H62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F63" s="2">
         <v>487</v>
       </c>
       <c r="G63" s="2">
@@ -6301,159 +6301,159 @@
       </c>
       <c r="F73" s="2">
         <v>194</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>1</v>
       </c>
       <c r="I73" s="2">
         <v>1</v>
       </c>
       <c r="J73" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D74" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="2">
-        <v>309</v>
+        <v>179</v>
       </c>
       <c r="G74" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H74" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I74" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J74" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F75" s="2">
-        <v>31</v>
+        <v>309</v>
       </c>
       <c r="G75" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H75" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I75" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J75" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F76" s="2">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G76" s="2">
         <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F77" s="2">
-        <v>179</v>
+        <v>91</v>
       </c>
       <c r="G77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
         <v>1</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
@@ -6688,51 +6688,51 @@
       </c>
       <c r="G85" s="2">
         <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>2</v>
       </c>
       <c r="I85" s="2">
         <v>2</v>
       </c>
       <c r="J85" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F86" s="2">
         <v>90</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
         <v>1</v>
       </c>
       <c r="J86" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
@@ -6813,54 +6813,54 @@
       </c>
       <c r="F89" s="2">
         <v>222</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>1</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F90" s="2">
         <v>106</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
@@ -6909,83 +6909,83 @@
       </c>
       <c r="F92" s="2">
         <v>370</v>
       </c>
       <c r="G92" s="2">
         <v>2</v>
       </c>
       <c r="H92" s="2">
         <v>2</v>
       </c>
       <c r="I92" s="2">
         <v>2</v>
       </c>
       <c r="J92" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F93" s="2">
         <v>86</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
         <v>1</v>
       </c>
       <c r="J93" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
@@ -7328,51 +7328,51 @@
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
         <v>0</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F106" s="2">
         <v>129</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
         <v>1</v>
       </c>
       <c r="J106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
@@ -7424,83 +7424,83 @@
       </c>
       <c r="G108" s="2">
         <v>3</v>
       </c>
       <c r="H108" s="2">
         <v>2</v>
       </c>
       <c r="I108" s="2">
         <v>3</v>
       </c>
       <c r="J108" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F109" s="2">
         <v>363</v>
       </c>
       <c r="G109" s="2">
         <v>1</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="2">
         <v>1</v>
       </c>
       <c r="J109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F110" s="2">
         <v>74</v>
       </c>
       <c r="G110" s="2">
         <v>2</v>
       </c>
       <c r="H110" s="2">
         <v>1</v>
       </c>
       <c r="I110" s="2">
         <v>0</v>
       </c>
       <c r="J110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
@@ -7520,51 +7520,51 @@
       </c>
       <c r="G111" s="2">
         <v>1</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="2">
         <v>0</v>
       </c>
       <c r="J111" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F112" s="2">
         <v>185</v>
       </c>
       <c r="G112" s="2">
         <v>2</v>
       </c>
       <c r="H112" s="2">
         <v>1</v>
       </c>
       <c r="I112" s="2">
         <v>2</v>
       </c>
       <c r="J112" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
@@ -7648,51 +7648,51 @@
       </c>
       <c r="G115" s="2">
         <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>1</v>
       </c>
       <c r="I115" s="2">
         <v>1</v>
       </c>
       <c r="J115" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F116" s="2">
         <v>357</v>
       </c>
       <c r="G116" s="2">
         <v>1</v>
       </c>
       <c r="H116" s="2">
         <v>1</v>
       </c>
       <c r="I116" s="2">
         <v>1</v>
       </c>
       <c r="J116" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
@@ -7744,80 +7744,80 @@
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F119" s="2">
         <v>296</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
@@ -7869,51 +7869,51 @@
       </c>
       <c r="F122" s="2">
         <v>368</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>67</v>
       </c>
       <c r="G123" s="2">
         <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -8541,51 +8541,51 @@
       </c>
       <c r="F143" s="2">
         <v>149</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>2</v>
       </c>
       <c r="J143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F144" s="2">
         <v>379</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
@@ -8637,83 +8637,83 @@
       </c>
       <c r="F146" s="2">
         <v>337</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>2</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F147" s="2">
         <v>598</v>
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
@@ -8800,51 +8800,51 @@
       </c>
       <c r="G151" s="2">
         <v>2</v>
       </c>
       <c r="H151" s="2">
         <v>1</v>
       </c>
       <c r="I151" s="2">
         <v>1</v>
       </c>
       <c r="J151" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F152" s="2">
         <v>1876</v>
       </c>
       <c r="G152" s="2">
         <v>7</v>
       </c>
       <c r="H152" s="2">
         <v>5</v>
       </c>
       <c r="I152" s="2">
         <v>6</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
@@ -9085,104 +9085,104 @@
       </c>
       <c r="F160" s="2">
         <v>67</v>
       </c>
       <c r="G160" s="2">
         <v>1</v>
       </c>
       <c r="H160" s="2">
         <v>1</v>
       </c>
       <c r="I160" s="2">
         <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D161" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E161" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E161" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161" s="2">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="G161" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H161" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I161" s="2">
         <v>3</v>
       </c>
       <c r="J161" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>79</v>
+        <v>262</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F162" s="2">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="G162" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H162" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I162" s="2">
         <v>3</v>
       </c>
       <c r="J162" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F163" s="2">
         <v>132</v>
       </c>
       <c r="G163" s="2">
         <v>1</v>
       </c>
       <c r="H163" s="2">
@@ -9533,51 +9533,51 @@
       </c>
       <c r="F174" s="2">
         <v>84</v>
       </c>
       <c r="G174" s="2">
         <v>2</v>
       </c>
       <c r="H174" s="2">
         <v>1</v>
       </c>
       <c r="I174" s="2">
         <v>2</v>
       </c>
       <c r="J174" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F175" s="2">
         <v>695</v>
       </c>
       <c r="G175" s="2">
         <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
@@ -10077,136 +10077,136 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
-        <v>128</v>
+        <v>354</v>
       </c>
       <c r="G192" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J192" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>249</v>
+        <v>128</v>
       </c>
       <c r="G193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
-        <v>354</v>
+        <v>249</v>
       </c>
       <c r="G194" s="2">
         <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J194" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F195" s="2">
         <v>335</v>
       </c>
       <c r="G195" s="2">
         <v>2</v>
       </c>
       <c r="H195" s="2">
@@ -10621,104 +10621,104 @@
       </c>
       <c r="F208" s="2">
         <v>25</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F209" s="2">
-        <v>471</v>
+        <v>357</v>
       </c>
       <c r="G209" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F210" s="2">
-        <v>357</v>
+        <v>471</v>
       </c>
       <c r="G210" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F211" s="2">
         <v>8</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -10909,101 +10909,101 @@
       </c>
       <c r="F217" s="2">
         <v>827</v>
       </c>
       <c r="G217" s="2">
         <v>4</v>
       </c>
       <c r="H217" s="2">
         <v>4</v>
       </c>
       <c r="I217" s="2">
         <v>4</v>
       </c>
       <c r="J217" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>99</v>
+        <v>248</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F218" s="2">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G218" s="2">
         <v>2</v>
       </c>
       <c r="H218" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I218" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J218" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F219" s="2">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="G219" s="2">
         <v>2</v>
       </c>
       <c r="H219" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I219" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J219" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F220" s="2">
         <v>36</v>
       </c>
       <c r="G220" s="2">
@@ -11424,83 +11424,83 @@
       </c>
       <c r="G233" s="2">
         <v>1</v>
       </c>
       <c r="H233" s="2">
         <v>1</v>
       </c>
       <c r="I233" s="2">
         <v>4</v>
       </c>
       <c r="J233" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F234" s="2">
         <v>5</v>
       </c>
       <c r="G234" s="2">
         <v>1</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="2">
         <v>0</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F235" s="2">
         <v>88</v>
       </c>
       <c r="G235" s="2">
         <v>1</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="2">
         <v>1</v>
       </c>
       <c r="J235" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
@@ -11744,51 +11744,51 @@
       </c>
       <c r="G243" s="2">
         <v>1</v>
       </c>
       <c r="H243" s="2">
         <v>1</v>
       </c>
       <c r="I243" s="2">
         <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F244" s="2">
         <v>123</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
@@ -11968,133 +11968,133 @@
       </c>
       <c r="G250" s="2">
         <v>2</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
         <v>3</v>
       </c>
       <c r="J250" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F251" s="2">
         <v>581</v>
       </c>
       <c r="G251" s="2">
         <v>2</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D252" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E252" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="E252" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F252" s="2">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="G252" s="2">
         <v>1</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J252" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>19</v>
+        <v>361</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F253" s="2">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="G253" s="2">
         <v>1</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J253" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F254" s="2">
         <v>294</v>
       </c>
       <c r="G254" s="2">
         <v>2</v>
       </c>
       <c r="H254" s="2">
@@ -12157,51 +12157,51 @@
       </c>
       <c r="F256" s="2">
         <v>181</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F257" s="2">
         <v>333</v>
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>2</v>
       </c>
       <c r="I257" s="2">
         <v>4</v>
       </c>
       <c r="J257" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
@@ -12256,51 +12256,51 @@
       </c>
       <c r="G259" s="2">
         <v>1</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="2">
         <v>1</v>
       </c>
       <c r="J259" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F260" s="2">
         <v>54</v>
       </c>
       <c r="G260" s="2">
         <v>1</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="2">
         <v>1</v>
       </c>
       <c r="J260" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="3" t="s">
@@ -12541,51 +12541,51 @@
       </c>
       <c r="F268" s="2">
         <v>289</v>
       </c>
       <c r="G268" s="2">
         <v>2</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F269" s="2">
         <v>125</v>
       </c>
       <c r="G269" s="2">
         <v>1</v>
       </c>
       <c r="H269" s="2">
         <v>1</v>
       </c>
       <c r="I269" s="2">
         <v>1</v>
       </c>
       <c r="J269" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
@@ -12637,51 +12637,51 @@
       </c>
       <c r="F271" s="2">
         <v>197</v>
       </c>
       <c r="G271" s="2">
         <v>2</v>
       </c>
       <c r="H271" s="2">
         <v>2</v>
       </c>
       <c r="I271" s="2">
         <v>1</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F272" s="2">
         <v>31</v>
       </c>
       <c r="G272" s="2">
         <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
@@ -12736,51 +12736,51 @@
       </c>
       <c r="G274" s="2">
         <v>0</v>
       </c>
       <c r="H274" s="2">
         <v>0</v>
       </c>
       <c r="I274" s="2">
         <v>0</v>
       </c>
       <c r="J274" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F275" s="2">
         <v>204</v>
       </c>
       <c r="G275" s="2">
         <v>2</v>
       </c>
       <c r="H275" s="2">
         <v>1</v>
       </c>
       <c r="I275" s="2">
         <v>1</v>
       </c>
       <c r="J275" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="3" t="s">
@@ -12893,54 +12893,54 @@
       </c>
       <c r="F279" s="2">
         <v>432</v>
       </c>
       <c r="G279" s="2">
         <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>1</v>
       </c>
       <c r="I279" s="2">
         <v>2</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F280" s="2">
         <v>77</v>
       </c>
       <c r="G280" s="2">
         <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="2">
         <v>1</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
@@ -13373,150 +13373,150 @@
       </c>
       <c r="F294" s="2">
         <v>98</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
         <v>1</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>51</v>
+        <v>182</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F295" s="2">
-        <v>126</v>
+        <v>440</v>
       </c>
       <c r="G295" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F296" s="2">
-        <v>440</v>
+        <v>126</v>
       </c>
       <c r="G296" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F297" s="2">
         <v>107</v>
       </c>
       <c r="G297" s="2">
         <v>1</v>
       </c>
       <c r="H297" s="2">
         <v>1</v>
       </c>
       <c r="I297" s="2">
         <v>1</v>
       </c>
       <c r="J297" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F298" s="2">
         <v>617</v>
       </c>
       <c r="G298" s="2">
         <v>2</v>
       </c>
       <c r="H298" s="2">
         <v>2</v>
       </c>
       <c r="I298" s="2">
         <v>2</v>
       </c>
       <c r="J298" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
@@ -13664,51 +13664,51 @@
       </c>
       <c r="G303" s="2">
         <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="2">
         <v>0</v>
       </c>
       <c r="J303" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F304" s="2">
         <v>156</v>
       </c>
       <c r="G304" s="2">
         <v>1</v>
       </c>
       <c r="H304" s="2">
         <v>1</v>
       </c>
       <c r="I304" s="2">
         <v>3</v>
       </c>
       <c r="J304" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="3" t="s">
@@ -13984,51 +13984,51 @@
       </c>
       <c r="G313" s="2">
         <v>1</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="2">
         <v>1</v>
       </c>
       <c r="J313" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F314" s="2">
         <v>62</v>
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>1</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
@@ -14048,261 +14048,261 @@
       </c>
       <c r="G315" s="2">
         <v>2</v>
       </c>
       <c r="H315" s="2">
         <v>2</v>
       </c>
       <c r="I315" s="2">
         <v>1</v>
       </c>
       <c r="J315" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F316" s="2">
-        <v>33</v>
+        <v>307</v>
       </c>
       <c r="G316" s="2">
         <v>2</v>
       </c>
       <c r="H316" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I316" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J316" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F317" s="2">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="G317" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H317" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J317" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F318" s="2">
-        <v>307</v>
+        <v>222</v>
       </c>
       <c r="G318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I318" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J318" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F319" s="2">
         <v>10</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>0</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F320" s="2">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="G320" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
         <v>1</v>
       </c>
       <c r="J320" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F321" s="2">
         <v>340</v>
       </c>
       <c r="G321" s="2">
         <v>3</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
         <v>2</v>
       </c>
       <c r="J321" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F322" s="2">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G322" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="2">
         <v>1</v>
       </c>
       <c r="J322" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F323" s="2">
         <v>127</v>
       </c>
       <c r="G323" s="2">
         <v>1</v>
       </c>
       <c r="H323" s="2">
@@ -14912,51 +14912,51 @@
       </c>
       <c r="G342" s="2">
         <v>3</v>
       </c>
       <c r="H342" s="2">
         <v>3</v>
       </c>
       <c r="I342" s="2">
         <v>2</v>
       </c>
       <c r="J342" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F343" s="2">
         <v>127</v>
       </c>
       <c r="G343" s="2">
         <v>1</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="2">
         <v>1</v>
       </c>
       <c r="J343" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
@@ -15133,54 +15133,54 @@
       </c>
       <c r="F349" s="2">
         <v>155</v>
       </c>
       <c r="G349" s="2">
         <v>1</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>3</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F350" s="2">
         <v>62</v>
       </c>
       <c r="G350" s="2">
         <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>1</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -15520,51 +15520,51 @@
       </c>
       <c r="G361" s="2">
         <v>2</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
         <v>2</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F362" s="2">
         <v>108</v>
       </c>
       <c r="G362" s="2">
         <v>2</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="2">
         <v>1</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
@@ -15965,51 +15965,51 @@
       </c>
       <c r="F375" s="2">
         <v>225</v>
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F376" s="2">
         <v>66</v>
       </c>
       <c r="G376" s="2">
         <v>1</v>
       </c>
       <c r="H376" s="2">
         <v>1</v>
       </c>
       <c r="I376" s="2">
         <v>1</v>
       </c>
       <c r="J376" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
@@ -16096,51 +16096,51 @@
       </c>
       <c r="G379" s="2">
         <v>0</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
       <c r="I379" s="2">
         <v>0</v>
       </c>
       <c r="J379" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F380" s="2">
         <v>120</v>
       </c>
       <c r="G380" s="2">
         <v>1</v>
       </c>
       <c r="H380" s="2">
         <v>1</v>
       </c>
       <c r="I380" s="2">
         <v>0</v>
       </c>
       <c r="J380" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
@@ -16157,51 +16157,51 @@
       </c>
       <c r="F381" s="2">
         <v>18</v>
       </c>
       <c r="G381" s="2">
         <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="2">
         <v>0</v>
       </c>
       <c r="J381" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F382" s="2">
         <v>602</v>
       </c>
       <c r="G382" s="2">
         <v>1</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
         <v>2</v>
       </c>
       <c r="J382" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
@@ -16608,51 +16608,51 @@
       </c>
       <c r="G395" s="2">
         <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>3</v>
       </c>
       <c r="I395" s="2">
         <v>2</v>
       </c>
       <c r="J395" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F396" s="2">
         <v>142</v>
       </c>
       <c r="G396" s="2">
         <v>1</v>
       </c>
       <c r="H396" s="2">
         <v>1</v>
       </c>
       <c r="I396" s="2">
         <v>1</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
@@ -16864,80 +16864,80 @@
       </c>
       <c r="G403" s="2">
         <v>1</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
         <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F404" s="2">
         <v>405</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F405" s="2">
         <v>264</v>
       </c>
       <c r="G405" s="2">
         <v>1</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="2">
         <v>1</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
@@ -16960,133 +16960,133 @@
       </c>
       <c r="G406" s="2">
         <v>0</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="2">
         <v>1</v>
       </c>
       <c r="J406" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F407" s="2">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="G407" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J407" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F408" s="2">
         <v>125</v>
       </c>
       <c r="G408" s="2">
         <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
         <v>1</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F409" s="2">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G409" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J409" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F410" s="2">
         <v>232</v>
       </c>
       <c r="G410" s="2">
         <v>0</v>
       </c>
       <c r="H410" s="2">
@@ -17117,316 +17117,316 @@
       </c>
       <c r="F411" s="2">
         <v>227</v>
       </c>
       <c r="G411" s="2">
         <v>2</v>
       </c>
       <c r="H411" s="2">
         <v>2</v>
       </c>
       <c r="I411" s="2">
         <v>2</v>
       </c>
       <c r="J411" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>283</v>
+        <v>144</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F412" s="2">
-        <v>806</v>
+        <v>420</v>
       </c>
       <c r="G412" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H412" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I412" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J412" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>207</v>
+        <v>18</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>507</v>
+        <v>283</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F413" s="2">
-        <v>130</v>
+        <v>806</v>
       </c>
       <c r="G413" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H413" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I413" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J413" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>144</v>
+        <v>507</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F414" s="2">
-        <v>420</v>
+        <v>130</v>
       </c>
       <c r="G414" s="2">
         <v>3</v>
       </c>
       <c r="H414" s="2">
+        <v>0</v>
+      </c>
+      <c r="I414" s="2">
         <v>3</v>
       </c>
-      <c r="I414" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J414" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>128</v>
+        <v>455</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F415" s="2">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="G415" s="2">
         <v>1</v>
       </c>
       <c r="H415" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2">
         <v>1</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>509</v>
+        <v>357</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>444</v>
+        <v>259</v>
       </c>
       <c r="G416" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H416" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I416" s="2">
         <v>4</v>
       </c>
       <c r="J416" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>455</v>
+        <v>126</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G417" s="2">
         <v>1</v>
       </c>
       <c r="H417" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I417" s="2">
         <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
-        <v>155</v>
+        <v>74</v>
       </c>
       <c r="G418" s="2">
         <v>1</v>
       </c>
       <c r="H418" s="2">
         <v>1</v>
       </c>
       <c r="I418" s="2">
         <v>1</v>
       </c>
       <c r="J418" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>357</v>
+        <v>509</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
-        <v>259</v>
+        <v>444</v>
       </c>
       <c r="G419" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H419" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>4</v>
       </c>
       <c r="J419" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="G420" s="2">
         <v>1</v>
       </c>
       <c r="H420" s="2">
         <v>1</v>
       </c>
       <c r="I420" s="2">
         <v>1</v>
       </c>
       <c r="J420" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D421" s="2" t="s">
@@ -17533,104 +17533,104 @@
       </c>
       <c r="F424" s="2">
         <v>128</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
         <v>2</v>
       </c>
       <c r="I424" s="2">
         <v>1</v>
       </c>
       <c r="J424" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F425" s="2">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="G425" s="2">
         <v>2</v>
       </c>
       <c r="H425" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F426" s="2">
-        <v>267</v>
+        <v>205</v>
       </c>
       <c r="G426" s="2">
         <v>2</v>
       </c>
       <c r="H426" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F427" s="2">
         <v>343</v>
       </c>
       <c r="G427" s="2">
         <v>1</v>
       </c>
       <c r="H427" s="2">
@@ -17728,51 +17728,51 @@
       </c>
       <c r="G430" s="2">
         <v>6</v>
       </c>
       <c r="H430" s="2">
         <v>5</v>
       </c>
       <c r="I430" s="2">
         <v>3</v>
       </c>
       <c r="J430" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F431" s="2">
         <v>156</v>
       </c>
       <c r="G431" s="2">
         <v>2</v>
       </c>
       <c r="H431" s="2">
         <v>2</v>
       </c>
       <c r="I431" s="2">
         <v>1</v>
       </c>
       <c r="J431" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
@@ -18016,51 +18016,51 @@
       </c>
       <c r="G439" s="2">
         <v>2</v>
       </c>
       <c r="H439" s="2">
         <v>1</v>
       </c>
       <c r="I439" s="2">
         <v>2</v>
       </c>
       <c r="J439" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F440" s="2">
         <v>10</v>
       </c>
       <c r="G440" s="2">
         <v>0</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="2">
         <v>0</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
@@ -18333,51 +18333,51 @@
       </c>
       <c r="F449" s="2">
         <v>90</v>
       </c>
       <c r="G449" s="2">
         <v>1</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="2">
         <v>2</v>
       </c>
       <c r="J449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F450" s="2">
         <v>772</v>
       </c>
       <c r="G450" s="2">
         <v>4</v>
       </c>
       <c r="H450" s="2">
         <v>3</v>
       </c>
       <c r="I450" s="2">
         <v>3</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
@@ -18528,51 +18528,51 @@
       </c>
       <c r="G455" s="2">
         <v>0</v>
       </c>
       <c r="H455" s="2">
         <v>0</v>
       </c>
       <c r="I455" s="2">
         <v>0</v>
       </c>
       <c r="J455" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="2">
         <v>453</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F456" s="2">
         <v>445</v>
       </c>
       <c r="G456" s="2">
         <v>3</v>
       </c>
       <c r="H456" s="2">
         <v>0</v>
       </c>
       <c r="I456" s="2">
         <v>4</v>
       </c>
       <c r="J456" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="2">
         <v>454</v>
       </c>
       <c r="B457" s="3" t="s">
@@ -18592,51 +18592,51 @@
       </c>
       <c r="G457" s="2">
         <v>0</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="2">
         <v>2</v>
       </c>
       <c r="J457" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="2">
         <v>455</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F458" s="2">
         <v>161</v>
       </c>
       <c r="G458" s="2">
         <v>0</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="2">
         <v>1</v>
       </c>
       <c r="J458" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="2">
         <v>456</v>
       </c>
       <c r="B459" s="3" t="s">
@@ -19581,63 +19581,63 @@
       </c>
       <c r="F488" s="2">
         <v>389</v>
       </c>
       <c r="G488" s="2">
         <v>3</v>
       </c>
       <c r="H488" s="2">
         <v>2</v>
       </c>
       <c r="I488" s="2">
         <v>2</v>
       </c>
       <c r="J488" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>423</v>
+        <v>158</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F489" s="2">
-        <v>92</v>
+        <v>310</v>
       </c>
       <c r="G489" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H489" s="2">
         <v>0</v>
       </c>
       <c r="I489" s="2">
         <v>1</v>
       </c>
       <c r="J489" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="2">
         <v>487</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D490" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E490" s="2" t="s">
@@ -19645,63 +19645,63 @@
       </c>
       <c r="F490" s="2">
         <v>162</v>
       </c>
       <c r="G490" s="2">
         <v>0</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="2">
         <v>1</v>
       </c>
       <c r="J490" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>158</v>
+        <v>423</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F491" s="2">
-        <v>310</v>
+        <v>92</v>
       </c>
       <c r="G491" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D492" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E492" s="2" t="s">
@@ -20125,104 +20125,104 @@
       </c>
       <c r="F505" s="2">
         <v>130</v>
       </c>
       <c r="G505" s="2">
         <v>2</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="2">
         <v>2</v>
       </c>
       <c r="J505" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="2">
         <v>503</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>492</v>
+        <v>46</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F506" s="2">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="G506" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H506" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I506" s="2">
         <v>1</v>
       </c>
       <c r="J506" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="2">
         <v>504</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>46</v>
+        <v>492</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F507" s="2">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="G507" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H507" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2">
         <v>1</v>
       </c>
       <c r="J507" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F508" s="2">
         <v>206</v>
       </c>
       <c r="G508" s="2">
         <v>2</v>
       </c>
       <c r="H508" s="2">
@@ -20256,51 +20256,51 @@
       </c>
       <c r="G509" s="2">
         <v>0</v>
       </c>
       <c r="H509" s="2">
         <v>0</v>
       </c>
       <c r="I509" s="2">
         <v>0</v>
       </c>
       <c r="J509" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" s="2">
         <v>507</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D510" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F510" s="2">
         <v>16</v>
       </c>
       <c r="G510" s="2">
         <v>0</v>
       </c>
       <c r="H510" s="2">
         <v>0</v>
       </c>
       <c r="I510" s="2">
         <v>1</v>
       </c>
       <c r="J510" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="2">
         <v>508</v>
       </c>
       <c r="B511" s="3" t="s">
@@ -20509,133 +20509,133 @@
       </c>
       <c r="F517" s="2">
         <v>1009</v>
       </c>
       <c r="G517" s="2">
         <v>9</v>
       </c>
       <c r="H517" s="2">
         <v>4</v>
       </c>
       <c r="I517" s="2">
         <v>6</v>
       </c>
       <c r="J517" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="2">
         <v>515</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>393</v>
+        <v>126</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F518" s="2">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="G518" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H518" s="2">
         <v>1</v>
       </c>
       <c r="I518" s="2">
         <v>1</v>
       </c>
       <c r="J518" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="2">
         <v>516</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F519" s="2">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G519" s="2">
         <v>2</v>
       </c>
       <c r="H519" s="2">
         <v>1</v>
       </c>
       <c r="I519" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J519" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="2">
         <v>517</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F520" s="2">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="G520" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H520" s="2">
         <v>1</v>
       </c>
       <c r="I520" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J520" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="2">
         <v>518</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D521" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F521" s="2">
         <v>614</v>
       </c>
       <c r="G521" s="2">
@@ -20768,51 +20768,51 @@
       </c>
       <c r="G525" s="2">
         <v>1</v>
       </c>
       <c r="H525" s="2">
         <v>1</v>
       </c>
       <c r="I525" s="2">
         <v>2</v>
       </c>
       <c r="J525" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" s="2">
         <v>523</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D526" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E526" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F526" s="2">
         <v>47</v>
       </c>
       <c r="G526" s="2">
         <v>1</v>
       </c>
       <c r="H526" s="2">
         <v>1</v>
       </c>
       <c r="I526" s="2">
         <v>1</v>
       </c>
       <c r="J526" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" s="2">
         <v>524</v>
       </c>
       <c r="B527" s="3" t="s">
@@ -21056,51 +21056,51 @@
       </c>
       <c r="G534" s="2">
         <v>1</v>
       </c>
       <c r="H534" s="2">
         <v>1</v>
       </c>
       <c r="I534" s="2">
         <v>1</v>
       </c>
       <c r="J534" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="2">
         <v>532</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F535" s="2">
         <v>309</v>
       </c>
       <c r="G535" s="2">
         <v>3</v>
       </c>
       <c r="H535" s="2">
         <v>1</v>
       </c>
       <c r="I535" s="2">
         <v>1</v>
       </c>
       <c r="J535" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" s="2">
         <v>533</v>
       </c>
       <c r="B536" s="3" t="s">
@@ -21341,51 +21341,51 @@
       </c>
       <c r="F543" s="2">
         <v>206</v>
       </c>
       <c r="G543" s="2">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>0</v>
       </c>
       <c r="I543" s="2">
         <v>1</v>
       </c>
       <c r="J543" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="2">
         <v>541</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D544" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F544" s="2">
         <v>1875</v>
       </c>
       <c r="G544" s="2">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>1</v>
       </c>
       <c r="I544" s="2">
         <v>3</v>
       </c>
       <c r="J544" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="2">
@@ -21469,104 +21469,104 @@
       </c>
       <c r="F547" s="2">
         <v>157</v>
       </c>
       <c r="G547" s="2">
         <v>2</v>
       </c>
       <c r="H547" s="2">
         <v>2</v>
       </c>
       <c r="I547" s="2">
         <v>1</v>
       </c>
       <c r="J547" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" s="2">
         <v>545</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F548" s="2">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="G548" s="2">
         <v>1</v>
       </c>
       <c r="H548" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I548" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J548" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="2">
         <v>546</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F549" s="2">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="G549" s="2">
         <v>1</v>
       </c>
       <c r="H549" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J549" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="2">
         <v>547</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F550" s="2">
         <v>98</v>
       </c>
       <c r="G550" s="2">
         <v>0</v>
       </c>
       <c r="H550" s="2">
@@ -21821,51 +21821,51 @@
       </c>
       <c r="F558" s="2">
         <v>130</v>
       </c>
       <c r="G558" s="2">
         <v>1</v>
       </c>
       <c r="H558" s="2">
         <v>1</v>
       </c>
       <c r="I558" s="2">
         <v>1</v>
       </c>
       <c r="J558" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="2">
         <v>556</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D559" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F559" s="2">
         <v>530</v>
       </c>
       <c r="G559" s="2">
         <v>2</v>
       </c>
       <c r="H559" s="2">
         <v>2</v>
       </c>
       <c r="I559" s="2">
         <v>4</v>
       </c>
       <c r="J559" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" s="2">
@@ -21888,51 +21888,51 @@
       </c>
       <c r="G560" s="2">
         <v>1</v>
       </c>
       <c r="H560" s="2">
         <v>1</v>
       </c>
       <c r="I560" s="2">
         <v>1</v>
       </c>
       <c r="J560" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="2">
         <v>558</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F561" s="2">
         <v>147</v>
       </c>
       <c r="G561" s="2">
         <v>1</v>
       </c>
       <c r="H561" s="2">
         <v>1</v>
       </c>
       <c r="I561" s="2">
         <v>1</v>
       </c>
       <c r="J561" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="2">
         <v>559</v>
       </c>
       <c r="B562" s="3" t="s">
@@ -21949,54 +21949,54 @@
       </c>
       <c r="F562" s="2">
         <v>225</v>
       </c>
       <c r="G562" s="2">
         <v>1</v>
       </c>
       <c r="H562" s="2">
         <v>0</v>
       </c>
       <c r="I562" s="2">
         <v>3</v>
       </c>
       <c r="J562" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F563" s="2">
         <v>389</v>
       </c>
       <c r="G563" s="2">
         <v>1</v>
       </c>
       <c r="H563" s="2">
         <v>0</v>
       </c>
       <c r="I563" s="2">
         <v>2</v>
       </c>
       <c r="J563" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="2">
         <v>561</v>
       </c>
       <c r="B564" s="3" t="s">
@@ -22173,136 +22173,136 @@
       </c>
       <c r="F569" s="2">
         <v>102</v>
       </c>
       <c r="G569" s="2">
         <v>2</v>
       </c>
       <c r="H569" s="2">
         <v>1</v>
       </c>
       <c r="I569" s="2">
         <v>0</v>
       </c>
       <c r="J569" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" s="2">
         <v>567</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>248</v>
+        <v>41</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F570" s="2">
-        <v>254</v>
+        <v>832</v>
       </c>
       <c r="G570" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H570" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I570" s="2">
         <v>2</v>
       </c>
       <c r="J570" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="2">
         <v>568</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D571" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F571" s="2">
         <v>166</v>
       </c>
       <c r="G571" s="2">
         <v>0</v>
       </c>
       <c r="H571" s="2">
         <v>0</v>
       </c>
       <c r="I571" s="2">
         <v>1</v>
       </c>
       <c r="J571" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="2">
         <v>569</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>41</v>
+        <v>248</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F572" s="2">
-        <v>832</v>
+        <v>254</v>
       </c>
       <c r="G572" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H572" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2">
         <v>2</v>
       </c>
       <c r="J572" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="2">
         <v>570</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D573" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F573" s="2">
         <v>153</v>
       </c>
       <c r="G573" s="2">
         <v>1</v>
       </c>
       <c r="H573" s="2">
@@ -22528,51 +22528,51 @@
       </c>
       <c r="G580" s="2">
         <v>1</v>
       </c>
       <c r="H580" s="2">
         <v>1</v>
       </c>
       <c r="I580" s="2">
         <v>2</v>
       </c>
       <c r="J580" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="2">
         <v>578</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C581" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F581" s="2">
         <v>413</v>
       </c>
       <c r="G581" s="2">
         <v>1</v>
       </c>
       <c r="H581" s="2">
         <v>0</v>
       </c>
       <c r="I581" s="2">
         <v>1</v>
       </c>
       <c r="J581" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" s="2">
         <v>579</v>
       </c>
       <c r="B582" s="3" t="s">
@@ -22592,51 +22592,51 @@
       </c>
       <c r="G582" s="2">
         <v>1</v>
       </c>
       <c r="H582" s="2">
         <v>0</v>
       </c>
       <c r="I582" s="2">
         <v>1</v>
       </c>
       <c r="J582" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" s="2">
         <v>580</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C583" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F583" s="2">
         <v>184</v>
       </c>
       <c r="G583" s="2">
         <v>1</v>
       </c>
       <c r="H583" s="2">
         <v>0</v>
       </c>
       <c r="I583" s="2">
         <v>1</v>
       </c>
       <c r="J583" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
@@ -23389,51 +23389,51 @@
       </c>
       <c r="F607" s="2">
         <v>197</v>
       </c>
       <c r="G607" s="2">
         <v>1</v>
       </c>
       <c r="H607" s="2">
         <v>0</v>
       </c>
       <c r="I607" s="2">
         <v>1</v>
       </c>
       <c r="J607" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" s="2">
         <v>605</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D608" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F608" s="2">
         <v>136</v>
       </c>
       <c r="G608" s="2">
         <v>2</v>
       </c>
       <c r="H608" s="2">
         <v>0</v>
       </c>
       <c r="I608" s="2">
         <v>1</v>
       </c>
       <c r="J608" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="2">
@@ -23549,51 +23549,51 @@
       </c>
       <c r="F612" s="2">
         <v>129</v>
       </c>
       <c r="G612" s="2">
         <v>1</v>
       </c>
       <c r="H612" s="2">
         <v>1</v>
       </c>
       <c r="I612" s="2">
         <v>2</v>
       </c>
       <c r="J612" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="2">
         <v>610</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D613" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F613" s="2">
         <v>399</v>
       </c>
       <c r="G613" s="2">
         <v>2</v>
       </c>
       <c r="H613" s="2">
         <v>2</v>
       </c>
       <c r="I613" s="2">
         <v>2</v>
       </c>
       <c r="J613" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" s="2">
@@ -23773,150 +23773,150 @@
       </c>
       <c r="F619" s="2">
         <v>102</v>
       </c>
       <c r="G619" s="2">
         <v>1</v>
       </c>
       <c r="H619" s="2">
         <v>0</v>
       </c>
       <c r="I619" s="2">
         <v>1</v>
       </c>
       <c r="J619" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="2">
         <v>617</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F620" s="2">
-        <v>347</v>
+        <v>144</v>
       </c>
       <c r="G620" s="2">
         <v>2</v>
       </c>
       <c r="H620" s="2">
         <v>2</v>
       </c>
       <c r="I620" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J620" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
         <v>618</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F621" s="2">
-        <v>144</v>
+        <v>347</v>
       </c>
       <c r="G621" s="2">
         <v>2</v>
       </c>
       <c r="H621" s="2">
         <v>2</v>
       </c>
       <c r="I621" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J621" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="2">
         <v>619</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C622" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D622" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F622" s="2">
         <v>82</v>
       </c>
       <c r="G622" s="2">
         <v>1</v>
       </c>
       <c r="H622" s="2">
         <v>1</v>
       </c>
       <c r="I622" s="2">
         <v>1</v>
       </c>
       <c r="J622" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="2">
         <v>620</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C623" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F623" s="2">
         <v>484</v>
       </c>
       <c r="G623" s="2">
         <v>2</v>
       </c>
       <c r="H623" s="2">
         <v>0</v>
       </c>
       <c r="I623" s="2">
         <v>3</v>
       </c>
       <c r="J623" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="2">
         <v>621</v>
       </c>
       <c r="B624" s="3" t="s">
@@ -24000,51 +24000,51 @@
       </c>
       <c r="G626" s="2">
         <v>1</v>
       </c>
       <c r="H626" s="2">
         <v>1</v>
       </c>
       <c r="I626" s="2">
         <v>1</v>
       </c>
       <c r="J626" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="2">
         <v>624</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C627" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F627" s="2">
         <v>326</v>
       </c>
       <c r="G627" s="2">
         <v>2</v>
       </c>
       <c r="H627" s="2">
         <v>0</v>
       </c>
       <c r="I627" s="2">
         <v>1</v>
       </c>
       <c r="J627" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" s="2">
         <v>625</v>
       </c>
       <c r="B628" s="3" t="s">
@@ -24221,86 +24221,86 @@
       </c>
       <c r="F633" s="2">
         <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>1</v>
       </c>
       <c r="H633" s="2">
         <v>1</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F634" s="2">
         <v>183</v>
       </c>
       <c r="G634" s="2">
         <v>1</v>
       </c>
       <c r="H634" s="2">
         <v>0</v>
       </c>
       <c r="I634" s="2">
         <v>1</v>
       </c>
       <c r="J634" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="2">
         <v>632</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C635" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F635" s="2">
         <v>21</v>
       </c>
       <c r="G635" s="2">
         <v>0</v>
       </c>
       <c r="H635" s="2">
         <v>0</v>
       </c>
       <c r="I635" s="2">
         <v>0</v>
       </c>
       <c r="J635" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" s="2">
         <v>633</v>
       </c>
       <c r="B636" s="3" t="s">
@@ -24381,118 +24381,118 @@
       </c>
       <c r="F638" s="2">
         <v>75</v>
       </c>
       <c r="G638" s="2">
         <v>1</v>
       </c>
       <c r="H638" s="2">
         <v>0</v>
       </c>
       <c r="I638" s="2">
         <v>0</v>
       </c>
       <c r="J638" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" s="2">
         <v>636</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>141</v>
+        <v>272</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F639" s="2">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="G639" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H639" s="2">
         <v>0</v>
       </c>
       <c r="I639" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J639" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" s="2">
         <v>637</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>272</v>
+        <v>141</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F640" s="2">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="G640" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H640" s="2">
         <v>0</v>
       </c>
       <c r="I640" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J640" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="2">
         <v>638</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F641" s="2">
         <v>299</v>
       </c>
       <c r="G641" s="2">
         <v>1</v>
       </c>
       <c r="H641" s="2">
         <v>1</v>
       </c>
       <c r="I641" s="2">
         <v>1</v>
       </c>
       <c r="J641" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" s="2">
         <v>639</v>
       </c>
       <c r="B642" s="3" t="s">
@@ -24541,51 +24541,51 @@
       </c>
       <c r="F643" s="2">
         <v>330</v>
       </c>
       <c r="G643" s="2">
         <v>2</v>
       </c>
       <c r="H643" s="2">
         <v>2</v>
       </c>
       <c r="I643" s="2">
         <v>4</v>
       </c>
       <c r="J643" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="2">
         <v>641</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D644" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F644" s="2">
         <v>128</v>
       </c>
       <c r="G644" s="2">
         <v>1</v>
       </c>
       <c r="H644" s="2">
         <v>1</v>
       </c>
       <c r="I644" s="2">
         <v>3</v>
       </c>
       <c r="J644" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="2">
@@ -24765,51 +24765,51 @@
       </c>
       <c r="F650" s="2">
         <v>663</v>
       </c>
       <c r="G650" s="2">
         <v>3</v>
       </c>
       <c r="H650" s="2">
         <v>0</v>
       </c>
       <c r="I650" s="2">
         <v>1</v>
       </c>
       <c r="J650" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="2">
         <v>648</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D651" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F651" s="2">
         <v>689</v>
       </c>
       <c r="G651" s="2">
         <v>2</v>
       </c>
       <c r="H651" s="2">
         <v>0</v>
       </c>
       <c r="I651" s="2">
         <v>4</v>
       </c>
       <c r="J651" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" s="2">
@@ -25053,150 +25053,150 @@
       </c>
       <c r="F659" s="2">
         <v>56</v>
       </c>
       <c r="G659" s="2">
         <v>1</v>
       </c>
       <c r="H659" s="2">
         <v>0</v>
       </c>
       <c r="I659" s="2">
         <v>1</v>
       </c>
       <c r="J659" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" s="2">
         <v>657</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F660" s="2">
-        <v>313</v>
+        <v>218</v>
       </c>
       <c r="G660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H660" s="2">
         <v>0</v>
       </c>
       <c r="I660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="2">
         <v>658</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C661" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>117</v>
+        <v>253</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F661" s="2">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="G661" s="2">
         <v>0</v>
       </c>
       <c r="H661" s="2">
         <v>0</v>
       </c>
       <c r="I661" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J661" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="2">
         <v>659</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F662" s="2">
-        <v>218</v>
+        <v>73</v>
       </c>
       <c r="G662" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H662" s="2">
         <v>0</v>
       </c>
       <c r="I662" s="2">
         <v>1</v>
       </c>
       <c r="J662" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F663" s="2">
         <v>334</v>
       </c>
       <c r="G663" s="2">
         <v>1</v>
       </c>
       <c r="H663" s="2">
         <v>1</v>
       </c>
       <c r="I663" s="2">
         <v>2</v>
       </c>
       <c r="J663" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="2">
         <v>661</v>
       </c>
       <c r="B664" s="3" t="s">
@@ -25216,51 +25216,51 @@
       </c>
       <c r="G664" s="2">
         <v>0</v>
       </c>
       <c r="H664" s="2">
         <v>0</v>
       </c>
       <c r="I664" s="2">
         <v>0</v>
       </c>
       <c r="J664" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="2">
         <v>662</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C665" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F665" s="2">
         <v>42</v>
       </c>
       <c r="G665" s="2">
         <v>1</v>
       </c>
       <c r="H665" s="2">
         <v>1</v>
       </c>
       <c r="I665" s="2">
         <v>1</v>
       </c>
       <c r="J665" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="2">
         <v>663</v>
       </c>
       <c r="B666" s="3" t="s">
@@ -25312,51 +25312,51 @@
       </c>
       <c r="G667" s="2">
         <v>1</v>
       </c>
       <c r="H667" s="2">
         <v>0</v>
       </c>
       <c r="I667" s="2">
         <v>2</v>
       </c>
       <c r="J667" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="2">
         <v>665</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C668" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F668" s="2">
         <v>79</v>
       </c>
       <c r="G668" s="2">
         <v>1</v>
       </c>
       <c r="H668" s="2">
         <v>0</v>
       </c>
       <c r="I668" s="2">
         <v>1</v>
       </c>
       <c r="J668" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="2">
         <v>666</v>
       </c>
       <c r="B669" s="3" t="s">
@@ -25469,51 +25469,51 @@
       </c>
       <c r="F672" s="2">
         <v>418</v>
       </c>
       <c r="G672" s="2">
         <v>2</v>
       </c>
       <c r="H672" s="2">
         <v>2</v>
       </c>
       <c r="I672" s="2">
         <v>1</v>
       </c>
       <c r="J672" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="2">
         <v>670</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D673" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F673" s="2">
         <v>349</v>
       </c>
       <c r="G673" s="2">
         <v>1</v>
       </c>
       <c r="H673" s="2">
         <v>1</v>
       </c>
       <c r="I673" s="2">
         <v>1</v>
       </c>
       <c r="J673" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="2">
@@ -25853,51 +25853,51 @@
       </c>
       <c r="F684" s="2">
         <v>206</v>
       </c>
       <c r="G684" s="2">
         <v>1</v>
       </c>
       <c r="H684" s="2">
         <v>1</v>
       </c>
       <c r="I684" s="2">
         <v>1</v>
       </c>
       <c r="J684" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="2">
         <v>682</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D685" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F685" s="2">
         <v>407</v>
       </c>
       <c r="G685" s="2">
         <v>4</v>
       </c>
       <c r="H685" s="2">
         <v>4</v>
       </c>
       <c r="I685" s="2">
         <v>2</v>
       </c>
       <c r="J685" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" s="2">
@@ -26045,51 +26045,51 @@
       </c>
       <c r="F690" s="2">
         <v>583</v>
       </c>
       <c r="G690" s="2">
         <v>2</v>
       </c>
       <c r="H690" s="2">
         <v>2</v>
       </c>
       <c r="I690" s="2">
         <v>3</v>
       </c>
       <c r="J690" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="2">
         <v>688</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D691" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F691" s="2">
         <v>420</v>
       </c>
       <c r="G691" s="2">
         <v>1</v>
       </c>
       <c r="H691" s="2">
         <v>1</v>
       </c>
       <c r="I691" s="2">
         <v>2</v>
       </c>
       <c r="J691" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="2">
@@ -26176,51 +26176,51 @@
       </c>
       <c r="G694" s="2">
         <v>2</v>
       </c>
       <c r="H694" s="2">
         <v>1</v>
       </c>
       <c r="I694" s="2">
         <v>1</v>
       </c>
       <c r="J694" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" s="2">
         <v>692</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C695" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F695" s="2">
         <v>109</v>
       </c>
       <c r="G695" s="2">
         <v>3</v>
       </c>
       <c r="H695" s="2">
         <v>0</v>
       </c>
       <c r="I695" s="2">
         <v>2</v>
       </c>
       <c r="J695" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" s="2">
         <v>693</v>
       </c>
       <c r="B696" s="3" t="s">
@@ -26237,51 +26237,51 @@
       </c>
       <c r="F696" s="2">
         <v>129</v>
       </c>
       <c r="G696" s="2">
         <v>1</v>
       </c>
       <c r="H696" s="2">
         <v>1</v>
       </c>
       <c r="I696" s="2">
         <v>0</v>
       </c>
       <c r="J696" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="2">
         <v>694</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D697" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F697" s="2">
         <v>545</v>
       </c>
       <c r="G697" s="2">
         <v>2</v>
       </c>
       <c r="H697" s="2">
         <v>2</v>
       </c>
       <c r="I697" s="2">
         <v>2</v>
       </c>
       <c r="J697" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="2">
@@ -26493,104 +26493,104 @@
       </c>
       <c r="F704" s="2">
         <v>183</v>
       </c>
       <c r="G704" s="2">
         <v>1</v>
       </c>
       <c r="H704" s="2">
         <v>1</v>
       </c>
       <c r="I704" s="2">
         <v>1</v>
       </c>
       <c r="J704" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="2">
         <v>702</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>214</v>
+        <v>149</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F705" s="2">
-        <v>1202</v>
+        <v>69</v>
       </c>
       <c r="G705" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H705" s="2">
         <v>0</v>
       </c>
       <c r="I705" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J705" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="2">
         <v>703</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>149</v>
+        <v>214</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F706" s="2">
-        <v>69</v>
+        <v>1202</v>
       </c>
       <c r="G706" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H706" s="2">
         <v>0</v>
       </c>
       <c r="I706" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J706" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="2">
         <v>704</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C707" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F707" s="2">
         <v>265</v>
       </c>
       <c r="G707" s="2">
         <v>1</v>
       </c>
       <c r="H707" s="2">
@@ -26880,51 +26880,51 @@
       </c>
       <c r="G716" s="2">
         <v>1</v>
       </c>
       <c r="H716" s="2">
         <v>0</v>
       </c>
       <c r="I716" s="2">
         <v>1</v>
       </c>
       <c r="J716" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="2">
         <v>714</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C717" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E717" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F717" s="2">
         <v>97</v>
       </c>
       <c r="G717" s="2">
         <v>0</v>
       </c>
       <c r="H717" s="2">
         <v>0</v>
       </c>
       <c r="I717" s="2">
         <v>1</v>
       </c>
       <c r="J717" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" s="2">
         <v>715</v>
       </c>
       <c r="B718" s="3" t="s">
@@ -27165,101 +27165,101 @@
       </c>
       <c r="F725" s="2">
         <v>75</v>
       </c>
       <c r="G725" s="2">
         <v>1</v>
       </c>
       <c r="H725" s="2">
         <v>0</v>
       </c>
       <c r="I725" s="2">
         <v>2</v>
       </c>
       <c r="J725" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" s="2">
         <v>723</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C726" s="2" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="D726" s="2" t="s">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F726" s="2">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="G726" s="2">
         <v>1</v>
       </c>
       <c r="H726" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J726" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="2">
         <v>724</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F727" s="2">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="G727" s="2">
         <v>1</v>
       </c>
       <c r="H727" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I727" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J727" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="2">
         <v>725</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C728" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D728" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F728" s="2">
         <v>21</v>
       </c>
       <c r="G728" s="2">
@@ -27293,54 +27293,54 @@
       </c>
       <c r="F729" s="2">
         <v>95</v>
       </c>
       <c r="G729" s="2">
         <v>4</v>
       </c>
       <c r="H729" s="2">
         <v>2</v>
       </c>
       <c r="I729" s="2">
         <v>5</v>
       </c>
       <c r="J729" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F730" s="2">
         <v>392</v>
       </c>
       <c r="G730" s="2">
         <v>1</v>
       </c>
       <c r="H730" s="2">
         <v>0</v>
       </c>
       <c r="I730" s="2">
         <v>1</v>
       </c>
       <c r="J730" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="2">
         <v>728</v>
       </c>
       <c r="B731" s="3" t="s">
@@ -27549,51 +27549,51 @@
       </c>
       <c r="F737" s="2">
         <v>122</v>
       </c>
       <c r="G737" s="2">
         <v>0</v>
       </c>
       <c r="H737" s="2">
         <v>0</v>
       </c>
       <c r="I737" s="2">
         <v>0</v>
       </c>
       <c r="J737" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="2">
         <v>735</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D738" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F738" s="2">
         <v>343</v>
       </c>
       <c r="G738" s="2">
         <v>1</v>
       </c>
       <c r="H738" s="2">
         <v>0</v>
       </c>
       <c r="I738" s="2">
         <v>1</v>
       </c>
       <c r="J738" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="2">
@@ -28064,51 +28064,51 @@
       </c>
       <c r="G753" s="2">
         <v>1</v>
       </c>
       <c r="H753" s="2">
         <v>0</v>
       </c>
       <c r="I753" s="2">
         <v>2</v>
       </c>
       <c r="J753" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" s="2">
         <v>751</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C754" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D754" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E754" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F754" s="2">
         <v>285</v>
       </c>
       <c r="G754" s="2">
         <v>2</v>
       </c>
       <c r="H754" s="2">
         <v>2</v>
       </c>
       <c r="I754" s="2">
         <v>2</v>
       </c>
       <c r="J754" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" s="2">
         <v>752</v>
       </c>
       <c r="B755" s="3" t="s">
@@ -28445,101 +28445,101 @@
       </c>
       <c r="F765" s="2">
         <v>753</v>
       </c>
       <c r="G765" s="2">
         <v>4</v>
       </c>
       <c r="H765" s="2">
         <v>4</v>
       </c>
       <c r="I765" s="2">
         <v>4</v>
       </c>
       <c r="J765" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" s="2">
         <v>763</v>
       </c>
       <c r="B766" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C766" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D766" s="2" t="s">
-        <v>405</v>
+        <v>248</v>
       </c>
       <c r="E766" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F766" s="2">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="G766" s="2">
         <v>0</v>
       </c>
       <c r="H766" s="2">
         <v>0</v>
       </c>
       <c r="I766" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J766" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="2">
         <v>764</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C767" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>248</v>
+        <v>405</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F767" s="2">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="G767" s="2">
         <v>0</v>
       </c>
       <c r="H767" s="2">
         <v>0</v>
       </c>
       <c r="I767" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J767" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" s="2">
         <v>765</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C768" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D768" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F768" s="2">
         <v>362</v>
       </c>
       <c r="G768" s="2">
@@ -28672,51 +28672,51 @@
       </c>
       <c r="G772" s="2">
         <v>2</v>
       </c>
       <c r="H772" s="2">
         <v>0</v>
       </c>
       <c r="I772" s="2">
         <v>1</v>
       </c>
       <c r="J772" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" s="2">
         <v>770</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C773" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D773" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E773" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F773" s="2">
         <v>83</v>
       </c>
       <c r="G773" s="2">
         <v>1</v>
       </c>
       <c r="H773" s="2">
         <v>1</v>
       </c>
       <c r="I773" s="2">
         <v>1</v>
       </c>
       <c r="J773" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" s="2">
         <v>771</v>
       </c>
       <c r="B774" s="3" t="s">
@@ -28832,51 +28832,51 @@
       </c>
       <c r="G777" s="2">
         <v>2</v>
       </c>
       <c r="H777" s="2">
         <v>1</v>
       </c>
       <c r="I777" s="2">
         <v>2</v>
       </c>
       <c r="J777" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" s="2">
         <v>775</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C778" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D778" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E778" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F778" s="2">
         <v>231</v>
       </c>
       <c r="G778" s="2">
         <v>2</v>
       </c>
       <c r="H778" s="2">
         <v>0</v>
       </c>
       <c r="I778" s="2">
         <v>2</v>
       </c>
       <c r="J778" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="2">
         <v>776</v>
       </c>
       <c r="B779" s="3" t="s">
@@ -28957,51 +28957,51 @@
       </c>
       <c r="F781" s="2">
         <v>51</v>
       </c>
       <c r="G781" s="2">
         <v>1</v>
       </c>
       <c r="H781" s="2">
         <v>1</v>
       </c>
       <c r="I781" s="2">
         <v>0</v>
       </c>
       <c r="J781" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="2">
         <v>779</v>
       </c>
       <c r="B782" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C782" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D782" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E782" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F782" s="2">
         <v>254</v>
       </c>
       <c r="G782" s="2">
         <v>2</v>
       </c>
       <c r="H782" s="2">
         <v>2</v>
       </c>
       <c r="I782" s="2">
         <v>1</v>
       </c>
       <c r="J782" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" s="2">
@@ -29120,51 +29120,51 @@
       </c>
       <c r="G786" s="2">
         <v>7</v>
       </c>
       <c r="H786" s="2">
         <v>0</v>
       </c>
       <c r="I786" s="2">
         <v>4</v>
       </c>
       <c r="J786" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" s="2">
         <v>784</v>
       </c>
       <c r="B787" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C787" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D787" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E787" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F787" s="2">
         <v>74</v>
       </c>
       <c r="G787" s="2">
         <v>0</v>
       </c>
       <c r="H787" s="2">
         <v>0</v>
       </c>
       <c r="I787" s="2">
         <v>1</v>
       </c>
       <c r="J787" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" s="2">
         <v>785</v>
       </c>
       <c r="B788" s="3" t="s">
@@ -29440,51 +29440,51 @@
       </c>
       <c r="G796" s="2">
         <v>1</v>
       </c>
       <c r="H796" s="2">
         <v>1</v>
       </c>
       <c r="I796" s="2">
         <v>1</v>
       </c>
       <c r="J796" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="2">
         <v>794</v>
       </c>
       <c r="B797" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C797" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F797" s="2">
         <v>126</v>
       </c>
       <c r="G797" s="2">
         <v>1</v>
       </c>
       <c r="H797" s="2">
         <v>1</v>
       </c>
       <c r="I797" s="2">
         <v>1</v>
       </c>
       <c r="J797" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" s="2">
         <v>795</v>
       </c>
       <c r="B798" s="3" t="s">
@@ -29501,51 +29501,51 @@
       </c>
       <c r="F798" s="2">
         <v>1001</v>
       </c>
       <c r="G798" s="2">
         <v>6</v>
       </c>
       <c r="H798" s="2">
         <v>1</v>
       </c>
       <c r="I798" s="2">
         <v>3</v>
       </c>
       <c r="J798" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="2">
         <v>796</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D799" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E799" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F799" s="2">
         <v>428</v>
       </c>
       <c r="G799" s="2">
         <v>2</v>
       </c>
       <c r="H799" s="2">
         <v>2</v>
       </c>
       <c r="I799" s="2">
         <v>2</v>
       </c>
       <c r="J799" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" s="2">
@@ -29696,51 +29696,51 @@
       </c>
       <c r="G804" s="2">
         <v>3</v>
       </c>
       <c r="H804" s="2">
         <v>2</v>
       </c>
       <c r="I804" s="2">
         <v>2</v>
       </c>
       <c r="J804" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="2">
         <v>802</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C805" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E805" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F805" s="2">
         <v>98</v>
       </c>
       <c r="G805" s="2">
         <v>0</v>
       </c>
       <c r="H805" s="2">
         <v>0</v>
       </c>
       <c r="I805" s="2">
         <v>1</v>
       </c>
       <c r="J805" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="2">
         <v>803</v>
       </c>
       <c r="B806" s="3" t="s">
@@ -29821,51 +29821,51 @@
       </c>
       <c r="F808" s="2">
         <v>49</v>
       </c>
       <c r="G808" s="2">
         <v>0</v>
       </c>
       <c r="H808" s="2">
         <v>0</v>
       </c>
       <c r="I808" s="2">
         <v>1</v>
       </c>
       <c r="J808" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="2">
         <v>806</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C809" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D809" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E809" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F809" s="2">
         <v>332</v>
       </c>
       <c r="G809" s="2">
         <v>2</v>
       </c>
       <c r="H809" s="2">
         <v>1</v>
       </c>
       <c r="I809" s="2">
         <v>2</v>
       </c>
       <c r="J809" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="2">
@@ -29920,51 +29920,51 @@
       </c>
       <c r="G811" s="2">
         <v>1</v>
       </c>
       <c r="H811" s="2">
         <v>1</v>
       </c>
       <c r="I811" s="2">
         <v>1</v>
       </c>
       <c r="J811" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="2">
         <v>809</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C812" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F812" s="2">
         <v>464</v>
       </c>
       <c r="G812" s="2">
         <v>3</v>
       </c>
       <c r="H812" s="2">
         <v>0</v>
       </c>
       <c r="I812" s="2">
         <v>3</v>
       </c>
       <c r="J812" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="2">
         <v>810</v>
       </c>
       <c r="B813" s="3" t="s">
@@ -30109,54 +30109,54 @@
       </c>
       <c r="F817" s="2">
         <v>189</v>
       </c>
       <c r="G817" s="2">
         <v>2</v>
       </c>
       <c r="H817" s="2">
         <v>0</v>
       </c>
       <c r="I817" s="2">
         <v>1</v>
       </c>
       <c r="J817" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="2">
         <v>815</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C818" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D818" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E818" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F818" s="2">
         <v>497</v>
       </c>
       <c r="G818" s="2">
         <v>3</v>
       </c>
       <c r="H818" s="2">
         <v>2</v>
       </c>
       <c r="I818" s="2">
         <v>3</v>
       </c>
       <c r="J818" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="2">
         <v>816</v>
       </c>
       <c r="B819" s="3" t="s">
@@ -30909,54 +30909,54 @@
       </c>
       <c r="F842" s="2">
         <v>574</v>
       </c>
       <c r="G842" s="2">
         <v>2</v>
       </c>
       <c r="H842" s="2">
         <v>0</v>
       </c>
       <c r="I842" s="2">
         <v>3</v>
       </c>
       <c r="J842" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="2">
         <v>840</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E843" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F843" s="2">
         <v>922</v>
       </c>
       <c r="G843" s="2">
         <v>6</v>
       </c>
       <c r="H843" s="2">
         <v>1</v>
       </c>
       <c r="I843" s="2">
         <v>6</v>
       </c>
       <c r="J843" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="2">
         <v>841</v>
       </c>
       <c r="B844" s="3" t="s">
@@ -31293,232 +31293,232 @@
       </c>
       <c r="F854" s="2">
         <v>297</v>
       </c>
       <c r="G854" s="2">
         <v>2</v>
       </c>
       <c r="H854" s="2">
         <v>2</v>
       </c>
       <c r="I854" s="2">
         <v>2</v>
       </c>
       <c r="J854" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="2">
         <v>852</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C855" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D855" s="2" t="s">
-        <v>492</v>
+        <v>94</v>
       </c>
       <c r="E855" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F855" s="2">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="G855" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H855" s="2">
         <v>0</v>
       </c>
       <c r="I855" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J855" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="2">
         <v>853</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C856" s="2" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="D856" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E856" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F856" s="2">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="G856" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H856" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I856" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J856" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="2">
         <v>854</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C857" s="2" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D857" s="2" t="s">
-        <v>96</v>
+        <v>492</v>
       </c>
       <c r="E857" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F857" s="2">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="G857" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H857" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J857" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" s="2">
         <v>855</v>
       </c>
       <c r="B858" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C858" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D858" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E858" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F858" s="2">
         <v>152</v>
       </c>
       <c r="G858" s="2">
         <v>3</v>
       </c>
       <c r="H858" s="2">
         <v>2</v>
       </c>
       <c r="I858" s="2">
         <v>0</v>
       </c>
       <c r="J858" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="2">
         <v>856</v>
       </c>
       <c r="B859" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C859" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E859" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F859" s="2">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G859" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H859" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I859" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J859" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" s="2">
         <v>857</v>
       </c>
       <c r="B860" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C860" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D860" s="2" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="E860" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F860" s="2">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="G860" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H860" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I860" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J860" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="2">
         <v>858</v>
       </c>
       <c r="B861" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C861" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D861" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E861" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F861" s="2">
         <v>538</v>
       </c>
       <c r="G861" s="2">
         <v>4</v>
       </c>
       <c r="H861" s="2">
@@ -31552,51 +31552,51 @@
       </c>
       <c r="G862" s="2">
         <v>1</v>
       </c>
       <c r="H862" s="2">
         <v>1</v>
       </c>
       <c r="I862" s="2">
         <v>2</v>
       </c>
       <c r="J862" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="2">
         <v>860</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C863" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D863" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E863" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F863" s="2">
         <v>232</v>
       </c>
       <c r="G863" s="2">
         <v>3</v>
       </c>
       <c r="H863" s="2">
         <v>3</v>
       </c>
       <c r="I863" s="2">
         <v>3</v>
       </c>
       <c r="J863" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" s="2">
         <v>861</v>
       </c>
       <c r="B864" s="3" t="s">
@@ -31616,133 +31616,133 @@
       </c>
       <c r="G864" s="2">
         <v>1</v>
       </c>
       <c r="H864" s="2">
         <v>0</v>
       </c>
       <c r="I864" s="2">
         <v>0</v>
       </c>
       <c r="J864" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" s="2">
         <v>862</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C865" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D865" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E865" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F865" s="2">
         <v>179</v>
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
         <v>2</v>
       </c>
       <c r="J865" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E866" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F866" s="2">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="G866" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H866" s="2">
         <v>1</v>
       </c>
       <c r="I866" s="2">
         <v>1</v>
       </c>
       <c r="J866" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E867" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F867" s="2">
-        <v>43</v>
+        <v>279</v>
       </c>
       <c r="G867" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H867" s="2">
         <v>1</v>
       </c>
       <c r="I867" s="2">
         <v>1</v>
       </c>
       <c r="J867" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F868" s="2">
         <v>208</v>
       </c>
       <c r="G868" s="2">
         <v>2</v>
       </c>
       <c r="H868" s="2">
@@ -32157,51 +32157,51 @@
       </c>
       <c r="F881" s="2">
         <v>804</v>
       </c>
       <c r="G881" s="2">
         <v>3</v>
       </c>
       <c r="H881" s="2">
         <v>3</v>
       </c>
       <c r="I881" s="2">
         <v>4</v>
       </c>
       <c r="J881" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="2">
         <v>879</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C882" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D882" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F882" s="2">
         <v>760</v>
       </c>
       <c r="G882" s="2">
         <v>1</v>
       </c>
       <c r="H882" s="2">
         <v>1</v>
       </c>
       <c r="I882" s="2">
         <v>1</v>
       </c>
       <c r="J882" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="2">
@@ -32416,51 +32416,51 @@
       </c>
       <c r="G889" s="2">
         <v>2</v>
       </c>
       <c r="H889" s="2">
         <v>1</v>
       </c>
       <c r="I889" s="2">
         <v>3</v>
       </c>
       <c r="J889" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" s="2">
         <v>887</v>
       </c>
       <c r="B890" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C890" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D890" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E890" s="2" t="s">
         <v>954</v>
       </c>
       <c r="F890" s="2">
         <v>712</v>
       </c>
       <c r="G890" s="2">
         <v>1</v>
       </c>
       <c r="H890" s="2">
         <v>1</v>
       </c>
       <c r="I890" s="2">
         <v>3</v>
       </c>
       <c r="J890" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="2">
         <v>888</v>
       </c>
       <c r="B891" s="3" t="s">
@@ -32605,51 +32605,51 @@
       </c>
       <c r="F895" s="2">
         <v>45</v>
       </c>
       <c r="G895" s="2">
         <v>0</v>
       </c>
       <c r="H895" s="2">
         <v>0</v>
       </c>
       <c r="I895" s="2">
         <v>1</v>
       </c>
       <c r="J895" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="2">
         <v>893</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C896" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D896" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E896" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F896" s="2">
         <v>92</v>
       </c>
       <c r="G896" s="2">
         <v>2</v>
       </c>
       <c r="H896" s="2">
         <v>0</v>
       </c>
       <c r="I896" s="2">
         <v>2</v>
       </c>
       <c r="J896" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="2">
@@ -32736,51 +32736,51 @@
       </c>
       <c r="G899" s="2">
         <v>0</v>
       </c>
       <c r="H899" s="2">
         <v>0</v>
       </c>
       <c r="I899" s="2">
         <v>0</v>
       </c>
       <c r="J899" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="2">
         <v>897</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C900" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E900" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F900" s="2">
         <v>160</v>
       </c>
       <c r="G900" s="2">
         <v>1</v>
       </c>
       <c r="H900" s="2">
         <v>0</v>
       </c>
       <c r="I900" s="2">
         <v>1</v>
       </c>
       <c r="J900" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="2">
         <v>898</v>
       </c>
       <c r="B901" s="3" t="s">
@@ -32829,104 +32829,104 @@
       </c>
       <c r="F902" s="2">
         <v>365</v>
       </c>
       <c r="G902" s="2">
         <v>1</v>
       </c>
       <c r="H902" s="2">
         <v>0</v>
       </c>
       <c r="I902" s="2">
         <v>5</v>
       </c>
       <c r="J902" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="2">
         <v>900</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C903" s="2" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="E903" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F903" s="2">
-        <v>115</v>
+        <v>235</v>
       </c>
       <c r="G903" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H903" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I903" s="2">
         <v>1</v>
       </c>
       <c r="J903" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="2">
         <v>901</v>
       </c>
       <c r="B904" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C904" s="2" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>96</v>
+        <v>253</v>
       </c>
       <c r="E904" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F904" s="2">
-        <v>235</v>
+        <v>115</v>
       </c>
       <c r="G904" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H904" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I904" s="2">
         <v>1</v>
       </c>
       <c r="J904" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="2">
         <v>902</v>
       </c>
       <c r="B905" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E905" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F905" s="2">
         <v>1067</v>
       </c>
       <c r="G905" s="2">
         <v>3</v>
       </c>
       <c r="H905" s="2">
@@ -33565,104 +33565,104 @@
       </c>
       <c r="F925" s="2">
         <v>905</v>
       </c>
       <c r="G925" s="2">
         <v>5</v>
       </c>
       <c r="H925" s="2">
         <v>2</v>
       </c>
       <c r="I925" s="2">
         <v>3</v>
       </c>
       <c r="J925" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="2">
         <v>923</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C926" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="E926" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F926" s="2">
-        <v>138</v>
+        <v>417</v>
       </c>
       <c r="G926" s="2">
         <v>1</v>
       </c>
       <c r="H926" s="2">
         <v>1</v>
       </c>
       <c r="I926" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J926" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="2">
         <v>924</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C927" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>122</v>
+        <v>307</v>
       </c>
       <c r="E927" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F927" s="2">
-        <v>417</v>
+        <v>138</v>
       </c>
       <c r="G927" s="2">
         <v>1</v>
       </c>
       <c r="H927" s="2">
         <v>1</v>
       </c>
       <c r="I927" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J927" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" s="2">
         <v>925</v>
       </c>
       <c r="B928" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C928" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D928" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E928" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F928" s="2">
         <v>134</v>
       </c>
       <c r="G928" s="2">
         <v>1</v>
       </c>
       <c r="H928" s="2">
@@ -33856,51 +33856,51 @@
       </c>
       <c r="G934" s="2">
         <v>5</v>
       </c>
       <c r="H934" s="2">
         <v>0</v>
       </c>
       <c r="I934" s="2">
         <v>2</v>
       </c>
       <c r="J934" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" s="2">
         <v>932</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C935" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D935" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E935" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F935" s="2">
         <v>425</v>
       </c>
       <c r="G935" s="2">
         <v>2</v>
       </c>
       <c r="H935" s="2">
         <v>0</v>
       </c>
       <c r="I935" s="2">
         <v>3</v>
       </c>
       <c r="J935" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" s="2">
         <v>933</v>
       </c>
       <c r="B936" s="3" t="s">
@@ -34112,80 +34112,80 @@
       </c>
       <c r="G942" s="2">
         <v>0</v>
       </c>
       <c r="H942" s="2">
         <v>0</v>
       </c>
       <c r="I942" s="2">
         <v>0</v>
       </c>
       <c r="J942" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" s="2">
         <v>940</v>
       </c>
       <c r="B943" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C943" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D943" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E943" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F943" s="2">
         <v>71</v>
       </c>
       <c r="G943" s="2">
         <v>1</v>
       </c>
       <c r="H943" s="2">
         <v>0</v>
       </c>
       <c r="I943" s="2">
         <v>1</v>
       </c>
       <c r="J943" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="2">
         <v>941</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C944" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D944" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E944" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F944" s="2">
         <v>201</v>
       </c>
       <c r="G944" s="2">
         <v>1</v>
       </c>
       <c r="H944" s="2">
         <v>1</v>
       </c>
       <c r="I944" s="2">
         <v>3</v>
       </c>
       <c r="J944" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="2">
@@ -34237,101 +34237,101 @@
       </c>
       <c r="F946" s="2">
         <v>365</v>
       </c>
       <c r="G946" s="2">
         <v>1</v>
       </c>
       <c r="H946" s="2">
         <v>1</v>
       </c>
       <c r="I946" s="2">
         <v>1</v>
       </c>
       <c r="J946" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="2">
         <v>944</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>716</v>
+        <v>665</v>
       </c>
       <c r="E947" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F947" s="2">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="G947" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H947" s="2">
         <v>0</v>
       </c>
       <c r="I947" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J947" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2">
         <v>945</v>
       </c>
       <c r="B948" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C948" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D948" s="2" t="s">
-        <v>665</v>
+        <v>716</v>
       </c>
       <c r="E948" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F948" s="2">
-        <v>75</v>
+        <v>199</v>
       </c>
       <c r="G948" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H948" s="2">
         <v>0</v>
       </c>
       <c r="I948" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J948" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="2">
         <v>946</v>
       </c>
       <c r="B949" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C949" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D949" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E949" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F949" s="2">
         <v>95</v>
       </c>
       <c r="G949" s="2">
@@ -34368,98 +34368,98 @@
       </c>
       <c r="G950" s="2">
         <v>1</v>
       </c>
       <c r="H950" s="2">
         <v>1</v>
       </c>
       <c r="I950" s="2">
         <v>4</v>
       </c>
       <c r="J950" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="2">
         <v>948</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C951" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>357</v>
+        <v>92</v>
       </c>
       <c r="E951" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F951" s="2">
-        <v>415</v>
+        <v>76</v>
       </c>
       <c r="G951" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H951" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I951" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J951" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" s="2">
         <v>949</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D952" s="2" t="s">
-        <v>92</v>
+        <v>357</v>
       </c>
       <c r="E952" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F952" s="2">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="G952" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H952" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I952" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J952" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="2">
         <v>950</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D953" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F953" s="2">
         <v>725</v>
       </c>
       <c r="G953" s="2">
@@ -34592,51 +34592,51 @@
       </c>
       <c r="G957" s="2">
         <v>1</v>
       </c>
       <c r="H957" s="2">
         <v>0</v>
       </c>
       <c r="I957" s="2">
         <v>2</v>
       </c>
       <c r="J957" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" s="2">
         <v>955</v>
       </c>
       <c r="B958" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C958" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D958" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E958" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="F958" s="2">
         <v>143</v>
       </c>
       <c r="G958" s="2">
         <v>1</v>
       </c>
       <c r="H958" s="2">
         <v>0</v>
       </c>
       <c r="I958" s="2">
         <v>2</v>
       </c>
       <c r="J958" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:10">
       <c r="A959" s="2">
         <v>956</v>
       </c>
       <c r="B959" s="3" t="s">
@@ -34685,104 +34685,104 @@
       </c>
       <c r="F960" s="2">
         <v>190</v>
       </c>
       <c r="G960" s="2">
         <v>1</v>
       </c>
       <c r="H960" s="2">
         <v>0</v>
       </c>
       <c r="I960" s="2">
         <v>1</v>
       </c>
       <c r="J960" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="2">
         <v>958</v>
       </c>
       <c r="B961" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C961" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>178</v>
+        <v>68</v>
       </c>
       <c r="E961" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F961" s="2">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="G961" s="2">
         <v>1</v>
       </c>
       <c r="H961" s="2">
         <v>1</v>
       </c>
       <c r="I961" s="2">
         <v>2</v>
       </c>
       <c r="J961" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="2">
         <v>959</v>
       </c>
       <c r="B962" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C962" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D962" s="2" t="s">
-        <v>70</v>
+        <v>178</v>
       </c>
       <c r="E962" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F962" s="2">
-        <v>291</v>
+        <v>133</v>
       </c>
       <c r="G962" s="2">
         <v>1</v>
       </c>
       <c r="H962" s="2">
         <v>1</v>
       </c>
       <c r="I962" s="2">
         <v>2</v>
       </c>
       <c r="J962" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" s="2">
         <v>960</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C963" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D963" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E963" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F963" s="2">
         <v>33</v>
       </c>
       <c r="G963" s="2">
         <v>0</v>
       </c>
       <c r="H963" s="2">
@@ -34909,136 +34909,136 @@
       </c>
       <c r="F967" s="2">
         <v>409</v>
       </c>
       <c r="G967" s="2">
         <v>1</v>
       </c>
       <c r="H967" s="2">
         <v>1</v>
       </c>
       <c r="I967" s="2">
         <v>1</v>
       </c>
       <c r="J967" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" s="2">
         <v>965</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="E968" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F968" s="2">
-        <v>552</v>
+        <v>78</v>
       </c>
       <c r="G968" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H968" s="2">
         <v>0</v>
       </c>
       <c r="I968" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J968" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="2">
         <v>966</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C969" s="2" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D969" s="2" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="E969" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F969" s="2">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="G969" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H969" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I969" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J969" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" s="2">
         <v>967</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C970" s="2" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D970" s="2" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="E970" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F970" s="2">
-        <v>101</v>
+        <v>552</v>
       </c>
       <c r="G970" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H970" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I970" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J970" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="2">
         <v>968</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C971" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D971" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E971" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F971" s="2">
         <v>314</v>
       </c>
       <c r="G971" s="2">
         <v>2</v>
       </c>
       <c r="H971" s="2">
@@ -35296,51 +35296,51 @@
       </c>
       <c r="G979" s="2">
         <v>1</v>
       </c>
       <c r="H979" s="2">
         <v>1</v>
       </c>
       <c r="I979" s="2">
         <v>2</v>
       </c>
       <c r="J979" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" s="2">
         <v>977</v>
       </c>
       <c r="B980" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C980" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D980" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E980" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F980" s="2">
         <v>222</v>
       </c>
       <c r="G980" s="2">
         <v>1</v>
       </c>
       <c r="H980" s="2">
         <v>1</v>
       </c>
       <c r="I980" s="2">
         <v>2</v>
       </c>
       <c r="J980" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" s="2">
         <v>978</v>
       </c>
       <c r="B981" s="3" t="s">
@@ -35392,83 +35392,83 @@
       </c>
       <c r="G982" s="2">
         <v>2</v>
       </c>
       <c r="H982" s="2">
         <v>2</v>
       </c>
       <c r="I982" s="2">
         <v>2</v>
       </c>
       <c r="J982" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" s="2">
         <v>980</v>
       </c>
       <c r="B983" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C983" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D983" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E983" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F983" s="2">
         <v>203</v>
       </c>
       <c r="G983" s="2">
         <v>2</v>
       </c>
       <c r="H983" s="2">
         <v>0</v>
       </c>
       <c r="I983" s="2">
         <v>2</v>
       </c>
       <c r="J983" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" s="2">
         <v>981</v>
       </c>
       <c r="B984" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C984" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D984" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E984" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F984" s="2">
         <v>93</v>
       </c>
       <c r="G984" s="2">
         <v>1</v>
       </c>
       <c r="H984" s="2">
         <v>0</v>
       </c>
       <c r="I984" s="2">
         <v>0</v>
       </c>
       <c r="J984" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" s="2">
         <v>982</v>
       </c>
       <c r="B985" s="3" t="s">
@@ -36000,51 +36000,51 @@
       </c>
       <c r="G1001" s="2">
         <v>1</v>
       </c>
       <c r="H1001" s="2">
         <v>0</v>
       </c>
       <c r="I1001" s="2">
         <v>0</v>
       </c>
       <c r="J1001" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:10">
       <c r="A1002" s="2">
         <v>999</v>
       </c>
       <c r="B1002" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1002" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D1002" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1002" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F1002" s="2">
         <v>255</v>
       </c>
       <c r="G1002" s="2">
         <v>2</v>
       </c>
       <c r="H1002" s="2">
         <v>0</v>
       </c>
       <c r="I1002" s="2">
         <v>1</v>
       </c>
       <c r="J1002" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:10">
       <c r="A1003" s="2">
         <v>1000</v>
       </c>
       <c r="B1003" s="3" t="s">
@@ -36064,51 +36064,51 @@
       </c>
       <c r="G1003" s="2">
         <v>0</v>
       </c>
       <c r="H1003" s="2">
         <v>0</v>
       </c>
       <c r="I1003" s="2">
         <v>1</v>
       </c>
       <c r="J1003" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" s="2">
         <v>1001</v>
       </c>
       <c r="B1004" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1004" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1004" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E1004" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F1004" s="2">
         <v>68</v>
       </c>
       <c r="G1004" s="2">
         <v>0</v>
       </c>
       <c r="H1004" s="2">
         <v>0</v>
       </c>
       <c r="I1004" s="2">
         <v>1</v>
       </c>
       <c r="J1004" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:10">
       <c r="A1005" s="2">
         <v>1002</v>
       </c>
       <c r="B1005" s="3" t="s">
@@ -36189,51 +36189,51 @@
       </c>
       <c r="F1007" s="2">
         <v>14</v>
       </c>
       <c r="G1007" s="2">
         <v>0</v>
       </c>
       <c r="H1007" s="2">
         <v>0</v>
       </c>
       <c r="I1007" s="2">
         <v>0</v>
       </c>
       <c r="J1007" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" s="2">
         <v>1005</v>
       </c>
       <c r="B1008" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1008" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1008" s="2">
         <v>936</v>
       </c>
       <c r="G1008" s="2">
         <v>4</v>
       </c>
       <c r="H1008" s="2">
         <v>2</v>
       </c>
       <c r="I1008" s="2">
         <v>3</v>
       </c>
       <c r="J1008" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" s="2">
@@ -37117,121 +37117,121 @@
       </c>
       <c r="F1036" s="2">
         <v>47</v>
       </c>
       <c r="G1036" s="2">
         <v>0</v>
       </c>
       <c r="H1036" s="2">
         <v>0</v>
       </c>
       <c r="I1036" s="2">
         <v>0</v>
       </c>
       <c r="J1036" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="2">
         <v>1034</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>542</v>
+        <v>63</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>543</v>
+        <v>99</v>
       </c>
       <c r="E1037" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F1037" s="2">
-        <v>247</v>
+        <v>68</v>
       </c>
       <c r="G1037" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1037" s="2">
         <v>0</v>
       </c>
       <c r="I1037" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1037" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" s="2">
         <v>1035</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1038" s="2" t="s">
-        <v>63</v>
+        <v>542</v>
       </c>
       <c r="D1038" s="2" t="s">
-        <v>99</v>
+        <v>543</v>
       </c>
       <c r="E1038" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F1038" s="2">
-        <v>68</v>
+        <v>247</v>
       </c>
       <c r="G1038" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1038" s="2">
         <v>0</v>
       </c>
       <c r="I1038" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1038" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="2">
         <v>1036</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1039" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D1039" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E1039" s="2" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="F1039" s="2">
         <v>365</v>
       </c>
       <c r="G1039" s="2">
         <v>2</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
         <v>1</v>
       </c>
       <c r="J1039" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
@@ -37309,168 +37309,168 @@
       </c>
       <c r="F1042" s="2">
         <v>371</v>
       </c>
       <c r="G1042" s="2">
         <v>1</v>
       </c>
       <c r="H1042" s="2">
         <v>1</v>
       </c>
       <c r="I1042" s="2">
         <v>2</v>
       </c>
       <c r="J1042" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" s="2">
         <v>1040</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1043" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D1043" s="2" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="E1043" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1043" s="2">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="G1043" s="2">
         <v>1</v>
       </c>
       <c r="H1043" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1043" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1043" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D1044" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E1044" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1044" s="2">
         <v>842</v>
       </c>
       <c r="G1044" s="2">
         <v>3</v>
       </c>
       <c r="H1044" s="2">
         <v>1</v>
       </c>
       <c r="I1044" s="2">
         <v>5</v>
       </c>
       <c r="J1044" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>63</v>
+        <v>1093</v>
       </c>
       <c r="E1045" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1045" s="2">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="G1045" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1045" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1045" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1045" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D1046" s="2" t="s">
-        <v>1093</v>
+        <v>272</v>
       </c>
       <c r="E1046" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1046" s="2">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="G1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1046" s="2">
         <v>0</v>
       </c>
       <c r="I1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="2">
         <v>1044</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1047" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1047" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E1047" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F1047" s="2">
         <v>529</v>
       </c>
       <c r="G1047" s="2">
         <v>2</v>
       </c>
       <c r="H1047" s="2">
@@ -37565,54 +37565,54 @@
       </c>
       <c r="F1050" s="2">
         <v>57</v>
       </c>
       <c r="G1050" s="2">
         <v>1</v>
       </c>
       <c r="H1050" s="2">
         <v>1</v>
       </c>
       <c r="I1050" s="2">
         <v>1</v>
       </c>
       <c r="J1050" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" s="2">
         <v>1048</v>
       </c>
       <c r="B1051" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1051" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1051" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1051" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F1051" s="2">
         <v>177</v>
       </c>
       <c r="G1051" s="2">
         <v>2</v>
       </c>
       <c r="H1051" s="2">
         <v>0</v>
       </c>
       <c r="I1051" s="2">
         <v>1</v>
       </c>
       <c r="J1051" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" s="2">
         <v>1049</v>
       </c>
       <c r="B1052" s="3" t="s">
@@ -37696,51 +37696,51 @@
       </c>
       <c r="G1054" s="2">
         <v>1</v>
       </c>
       <c r="H1054" s="2">
         <v>1</v>
       </c>
       <c r="I1054" s="2">
         <v>1</v>
       </c>
       <c r="J1054" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" s="2">
         <v>1052</v>
       </c>
       <c r="B1055" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1055" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1055" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E1055" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="F1055" s="2">
         <v>212</v>
       </c>
       <c r="G1055" s="2">
         <v>1</v>
       </c>
       <c r="H1055" s="2">
         <v>1</v>
       </c>
       <c r="I1055" s="2">
         <v>2</v>
       </c>
       <c r="J1055" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" s="2">
         <v>1053</v>
       </c>
       <c r="B1056" s="3" t="s">
@@ -37760,51 +37760,51 @@
       </c>
       <c r="G1056" s="2">
         <v>1</v>
       </c>
       <c r="H1056" s="2">
         <v>0</v>
       </c>
       <c r="I1056" s="2">
         <v>0</v>
       </c>
       <c r="J1056" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" s="2">
         <v>1054</v>
       </c>
       <c r="B1057" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1057" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1057" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1057" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F1057" s="2">
         <v>227</v>
       </c>
       <c r="G1057" s="2">
         <v>1</v>
       </c>
       <c r="H1057" s="2">
         <v>1</v>
       </c>
       <c r="I1057" s="2">
         <v>1</v>
       </c>
       <c r="J1057" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" s="2">
         <v>1055</v>
       </c>
       <c r="B1058" s="3" t="s">
@@ -38016,80 +38016,80 @@
       </c>
       <c r="G1064" s="2">
         <v>1</v>
       </c>
       <c r="H1064" s="2">
         <v>0</v>
       </c>
       <c r="I1064" s="2">
         <v>2</v>
       </c>
       <c r="J1064" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1065" spans="1:10">
       <c r="A1065" s="2">
         <v>1062</v>
       </c>
       <c r="B1065" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1065" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D1065" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1065" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F1065" s="2">
         <v>16</v>
       </c>
       <c r="G1065" s="2">
         <v>0</v>
       </c>
       <c r="H1065" s="2">
         <v>0</v>
       </c>
       <c r="I1065" s="2">
         <v>0</v>
       </c>
       <c r="J1065" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" s="2">
         <v>1063</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1066" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1066" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1066" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F1066" s="2">
         <v>287</v>
       </c>
       <c r="G1066" s="2">
         <v>2</v>
       </c>
       <c r="H1066" s="2">
         <v>0</v>
       </c>
       <c r="I1066" s="2">
         <v>2</v>
       </c>
       <c r="J1066" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="2">
@@ -38141,104 +38141,104 @@
       </c>
       <c r="F1068" s="2">
         <v>62</v>
       </c>
       <c r="G1068" s="2">
         <v>1</v>
       </c>
       <c r="H1068" s="2">
         <v>0</v>
       </c>
       <c r="I1068" s="2">
         <v>1</v>
       </c>
       <c r="J1068" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="2">
         <v>1066</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D1069" s="2" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E1069" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1069" s="2">
-        <v>449</v>
+        <v>210</v>
       </c>
       <c r="G1069" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1069" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1069" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" s="2">
         <v>1067</v>
       </c>
       <c r="B1070" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1070" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D1070" s="2" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="E1070" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1070" s="2">
-        <v>210</v>
+        <v>449</v>
       </c>
       <c r="G1070" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1070" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1070" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1070" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="2">
         <v>1068</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1071" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1071" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E1071" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F1071" s="2">
         <v>193</v>
       </c>
       <c r="G1071" s="2">
         <v>0</v>
       </c>
       <c r="H1071" s="2">
@@ -38301,51 +38301,51 @@
       </c>
       <c r="F1073" s="2">
         <v>87</v>
       </c>
       <c r="G1073" s="2">
         <v>1</v>
       </c>
       <c r="H1073" s="2">
         <v>1</v>
       </c>
       <c r="I1073" s="2">
         <v>1</v>
       </c>
       <c r="J1073" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1074" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
         <v>151</v>
       </c>
       <c r="G1074" s="2">
         <v>2</v>
       </c>
       <c r="H1074" s="2">
         <v>2</v>
       </c>
       <c r="I1074" s="2">
         <v>2</v>
       </c>
       <c r="J1074" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
@@ -38720,54 +38720,54 @@
       </c>
       <c r="G1086" s="2">
         <v>2</v>
       </c>
       <c r="H1086" s="2">
         <v>1</v>
       </c>
       <c r="I1086" s="2">
         <v>1</v>
       </c>
       <c r="J1086" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" s="2">
         <v>1084</v>
       </c>
       <c r="B1087" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1087" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1087" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E1087" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F1087" s="2">
         <v>683</v>
       </c>
       <c r="G1087" s="2">
         <v>4</v>
       </c>
       <c r="H1087" s="2">
         <v>1</v>
       </c>
       <c r="I1087" s="2">
         <v>5</v>
       </c>
       <c r="J1087" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" s="2">
         <v>1085</v>
       </c>
       <c r="B1088" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1088" s="2" t="s">
@@ -38816,51 +38816,51 @@
       </c>
       <c r="G1089" s="2">
         <v>0</v>
       </c>
       <c r="H1089" s="2">
         <v>0</v>
       </c>
       <c r="I1089" s="2">
         <v>2</v>
       </c>
       <c r="J1089" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" s="2">
         <v>1087</v>
       </c>
       <c r="B1090" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1090" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1090" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E1090" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="F1090" s="2">
         <v>111</v>
       </c>
       <c r="G1090" s="2">
         <v>2</v>
       </c>
       <c r="H1090" s="2">
         <v>0</v>
       </c>
       <c r="I1090" s="2">
         <v>0</v>
       </c>
       <c r="J1090" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="2">
         <v>1088</v>
       </c>
       <c r="B1091" s="3" t="s">
@@ -39037,51 +39037,51 @@
       </c>
       <c r="F1096" s="2">
         <v>10</v>
       </c>
       <c r="G1096" s="2">
         <v>1</v>
       </c>
       <c r="H1096" s="2">
         <v>1</v>
       </c>
       <c r="I1096" s="2">
         <v>1</v>
       </c>
       <c r="J1096" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" s="2">
         <v>1094</v>
       </c>
       <c r="B1097" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1097" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1097" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1097" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F1097" s="2">
         <v>1188</v>
       </c>
       <c r="G1097" s="2">
         <v>3</v>
       </c>
       <c r="H1097" s="2">
         <v>2</v>
       </c>
       <c r="I1097" s="2">
         <v>2</v>
       </c>
       <c r="J1097" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="2">
@@ -39325,51 +39325,51 @@
       </c>
       <c r="F1105" s="2">
         <v>191</v>
       </c>
       <c r="G1105" s="2">
         <v>2</v>
       </c>
       <c r="H1105" s="2">
         <v>1</v>
       </c>
       <c r="I1105" s="2">
         <v>4</v>
       </c>
       <c r="J1105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" s="2">
         <v>1103</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1106" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1106" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E1106" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F1106" s="2">
         <v>226</v>
       </c>
       <c r="G1106" s="2">
         <v>1</v>
       </c>
       <c r="H1106" s="2">
         <v>0</v>
       </c>
       <c r="I1106" s="2">
         <v>1</v>
       </c>
       <c r="J1106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="2">
@@ -39549,54 +39549,54 @@
       </c>
       <c r="F1112" s="2">
         <v>294</v>
       </c>
       <c r="G1112" s="2">
         <v>0</v>
       </c>
       <c r="H1112" s="2">
         <v>0</v>
       </c>
       <c r="I1112" s="2">
         <v>1</v>
       </c>
       <c r="J1112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
       <c r="A1113" s="2">
         <v>1110</v>
       </c>
       <c r="B1113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1113" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1113" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1113" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="F1113" s="2">
         <v>145</v>
       </c>
       <c r="G1113" s="2">
         <v>2</v>
       </c>
       <c r="H1113" s="2">
         <v>2</v>
       </c>
       <c r="I1113" s="2">
         <v>2</v>
       </c>
       <c r="J1113" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1114" spans="1:10">
       <c r="A1114" s="2">
         <v>1111</v>
       </c>
       <c r="B1114" s="3" t="s">
@@ -40000,51 +40000,51 @@
       </c>
       <c r="G1126" s="2">
         <v>1</v>
       </c>
       <c r="H1126" s="2">
         <v>1</v>
       </c>
       <c r="I1126" s="2">
         <v>1</v>
       </c>
       <c r="J1126" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:10">
       <c r="A1127" s="2">
         <v>1124</v>
       </c>
       <c r="B1127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1127" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1127" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1127" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F1127" s="2">
         <v>115</v>
       </c>
       <c r="G1127" s="2">
         <v>1</v>
       </c>
       <c r="H1127" s="2">
         <v>1</v>
       </c>
       <c r="I1127" s="2">
         <v>1</v>
       </c>
       <c r="J1127" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1128" spans="1:10">
       <c r="A1128" s="2">
         <v>1125</v>
       </c>
       <c r="B1128" s="3" t="s">
@@ -40128,51 +40128,51 @@
       </c>
       <c r="G1130" s="2">
         <v>2</v>
       </c>
       <c r="H1130" s="2">
         <v>2</v>
       </c>
       <c r="I1130" s="2">
         <v>1</v>
       </c>
       <c r="J1130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:10">
       <c r="A1131" s="2">
         <v>1128</v>
       </c>
       <c r="B1131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1131" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1131" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E1131" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F1131" s="2">
         <v>158</v>
       </c>
       <c r="G1131" s="2">
         <v>1</v>
       </c>
       <c r="H1131" s="2">
         <v>1</v>
       </c>
       <c r="I1131" s="2">
         <v>2</v>
       </c>
       <c r="J1131" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:10">
       <c r="A1132" s="2">
         <v>1129</v>
       </c>
       <c r="B1132" s="3" t="s">
@@ -40192,51 +40192,51 @@
       </c>
       <c r="G1132" s="2">
         <v>2</v>
       </c>
       <c r="H1132" s="2">
         <v>2</v>
       </c>
       <c r="I1132" s="2">
         <v>1</v>
       </c>
       <c r="J1132" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1133" spans="1:10">
       <c r="A1133" s="2">
         <v>1130</v>
       </c>
       <c r="B1133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1133" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1133" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E1133" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="F1133" s="2">
         <v>144</v>
       </c>
       <c r="G1133" s="2">
         <v>0</v>
       </c>
       <c r="H1133" s="2">
         <v>0</v>
       </c>
       <c r="I1133" s="2">
         <v>1</v>
       </c>
       <c r="J1133" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:10">
       <c r="A1134" s="2">
         <v>1131</v>
       </c>
       <c r="B1134" s="3" t="s">
@@ -40317,54 +40317,54 @@
       </c>
       <c r="F1136" s="2">
         <v>538</v>
       </c>
       <c r="G1136" s="2">
         <v>3</v>
       </c>
       <c r="H1136" s="2">
         <v>1</v>
       </c>
       <c r="I1136" s="2">
         <v>3</v>
       </c>
       <c r="J1136" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1137" spans="1:10">
       <c r="A1137" s="2">
         <v>1134</v>
       </c>
       <c r="B1137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1137" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1137" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1137" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F1137" s="2">
         <v>251</v>
       </c>
       <c r="G1137" s="2">
         <v>1</v>
       </c>
       <c r="H1137" s="2">
         <v>1</v>
       </c>
       <c r="I1137" s="2">
         <v>1</v>
       </c>
       <c r="J1137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:10">
       <c r="A1138" s="2">
         <v>1135</v>
       </c>
       <c r="B1138" s="3" t="s">