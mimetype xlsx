--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -320,56 +320,56 @@
   <si>
     <t>Dhanara</t>
   </si>
   <si>
     <t>Asarda</t>
   </si>
   <si>
     <t>Baharamuri</t>
   </si>
   <si>
     <t>Asberya</t>
   </si>
   <si>
     <t>Ashnasol</t>
   </si>
   <si>
     <t>Hatasuria</t>
   </si>
   <si>
     <t>Ashuria Madhabpur</t>
   </si>
   <si>
     <t>Ashwinpur</t>
   </si>
   <si>
+    <t>Junbedia</t>
+  </si>
+  <si>
     <t>Asna</t>
   </si>
   <si>
-    <t>Junbedia</t>
-[...1 lines deleted...]
-  <si>
     <t>Asude</t>
   </si>
   <si>
     <t>Dhaban</t>
   </si>
   <si>
     <t>Asurabad</t>
   </si>
   <si>
     <t>Ausnara</t>
   </si>
   <si>
     <t>Badra</t>
   </si>
   <si>
     <t>Anchuri</t>
   </si>
   <si>
     <t>Badulara</t>
   </si>
   <si>
     <t>Rajakhata</t>
   </si>
   <si>
     <t>Bag Sanda</t>
@@ -524,56 +524,56 @@
   <si>
     <t>Ban Pukhuria</t>
   </si>
   <si>
     <t>Banberia</t>
   </si>
   <si>
     <t>Kalpathar</t>
   </si>
   <si>
     <t>Banchingra</t>
   </si>
   <si>
     <t>Bangal Chak</t>
   </si>
   <si>
     <t>Banhambirpur</t>
   </si>
   <si>
     <t>Jhunjka</t>
   </si>
   <si>
     <t>Banjurya</t>
   </si>
   <si>
+    <t>Bankata</t>
+  </si>
+  <si>
     <t>Lakshmisagar</t>
   </si>
   <si>
-    <t>Bankata</t>
-[...1 lines deleted...]
-  <si>
     <t>Bankati</t>
   </si>
   <si>
     <t>Banki</t>
   </si>
   <si>
     <t>Banksimul</t>
   </si>
   <si>
     <t>Bankurardanga</t>
   </si>
   <si>
     <t>Tegjori</t>
   </si>
   <si>
     <t>Banpusra</t>
   </si>
   <si>
     <t>Raotora</t>
   </si>
   <si>
     <t>Bansdiha</t>
   </si>
   <si>
     <t>Chiltore</t>
@@ -797,56 +797,56 @@
   <si>
     <t>Dhekit</t>
   </si>
   <si>
     <t>Beltikri</t>
   </si>
   <si>
     <t>Belut</t>
   </si>
   <si>
     <t>Bena</t>
   </si>
   <si>
     <t>Bena Bandi</t>
   </si>
   <si>
     <t>Belsulia</t>
   </si>
   <si>
     <t>Benabendi</t>
   </si>
   <si>
     <t>Benachapra</t>
   </si>
   <si>
+    <t>Jirrah</t>
+  </si>
+  <si>
     <t>Benagaria</t>
   </si>
   <si>
-    <t>Jirrah</t>
-[...1 lines deleted...]
-  <si>
     <t>Benajira</t>
   </si>
   <si>
     <t>Benakata</t>
   </si>
   <si>
     <t>Bhora</t>
   </si>
   <si>
     <t>Bendara</t>
   </si>
   <si>
     <t>Rudra</t>
   </si>
   <si>
     <t>Benkakocha</t>
   </si>
   <si>
     <t>Benkia</t>
   </si>
   <si>
     <t>Kalyani</t>
   </si>
   <si>
     <t>Beryak Hamar</t>
@@ -1229,56 +1229,56 @@
   <si>
     <t>Dabra</t>
   </si>
   <si>
     <t>Dadhimukha</t>
   </si>
   <si>
     <t>Dakharang</t>
   </si>
   <si>
     <t>Dakshinbar</t>
   </si>
   <si>
     <t>Daldali</t>
   </si>
   <si>
     <t>Dalpur</t>
   </si>
   <si>
     <t>Damasini</t>
   </si>
   <si>
     <t>Damodarbati</t>
   </si>
   <si>
+    <t>Damodarpur</t>
+  </si>
+  <si>
     <t>Pabra</t>
   </si>
   <si>
-    <t>Damodarpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Damragaria</t>
   </si>
   <si>
     <t>Dangarpara</t>
   </si>
   <si>
     <t>Danmari</t>
   </si>
   <si>
     <t>Danrkini</t>
   </si>
   <si>
     <t>Dapanjuri</t>
   </si>
   <si>
     <t>Darpanagar</t>
   </si>
   <si>
     <t>Data Rampur</t>
   </si>
   <si>
     <t>Deba</t>
   </si>
   <si>
     <t>Debagram</t>
@@ -1349,56 +1349,56 @@
   <si>
     <t>Dhananjaypur</t>
   </si>
   <si>
     <t>Dhandakeshabpur</t>
   </si>
   <si>
     <t>Dhanisukni</t>
   </si>
   <si>
     <t>Gopinathpur</t>
   </si>
   <si>
     <t>Dhanjoga</t>
   </si>
   <si>
     <t>Dhankhunia</t>
   </si>
   <si>
     <t>Dhankura</t>
   </si>
   <si>
     <t>Dhansol</t>
   </si>
   <si>
+    <t>Dharampur</t>
+  </si>
+  <si>
     <t>Melera</t>
   </si>
   <si>
-    <t>Dharampur</t>
-[...1 lines deleted...]
-  <si>
     <t>Dharapati</t>
   </si>
   <si>
     <t>Dharmapur</t>
   </si>
   <si>
     <t>Dhatla</t>
   </si>
   <si>
     <t>Dhekia</t>
   </si>
   <si>
     <t>Dhengakend</t>
   </si>
   <si>
     <t>Dhirkona</t>
   </si>
   <si>
     <t>Dhoba Kacha</t>
   </si>
   <si>
     <t>Dhobagaon</t>
   </si>
   <si>
     <t>Kenjakura</t>
@@ -3278,54 +3278,54 @@
   <si>
     <t>Shirsha</t>
   </si>
   <si>
     <t>Shitalpur</t>
   </si>
   <si>
     <t>Shitla</t>
   </si>
   <si>
     <t>SHITLADIHI</t>
   </si>
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
+    <t>SHUSHUNIA</t>
+  </si>
+  <si>
     <t>Shushunia</t>
-  </si>
-[...1 lines deleted...]
-    <t>SHUSHUNIA</t>
   </si>
   <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
     <t>Shyampur</t>
   </si>
   <si>
     <t>Lowgram</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
@@ -5373,98 +5373,98 @@
       </c>
       <c r="F44" s="2">
         <v>110</v>
       </c>
       <c r="G44" s="2">
         <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
         <v>1</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F45" s="2">
-        <v>445</v>
+        <v>529</v>
       </c>
       <c r="G45" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H45" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D46" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="2">
-        <v>529</v>
+        <v>445</v>
       </c>
       <c r="G46" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H46" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F47" s="2">
@@ -5536,51 +5536,51 @@
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
@@ -6365,101 +6365,101 @@
       </c>
       <c r="F75" s="2">
         <v>309</v>
       </c>
       <c r="G75" s="2">
         <v>2</v>
       </c>
       <c r="H75" s="2">
         <v>1</v>
       </c>
       <c r="I75" s="2">
         <v>2</v>
       </c>
       <c r="J75" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F76" s="2">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="G76" s="2">
         <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F77" s="2">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G77" s="2">
         <v>1</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F78" s="2">
         <v>399</v>
       </c>
       <c r="G78" s="2">
@@ -6877,118 +6877,118 @@
       </c>
       <c r="F91" s="2">
         <v>108</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D92" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E92" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E92" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="2">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="G92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J92" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F93" s="2">
-        <v>86</v>
+        <v>370</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I93" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J93" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
@@ -7776,51 +7776,51 @@
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
@@ -8672,51 +8672,51 @@
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
@@ -9085,104 +9085,104 @@
       </c>
       <c r="F160" s="2">
         <v>67</v>
       </c>
       <c r="G160" s="2">
         <v>1</v>
       </c>
       <c r="H160" s="2">
         <v>1</v>
       </c>
       <c r="I160" s="2">
         <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>79</v>
+        <v>261</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F161" s="2">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="G161" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H161" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I161" s="2">
         <v>3</v>
       </c>
       <c r="J161" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D162" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E162" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="E162" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="2">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="G162" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H162" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I162" s="2">
         <v>3</v>
       </c>
       <c r="J162" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F163" s="2">
         <v>132</v>
       </c>
       <c r="G163" s="2">
         <v>1</v>
       </c>
       <c r="H163" s="2">
@@ -10077,136 +10077,136 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
-        <v>354</v>
+        <v>128</v>
       </c>
       <c r="G192" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J192" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>128</v>
+        <v>249</v>
       </c>
       <c r="G193" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
-        <v>249</v>
+        <v>354</v>
       </c>
       <c r="G194" s="2">
         <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J194" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F195" s="2">
         <v>335</v>
       </c>
       <c r="G195" s="2">
         <v>2</v>
       </c>
       <c r="H195" s="2">
@@ -10237,104 +10237,104 @@
       </c>
       <c r="F196" s="2">
         <v>259</v>
       </c>
       <c r="G196" s="2">
         <v>1</v>
       </c>
       <c r="H196" s="2">
         <v>1</v>
       </c>
       <c r="I196" s="2">
         <v>2</v>
       </c>
       <c r="J196" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F197" s="2">
-        <v>13</v>
+        <v>295</v>
       </c>
       <c r="G197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J197" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F198" s="2">
-        <v>295</v>
+        <v>13</v>
       </c>
       <c r="G198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J198" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F199" s="2">
         <v>430</v>
       </c>
       <c r="G199" s="2">
         <v>1</v>
       </c>
       <c r="H199" s="2">
@@ -10909,101 +10909,101 @@
       </c>
       <c r="F217" s="2">
         <v>827</v>
       </c>
       <c r="G217" s="2">
         <v>4</v>
       </c>
       <c r="H217" s="2">
         <v>4</v>
       </c>
       <c r="I217" s="2">
         <v>4</v>
       </c>
       <c r="J217" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F218" s="2">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="G218" s="2">
         <v>2</v>
       </c>
       <c r="H218" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I218" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J218" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>99</v>
+        <v>248</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F219" s="2">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G219" s="2">
         <v>2</v>
       </c>
       <c r="H219" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I219" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F220" s="2">
         <v>36</v>
       </c>
       <c r="G220" s="2">
@@ -11325,101 +11325,101 @@
       </c>
       <c r="F230" s="2">
         <v>33</v>
       </c>
       <c r="G230" s="2">
         <v>1</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="2">
         <v>0</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>207</v>
+        <v>26</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>228</v>
+        <v>74</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F231" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G231" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H231" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I231" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J231" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F232" s="2">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G232" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H232" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I232" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J232" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F233" s="2">
         <v>324</v>
       </c>
       <c r="G233" s="2">
@@ -11456,51 +11456,51 @@
       </c>
       <c r="G234" s="2">
         <v>1</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="2">
         <v>0</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F235" s="2">
         <v>88</v>
       </c>
       <c r="G235" s="2">
         <v>1</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="2">
         <v>1</v>
       </c>
       <c r="J235" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
@@ -12640,51 +12640,51 @@
       </c>
       <c r="G271" s="2">
         <v>2</v>
       </c>
       <c r="H271" s="2">
         <v>2</v>
       </c>
       <c r="I271" s="2">
         <v>1</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F272" s="2">
         <v>31</v>
       </c>
       <c r="G272" s="2">
         <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="3" t="s">
@@ -13341,121 +13341,121 @@
       </c>
       <c r="F293" s="2">
         <v>465</v>
       </c>
       <c r="G293" s="2">
         <v>1</v>
       </c>
       <c r="H293" s="2">
         <v>1</v>
       </c>
       <c r="I293" s="2">
         <v>2</v>
       </c>
       <c r="J293" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D294" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E294" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="E294" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F294" s="2">
-        <v>98</v>
+        <v>440</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>182</v>
+        <v>406</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F295" s="2">
-        <v>440</v>
+        <v>98</v>
       </c>
       <c r="G295" s="2">
         <v>0</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F296" s="2">
         <v>126</v>
       </c>
       <c r="G296" s="2">
         <v>1</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
         <v>1</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
@@ -13469,104 +13469,104 @@
       </c>
       <c r="F297" s="2">
         <v>107</v>
       </c>
       <c r="G297" s="2">
         <v>1</v>
       </c>
       <c r="H297" s="2">
         <v>1</v>
       </c>
       <c r="I297" s="2">
         <v>1</v>
       </c>
       <c r="J297" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F298" s="2">
-        <v>617</v>
+        <v>137</v>
       </c>
       <c r="G298" s="2">
         <v>2</v>
       </c>
       <c r="H298" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I298" s="2">
         <v>2</v>
       </c>
       <c r="J298" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F299" s="2">
-        <v>137</v>
+        <v>617</v>
       </c>
       <c r="G299" s="2">
         <v>2</v>
       </c>
       <c r="H299" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I299" s="2">
         <v>2</v>
       </c>
       <c r="J299" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F300" s="2">
         <v>400</v>
       </c>
       <c r="G300" s="2">
         <v>2</v>
       </c>
       <c r="H300" s="2">
@@ -13984,51 +13984,51 @@
       </c>
       <c r="G313" s="2">
         <v>1</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="2">
         <v>1</v>
       </c>
       <c r="J313" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F314" s="2">
         <v>62</v>
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>1</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
@@ -14781,104 +14781,104 @@
       </c>
       <c r="F338" s="2">
         <v>166</v>
       </c>
       <c r="G338" s="2">
         <v>1</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="2">
         <v>0</v>
       </c>
       <c r="J338" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D339" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E339" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="E339" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F339" s="2">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="G339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J339" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>265</v>
+        <v>446</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F340" s="2">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="G340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J340" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F341" s="2">
         <v>397</v>
       </c>
       <c r="G341" s="2">
         <v>2</v>
       </c>
       <c r="H341" s="2">
@@ -14912,51 +14912,51 @@
       </c>
       <c r="G342" s="2">
         <v>3</v>
       </c>
       <c r="H342" s="2">
         <v>3</v>
       </c>
       <c r="I342" s="2">
         <v>2</v>
       </c>
       <c r="J342" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F343" s="2">
         <v>127</v>
       </c>
       <c r="G343" s="2">
         <v>1</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="2">
         <v>1</v>
       </c>
       <c r="J343" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
@@ -15520,51 +15520,51 @@
       </c>
       <c r="G361" s="2">
         <v>2</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
         <v>2</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F362" s="2">
         <v>108</v>
       </c>
       <c r="G362" s="2">
         <v>2</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="2">
         <v>1</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
@@ -15968,51 +15968,51 @@
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F376" s="2">
         <v>66</v>
       </c>
       <c r="G376" s="2">
         <v>1</v>
       </c>
       <c r="H376" s="2">
         <v>1</v>
       </c>
       <c r="I376" s="2">
         <v>1</v>
       </c>
       <c r="J376" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
@@ -16608,51 +16608,51 @@
       </c>
       <c r="G395" s="2">
         <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>3</v>
       </c>
       <c r="I395" s="2">
         <v>2</v>
       </c>
       <c r="J395" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F396" s="2">
         <v>142</v>
       </c>
       <c r="G396" s="2">
         <v>1</v>
       </c>
       <c r="H396" s="2">
         <v>1</v>
       </c>
       <c r="I396" s="2">
         <v>1</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
@@ -16960,130 +16960,130 @@
       </c>
       <c r="G406" s="2">
         <v>0</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="2">
         <v>1</v>
       </c>
       <c r="J406" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F407" s="2">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G407" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J407" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F408" s="2">
-        <v>125</v>
+        <v>305</v>
       </c>
       <c r="G408" s="2">
         <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J408" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>64</v>
+        <v>132</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F409" s="2">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="G409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J409" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F410" s="2">
         <v>232</v>
       </c>
       <c r="G410" s="2">
@@ -17117,328 +17117,328 @@
       </c>
       <c r="F411" s="2">
         <v>227</v>
       </c>
       <c r="G411" s="2">
         <v>2</v>
       </c>
       <c r="H411" s="2">
         <v>2</v>
       </c>
       <c r="I411" s="2">
         <v>2</v>
       </c>
       <c r="J411" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>144</v>
+        <v>283</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F412" s="2">
-        <v>420</v>
+        <v>806</v>
       </c>
       <c r="G412" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H412" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I412" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J412" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>283</v>
+        <v>507</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F413" s="2">
-        <v>806</v>
+        <v>130</v>
       </c>
       <c r="G413" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H413" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J413" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>507</v>
+        <v>144</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F414" s="2">
-        <v>130</v>
+        <v>420</v>
       </c>
       <c r="G414" s="2">
         <v>3</v>
       </c>
       <c r="H414" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I414" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J414" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>455</v>
+        <v>126</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F415" s="2">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G415" s="2">
         <v>1</v>
       </c>
       <c r="H415" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I415" s="2">
         <v>1</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>357</v>
+        <v>455</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>259</v>
+        <v>162</v>
       </c>
       <c r="G416" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H416" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J416" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>126</v>
+        <v>509</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="G417" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H417" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
         <v>74</v>
       </c>
       <c r="G418" s="2">
         <v>1</v>
       </c>
       <c r="H418" s="2">
         <v>1</v>
       </c>
       <c r="I418" s="2">
         <v>1</v>
       </c>
       <c r="J418" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>509</v>
+        <v>84</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
-        <v>444</v>
+        <v>155</v>
       </c>
       <c r="G419" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H419" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I419" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J419" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
-        <v>155</v>
+        <v>259</v>
       </c>
       <c r="G420" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H420" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I420" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J420" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F421" s="2">
         <v>105</v>
       </c>
       <c r="G421" s="2">
         <v>2</v>
       </c>
       <c r="H421" s="2">
@@ -17533,104 +17533,104 @@
       </c>
       <c r="F424" s="2">
         <v>128</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
         <v>2</v>
       </c>
       <c r="I424" s="2">
         <v>1</v>
       </c>
       <c r="J424" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F425" s="2">
-        <v>267</v>
+        <v>205</v>
       </c>
       <c r="G425" s="2">
         <v>2</v>
       </c>
       <c r="H425" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F426" s="2">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="G426" s="2">
         <v>2</v>
       </c>
       <c r="H426" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F427" s="2">
         <v>343</v>
       </c>
       <c r="G427" s="2">
         <v>1</v>
       </c>
       <c r="H427" s="2">
@@ -18336,51 +18336,51 @@
       </c>
       <c r="G449" s="2">
         <v>1</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="2">
         <v>2</v>
       </c>
       <c r="J449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F450" s="2">
         <v>772</v>
       </c>
       <c r="G450" s="2">
         <v>4</v>
       </c>
       <c r="H450" s="2">
         <v>3</v>
       </c>
       <c r="I450" s="2">
         <v>3</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
         <v>448</v>
       </c>
       <c r="B451" s="3" t="s">
@@ -18592,51 +18592,51 @@
       </c>
       <c r="G457" s="2">
         <v>0</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="2">
         <v>2</v>
       </c>
       <c r="J457" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="2">
         <v>455</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F458" s="2">
         <v>161</v>
       </c>
       <c r="G458" s="2">
         <v>0</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="2">
         <v>1</v>
       </c>
       <c r="J458" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="2">
         <v>456</v>
       </c>
       <c r="B459" s="3" t="s">
@@ -19325,104 +19325,104 @@
       </c>
       <c r="F480" s="2">
         <v>253</v>
       </c>
       <c r="G480" s="2">
         <v>2</v>
       </c>
       <c r="H480" s="2">
         <v>0</v>
       </c>
       <c r="I480" s="2">
         <v>2</v>
       </c>
       <c r="J480" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="2">
         <v>478</v>
       </c>
       <c r="B481" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F481" s="2">
-        <v>1719</v>
+        <v>87</v>
       </c>
       <c r="G481" s="2">
         <v>1</v>
       </c>
       <c r="H481" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I481" s="2">
         <v>1</v>
       </c>
       <c r="J481" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="2">
         <v>479</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F482" s="2">
-        <v>87</v>
+        <v>1719</v>
       </c>
       <c r="G482" s="2">
         <v>1</v>
       </c>
       <c r="H482" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2">
         <v>1</v>
       </c>
       <c r="J482" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="2">
         <v>480</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D483" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F483" s="2">
         <v>63</v>
       </c>
       <c r="G483" s="2">
         <v>0</v>
       </c>
       <c r="H483" s="2">
@@ -19581,63 +19581,63 @@
       </c>
       <c r="F488" s="2">
         <v>389</v>
       </c>
       <c r="G488" s="2">
         <v>3</v>
       </c>
       <c r="H488" s="2">
         <v>2</v>
       </c>
       <c r="I488" s="2">
         <v>2</v>
       </c>
       <c r="J488" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>158</v>
+        <v>423</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F489" s="2">
-        <v>310</v>
+        <v>92</v>
       </c>
       <c r="G489" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H489" s="2">
         <v>0</v>
       </c>
       <c r="I489" s="2">
         <v>1</v>
       </c>
       <c r="J489" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="2">
         <v>487</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D490" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E490" s="2" t="s">
@@ -19645,63 +19645,63 @@
       </c>
       <c r="F490" s="2">
         <v>162</v>
       </c>
       <c r="G490" s="2">
         <v>0</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="2">
         <v>1</v>
       </c>
       <c r="J490" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>423</v>
+        <v>158</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F491" s="2">
-        <v>92</v>
+        <v>310</v>
       </c>
       <c r="G491" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D492" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E492" s="2" t="s">
@@ -19837,98 +19837,98 @@
       </c>
       <c r="F496" s="2">
         <v>284</v>
       </c>
       <c r="G496" s="2">
         <v>1</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="2">
         <v>1</v>
       </c>
       <c r="J496" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="2">
         <v>494</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F497" s="2">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G497" s="2">
         <v>1</v>
       </c>
       <c r="H497" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I497" s="2">
         <v>1</v>
       </c>
       <c r="J497" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="2">
         <v>495</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F498" s="2">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G498" s="2">
         <v>1</v>
       </c>
       <c r="H498" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2">
         <v>1</v>
       </c>
       <c r="J498" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F499" s="2">
@@ -20768,51 +20768,51 @@
       </c>
       <c r="G525" s="2">
         <v>1</v>
       </c>
       <c r="H525" s="2">
         <v>1</v>
       </c>
       <c r="I525" s="2">
         <v>2</v>
       </c>
       <c r="J525" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" s="2">
         <v>523</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D526" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E526" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F526" s="2">
         <v>47</v>
       </c>
       <c r="G526" s="2">
         <v>1</v>
       </c>
       <c r="H526" s="2">
         <v>1</v>
       </c>
       <c r="I526" s="2">
         <v>1</v>
       </c>
       <c r="J526" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" s="2">
         <v>524</v>
       </c>
       <c r="B527" s="3" t="s">
@@ -21056,51 +21056,51 @@
       </c>
       <c r="G534" s="2">
         <v>1</v>
       </c>
       <c r="H534" s="2">
         <v>1</v>
       </c>
       <c r="I534" s="2">
         <v>1</v>
       </c>
       <c r="J534" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="2">
         <v>532</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F535" s="2">
         <v>309</v>
       </c>
       <c r="G535" s="2">
         <v>3</v>
       </c>
       <c r="H535" s="2">
         <v>1</v>
       </c>
       <c r="I535" s="2">
         <v>1</v>
       </c>
       <c r="J535" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" s="2">
         <v>533</v>
       </c>
       <c r="B536" s="3" t="s">
@@ -21344,51 +21344,51 @@
       </c>
       <c r="G543" s="2">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>0</v>
       </c>
       <c r="I543" s="2">
         <v>1</v>
       </c>
       <c r="J543" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="2">
         <v>541</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D544" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F544" s="2">
         <v>1875</v>
       </c>
       <c r="G544" s="2">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>1</v>
       </c>
       <c r="I544" s="2">
         <v>3</v>
       </c>
       <c r="J544" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="2">
         <v>542</v>
       </c>
       <c r="B545" s="3" t="s">
@@ -21888,51 +21888,51 @@
       </c>
       <c r="G560" s="2">
         <v>1</v>
       </c>
       <c r="H560" s="2">
         <v>1</v>
       </c>
       <c r="I560" s="2">
         <v>1</v>
       </c>
       <c r="J560" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="2">
         <v>558</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F561" s="2">
         <v>147</v>
       </c>
       <c r="G561" s="2">
         <v>1</v>
       </c>
       <c r="H561" s="2">
         <v>1</v>
       </c>
       <c r="I561" s="2">
         <v>1</v>
       </c>
       <c r="J561" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="2">
         <v>559</v>
       </c>
       <c r="B562" s="3" t="s">
@@ -22173,136 +22173,136 @@
       </c>
       <c r="F569" s="2">
         <v>102</v>
       </c>
       <c r="G569" s="2">
         <v>2</v>
       </c>
       <c r="H569" s="2">
         <v>1</v>
       </c>
       <c r="I569" s="2">
         <v>0</v>
       </c>
       <c r="J569" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" s="2">
         <v>567</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>41</v>
+        <v>357</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F570" s="2">
-        <v>832</v>
+        <v>166</v>
       </c>
       <c r="G570" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H570" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J570" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="2">
         <v>568</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>357</v>
+        <v>248</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F571" s="2">
-        <v>166</v>
+        <v>254</v>
       </c>
       <c r="G571" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H571" s="2">
         <v>0</v>
       </c>
       <c r="I571" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J571" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="2">
         <v>569</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>248</v>
+        <v>41</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F572" s="2">
-        <v>254</v>
+        <v>832</v>
       </c>
       <c r="G572" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H572" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I572" s="2">
         <v>2</v>
       </c>
       <c r="J572" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="2">
         <v>570</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D573" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F573" s="2">
         <v>153</v>
       </c>
       <c r="G573" s="2">
         <v>1</v>
       </c>
       <c r="H573" s="2">
@@ -23200,51 +23200,51 @@
       </c>
       <c r="G601" s="2">
         <v>2</v>
       </c>
       <c r="H601" s="2">
         <v>0</v>
       </c>
       <c r="I601" s="2">
         <v>2</v>
       </c>
       <c r="J601" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" s="2">
         <v>599</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C602" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D602" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F602" s="2">
         <v>479</v>
       </c>
       <c r="G602" s="2">
         <v>2</v>
       </c>
       <c r="H602" s="2">
         <v>0</v>
       </c>
       <c r="I602" s="2">
         <v>2</v>
       </c>
       <c r="J602" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" s="2">
         <v>600</v>
       </c>
       <c r="B603" s="3" t="s">
@@ -23552,51 +23552,51 @@
       </c>
       <c r="G612" s="2">
         <v>1</v>
       </c>
       <c r="H612" s="2">
         <v>1</v>
       </c>
       <c r="I612" s="2">
         <v>2</v>
       </c>
       <c r="J612" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="2">
         <v>610</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C613" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F613" s="2">
         <v>399</v>
       </c>
       <c r="G613" s="2">
         <v>2</v>
       </c>
       <c r="H613" s="2">
         <v>2</v>
       </c>
       <c r="I613" s="2">
         <v>2</v>
       </c>
       <c r="J613" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" s="2">
         <v>611</v>
       </c>
       <c r="B614" s="3" t="s">
@@ -23773,101 +23773,101 @@
       </c>
       <c r="F619" s="2">
         <v>102</v>
       </c>
       <c r="G619" s="2">
         <v>1</v>
       </c>
       <c r="H619" s="2">
         <v>0</v>
       </c>
       <c r="I619" s="2">
         <v>1</v>
       </c>
       <c r="J619" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="2">
         <v>617</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F620" s="2">
-        <v>144</v>
+        <v>347</v>
       </c>
       <c r="G620" s="2">
         <v>2</v>
       </c>
       <c r="H620" s="2">
         <v>2</v>
       </c>
       <c r="I620" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J620" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
         <v>618</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F621" s="2">
-        <v>347</v>
+        <v>144</v>
       </c>
       <c r="G621" s="2">
         <v>2</v>
       </c>
       <c r="H621" s="2">
         <v>2</v>
       </c>
       <c r="I621" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J621" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="2">
         <v>619</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C622" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D622" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F622" s="2">
         <v>82</v>
       </c>
       <c r="G622" s="2">
@@ -23904,51 +23904,51 @@
       </c>
       <c r="G623" s="2">
         <v>2</v>
       </c>
       <c r="H623" s="2">
         <v>0</v>
       </c>
       <c r="I623" s="2">
         <v>3</v>
       </c>
       <c r="J623" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="2">
         <v>621</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C624" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F624" s="2">
         <v>369</v>
       </c>
       <c r="G624" s="2">
         <v>1</v>
       </c>
       <c r="H624" s="2">
         <v>0</v>
       </c>
       <c r="I624" s="2">
         <v>2</v>
       </c>
       <c r="J624" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="2">
         <v>622</v>
       </c>
       <c r="B625" s="3" t="s">
@@ -24192,51 +24192,51 @@
       </c>
       <c r="G632" s="2">
         <v>1</v>
       </c>
       <c r="H632" s="2">
         <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>1</v>
       </c>
       <c r="J632" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="2">
         <v>630</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C633" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>722</v>
       </c>
       <c r="F633" s="2">
         <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>1</v>
       </c>
       <c r="H633" s="2">
         <v>1</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
@@ -25053,127 +25053,127 @@
       </c>
       <c r="F659" s="2">
         <v>56</v>
       </c>
       <c r="G659" s="2">
         <v>1</v>
       </c>
       <c r="H659" s="2">
         <v>0</v>
       </c>
       <c r="I659" s="2">
         <v>1</v>
       </c>
       <c r="J659" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" s="2">
         <v>657</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>48</v>
+        <v>253</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F660" s="2">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="G660" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H660" s="2">
         <v>0</v>
       </c>
       <c r="I660" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J660" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="2">
         <v>658</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C661" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>253</v>
+        <v>117</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F661" s="2">
-        <v>313</v>
+        <v>73</v>
       </c>
       <c r="G661" s="2">
         <v>0</v>
       </c>
       <c r="H661" s="2">
         <v>0</v>
       </c>
       <c r="I661" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J661" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="2">
         <v>659</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F662" s="2">
-        <v>73</v>
+        <v>218</v>
       </c>
       <c r="G662" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H662" s="2">
         <v>0</v>
       </c>
       <c r="I662" s="2">
         <v>1</v>
       </c>
       <c r="J662" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D663" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E663" s="2" t="s">
@@ -25312,51 +25312,51 @@
       </c>
       <c r="G667" s="2">
         <v>1</v>
       </c>
       <c r="H667" s="2">
         <v>0</v>
       </c>
       <c r="I667" s="2">
         <v>2</v>
       </c>
       <c r="J667" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="2">
         <v>665</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C668" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F668" s="2">
         <v>79</v>
       </c>
       <c r="G668" s="2">
         <v>1</v>
       </c>
       <c r="H668" s="2">
         <v>0</v>
       </c>
       <c r="I668" s="2">
         <v>1</v>
       </c>
       <c r="J668" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="2">
         <v>666</v>
       </c>
       <c r="B669" s="3" t="s">
@@ -25472,51 +25472,51 @@
       </c>
       <c r="G672" s="2">
         <v>2</v>
       </c>
       <c r="H672" s="2">
         <v>2</v>
       </c>
       <c r="I672" s="2">
         <v>1</v>
       </c>
       <c r="J672" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="2">
         <v>670</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C673" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F673" s="2">
         <v>349</v>
       </c>
       <c r="G673" s="2">
         <v>1</v>
       </c>
       <c r="H673" s="2">
         <v>1</v>
       </c>
       <c r="I673" s="2">
         <v>1</v>
       </c>
       <c r="J673" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="2">
         <v>671</v>
       </c>
       <c r="B674" s="3" t="s">
@@ -26240,51 +26240,51 @@
       </c>
       <c r="G696" s="2">
         <v>1</v>
       </c>
       <c r="H696" s="2">
         <v>1</v>
       </c>
       <c r="I696" s="2">
         <v>0</v>
       </c>
       <c r="J696" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="2">
         <v>694</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C697" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F697" s="2">
         <v>545</v>
       </c>
       <c r="G697" s="2">
         <v>2</v>
       </c>
       <c r="H697" s="2">
         <v>2</v>
       </c>
       <c r="I697" s="2">
         <v>2</v>
       </c>
       <c r="J697" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="2">
         <v>695</v>
       </c>
       <c r="B698" s="3" t="s">
@@ -26365,98 +26365,98 @@
       </c>
       <c r="F700" s="2">
         <v>79</v>
       </c>
       <c r="G700" s="2">
         <v>1</v>
       </c>
       <c r="H700" s="2">
         <v>1</v>
       </c>
       <c r="I700" s="2">
         <v>1</v>
       </c>
       <c r="J700" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="2">
         <v>698</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F701" s="2">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="G701" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H701" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I701" s="2">
         <v>1</v>
       </c>
       <c r="J701" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="2">
         <v>699</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C702" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D702" s="2" t="s">
-        <v>90</v>
+        <v>176</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F702" s="2">
-        <v>168</v>
+        <v>133</v>
       </c>
       <c r="G702" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H702" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I702" s="2">
         <v>1</v>
       </c>
       <c r="J702" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="2">
         <v>700</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C703" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D703" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F703" s="2">
@@ -27229,104 +27229,104 @@
       </c>
       <c r="F727" s="2">
         <v>64</v>
       </c>
       <c r="G727" s="2">
         <v>1</v>
       </c>
       <c r="H727" s="2">
         <v>1</v>
       </c>
       <c r="I727" s="2">
         <v>0</v>
       </c>
       <c r="J727" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="2">
         <v>725</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C728" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D728" s="2" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F728" s="2">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="G728" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H728" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I728" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J728" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="2">
         <v>726</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F729" s="2">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="G729" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H729" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J729" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D730" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F730" s="2">
         <v>392</v>
       </c>
       <c r="G730" s="2">
         <v>1</v>
       </c>
       <c r="H730" s="2">
@@ -27453,101 +27453,101 @@
       </c>
       <c r="F734" s="2">
         <v>113</v>
       </c>
       <c r="G734" s="2">
         <v>1</v>
       </c>
       <c r="H734" s="2">
         <v>1</v>
       </c>
       <c r="I734" s="2">
         <v>1</v>
       </c>
       <c r="J734" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" s="2">
         <v>732</v>
       </c>
       <c r="B735" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D735" s="2" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F735" s="2">
-        <v>162</v>
+        <v>476</v>
       </c>
       <c r="G735" s="2">
         <v>2</v>
       </c>
       <c r="H735" s="2">
         <v>2</v>
       </c>
       <c r="I735" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J735" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" s="2">
         <v>733</v>
       </c>
       <c r="B736" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C736" s="2" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D736" s="2" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F736" s="2">
-        <v>476</v>
+        <v>162</v>
       </c>
       <c r="G736" s="2">
         <v>2</v>
       </c>
       <c r="H736" s="2">
         <v>2</v>
       </c>
       <c r="I736" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J736" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" s="2">
         <v>734</v>
       </c>
       <c r="B737" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C737" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D737" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F737" s="2">
         <v>122</v>
       </c>
       <c r="G737" s="2">
@@ -27741,101 +27741,101 @@
       </c>
       <c r="F743" s="2">
         <v>41</v>
       </c>
       <c r="G743" s="2">
         <v>0</v>
       </c>
       <c r="H743" s="2">
         <v>0</v>
       </c>
       <c r="I743" s="2">
         <v>0</v>
       </c>
       <c r="J743" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" s="2">
         <v>741</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C744" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D744" s="2" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F744" s="2">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="G744" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H744" s="2">
         <v>0</v>
       </c>
       <c r="I744" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J744" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" s="2">
         <v>742</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F745" s="2">
-        <v>157</v>
+        <v>293</v>
       </c>
       <c r="G745" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H745" s="2">
         <v>0</v>
       </c>
       <c r="I745" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J745" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" s="2">
         <v>743</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C746" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D746" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E746" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F746" s="2">
         <v>122</v>
       </c>
       <c r="G746" s="2">
@@ -28445,101 +28445,101 @@
       </c>
       <c r="F765" s="2">
         <v>753</v>
       </c>
       <c r="G765" s="2">
         <v>4</v>
       </c>
       <c r="H765" s="2">
         <v>4</v>
       </c>
       <c r="I765" s="2">
         <v>4</v>
       </c>
       <c r="J765" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" s="2">
         <v>763</v>
       </c>
       <c r="B766" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C766" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D766" s="2" t="s">
-        <v>248</v>
+        <v>406</v>
       </c>
       <c r="E766" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F766" s="2">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="G766" s="2">
         <v>0</v>
       </c>
       <c r="H766" s="2">
         <v>0</v>
       </c>
       <c r="I766" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J766" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="2">
         <v>764</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C767" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>405</v>
+        <v>248</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F767" s="2">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="G767" s="2">
         <v>0</v>
       </c>
       <c r="H767" s="2">
         <v>0</v>
       </c>
       <c r="I767" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J767" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" s="2">
         <v>765</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C768" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D768" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F768" s="2">
         <v>362</v>
       </c>
       <c r="G768" s="2">
@@ -29120,51 +29120,51 @@
       </c>
       <c r="G786" s="2">
         <v>7</v>
       </c>
       <c r="H786" s="2">
         <v>0</v>
       </c>
       <c r="I786" s="2">
         <v>4</v>
       </c>
       <c r="J786" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" s="2">
         <v>784</v>
       </c>
       <c r="B787" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C787" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D787" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E787" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F787" s="2">
         <v>74</v>
       </c>
       <c r="G787" s="2">
         <v>0</v>
       </c>
       <c r="H787" s="2">
         <v>0</v>
       </c>
       <c r="I787" s="2">
         <v>1</v>
       </c>
       <c r="J787" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" s="2">
         <v>785</v>
       </c>
       <c r="B788" s="3" t="s">
@@ -29216,54 +29216,54 @@
       </c>
       <c r="G789" s="2">
         <v>1</v>
       </c>
       <c r="H789" s="2">
         <v>1</v>
       </c>
       <c r="I789" s="2">
         <v>1</v>
       </c>
       <c r="J789" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="2">
         <v>787</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C790" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F790" s="2">
         <v>604</v>
       </c>
       <c r="G790" s="2">
         <v>2</v>
       </c>
       <c r="H790" s="2">
         <v>0</v>
       </c>
       <c r="I790" s="2">
         <v>1</v>
       </c>
       <c r="J790" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="2">
         <v>788</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C791" s="2" t="s">
@@ -30685,229 +30685,229 @@
       </c>
       <c r="F835" s="2">
         <v>71</v>
       </c>
       <c r="G835" s="2">
         <v>1</v>
       </c>
       <c r="H835" s="2">
         <v>1</v>
       </c>
       <c r="I835" s="2">
         <v>1</v>
       </c>
       <c r="J835" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" s="2">
         <v>833</v>
       </c>
       <c r="B836" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C836" s="2" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="D836" s="2" t="s">
-        <v>237</v>
+        <v>418</v>
       </c>
       <c r="E836" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F836" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G836" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H836" s="2">
         <v>0</v>
       </c>
       <c r="I836" s="2">
         <v>1</v>
       </c>
       <c r="J836" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="2">
         <v>834</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C837" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D837" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E837" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F837" s="2">
         <v>111</v>
       </c>
       <c r="G837" s="2">
         <v>1</v>
       </c>
       <c r="H837" s="2">
         <v>0</v>
       </c>
       <c r="I837" s="2">
         <v>1</v>
       </c>
       <c r="J837" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="2">
         <v>835</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C838" s="2" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>418</v>
+        <v>237</v>
       </c>
       <c r="E838" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F838" s="2">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G838" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H838" s="2">
         <v>0</v>
       </c>
       <c r="I838" s="2">
         <v>1</v>
       </c>
       <c r="J838" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="2">
         <v>836</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C839" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D839" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E839" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F839" s="2">
         <v>149</v>
       </c>
       <c r="G839" s="2">
         <v>2</v>
       </c>
       <c r="H839" s="2">
         <v>2</v>
       </c>
       <c r="I839" s="2">
         <v>0</v>
       </c>
       <c r="J839" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" s="2">
         <v>837</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C840" s="2" t="s">
-        <v>63</v>
+        <v>335</v>
       </c>
       <c r="D840" s="2" t="s">
-        <v>122</v>
+        <v>514</v>
       </c>
       <c r="E840" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F840" s="2">
-        <v>219</v>
+        <v>357</v>
       </c>
       <c r="G840" s="2">
         <v>2</v>
       </c>
       <c r="H840" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I840" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J840" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" s="2">
         <v>838</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C841" s="2" t="s">
-        <v>335</v>
+        <v>63</v>
       </c>
       <c r="D841" s="2" t="s">
-        <v>514</v>
+        <v>122</v>
       </c>
       <c r="E841" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F841" s="2">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="G841" s="2">
         <v>2</v>
       </c>
       <c r="H841" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I841" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J841" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" s="2">
         <v>839</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C842" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D842" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E842" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F842" s="2">
         <v>574</v>
       </c>
       <c r="G842" s="2">
@@ -31325,200 +31325,200 @@
       </c>
       <c r="F855" s="2">
         <v>215</v>
       </c>
       <c r="G855" s="2">
         <v>0</v>
       </c>
       <c r="H855" s="2">
         <v>0</v>
       </c>
       <c r="I855" s="2">
         <v>0</v>
       </c>
       <c r="J855" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="2">
         <v>853</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C856" s="2" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D856" s="2" t="s">
-        <v>96</v>
+        <v>492</v>
       </c>
       <c r="E856" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F856" s="2">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="G856" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H856" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I856" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J856" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="2">
         <v>854</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C857" s="2" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D857" s="2" t="s">
-        <v>492</v>
+        <v>96</v>
       </c>
       <c r="E857" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F857" s="2">
-        <v>226</v>
+        <v>248</v>
       </c>
       <c r="G857" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H857" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I857" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J857" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" s="2">
         <v>855</v>
       </c>
       <c r="B858" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C858" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D858" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E858" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F858" s="2">
         <v>152</v>
       </c>
       <c r="G858" s="2">
         <v>3</v>
       </c>
       <c r="H858" s="2">
         <v>2</v>
       </c>
       <c r="I858" s="2">
         <v>0</v>
       </c>
       <c r="J858" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="2">
         <v>856</v>
       </c>
       <c r="B859" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C859" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="E859" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F859" s="2">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="G859" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H859" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I859" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J859" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" s="2">
         <v>857</v>
       </c>
       <c r="B860" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C860" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D860" s="2" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E860" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F860" s="2">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G860" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H860" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I860" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J860" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="2">
         <v>858</v>
       </c>
       <c r="B861" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C861" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D861" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E861" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F861" s="2">
         <v>538</v>
       </c>
       <c r="G861" s="2">
         <v>4</v>
       </c>
       <c r="H861" s="2">
@@ -31616,133 +31616,133 @@
       </c>
       <c r="G864" s="2">
         <v>1</v>
       </c>
       <c r="H864" s="2">
         <v>0</v>
       </c>
       <c r="I864" s="2">
         <v>0</v>
       </c>
       <c r="J864" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" s="2">
         <v>862</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C865" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D865" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E865" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F865" s="2">
         <v>179</v>
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
         <v>2</v>
       </c>
       <c r="J865" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E866" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F866" s="2">
-        <v>43</v>
+        <v>279</v>
       </c>
       <c r="G866" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H866" s="2">
         <v>1</v>
       </c>
       <c r="I866" s="2">
         <v>1</v>
       </c>
       <c r="J866" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E867" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F867" s="2">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="G867" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H867" s="2">
         <v>1</v>
       </c>
       <c r="I867" s="2">
         <v>1</v>
       </c>
       <c r="J867" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F868" s="2">
         <v>208</v>
       </c>
       <c r="G868" s="2">
         <v>2</v>
       </c>
       <c r="H868" s="2">
@@ -32160,51 +32160,51 @@
       </c>
       <c r="G881" s="2">
         <v>3</v>
       </c>
       <c r="H881" s="2">
         <v>3</v>
       </c>
       <c r="I881" s="2">
         <v>4</v>
       </c>
       <c r="J881" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="2">
         <v>879</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C882" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D882" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F882" s="2">
         <v>760</v>
       </c>
       <c r="G882" s="2">
         <v>1</v>
       </c>
       <c r="H882" s="2">
         <v>1</v>
       </c>
       <c r="I882" s="2">
         <v>1</v>
       </c>
       <c r="J882" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="2">
         <v>880</v>
       </c>
       <c r="B883" s="3" t="s">
@@ -32445,104 +32445,104 @@
       </c>
       <c r="F890" s="2">
         <v>712</v>
       </c>
       <c r="G890" s="2">
         <v>1</v>
       </c>
       <c r="H890" s="2">
         <v>1</v>
       </c>
       <c r="I890" s="2">
         <v>3</v>
       </c>
       <c r="J890" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="2">
         <v>888</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C891" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="E891" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F891" s="2">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="G891" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H891" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I891" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J891" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" s="2">
         <v>889</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C892" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="E892" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F892" s="2">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="G892" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H892" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I892" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J892" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" s="2">
         <v>890</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C893" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D893" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E893" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F893" s="2">
         <v>67</v>
       </c>
       <c r="G893" s="2">
         <v>0</v>
       </c>
       <c r="H893" s="2">
@@ -32829,104 +32829,104 @@
       </c>
       <c r="F902" s="2">
         <v>365</v>
       </c>
       <c r="G902" s="2">
         <v>1</v>
       </c>
       <c r="H902" s="2">
         <v>0</v>
       </c>
       <c r="I902" s="2">
         <v>5</v>
       </c>
       <c r="J902" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="2">
         <v>900</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C903" s="2" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>96</v>
+        <v>253</v>
       </c>
       <c r="E903" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F903" s="2">
-        <v>235</v>
+        <v>115</v>
       </c>
       <c r="G903" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H903" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I903" s="2">
         <v>1</v>
       </c>
       <c r="J903" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="2">
         <v>901</v>
       </c>
       <c r="B904" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C904" s="2" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="E904" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F904" s="2">
-        <v>115</v>
+        <v>235</v>
       </c>
       <c r="G904" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H904" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I904" s="2">
         <v>1</v>
       </c>
       <c r="J904" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="2">
         <v>902</v>
       </c>
       <c r="B905" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E905" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F905" s="2">
         <v>1067</v>
       </c>
       <c r="G905" s="2">
         <v>3</v>
       </c>
       <c r="H905" s="2">
@@ -34144,51 +34144,51 @@
       </c>
       <c r="G943" s="2">
         <v>1</v>
       </c>
       <c r="H943" s="2">
         <v>0</v>
       </c>
       <c r="I943" s="2">
         <v>1</v>
       </c>
       <c r="J943" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="2">
         <v>941</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C944" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D944" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E944" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F944" s="2">
         <v>201</v>
       </c>
       <c r="G944" s="2">
         <v>1</v>
       </c>
       <c r="H944" s="2">
         <v>1</v>
       </c>
       <c r="I944" s="2">
         <v>3</v>
       </c>
       <c r="J944" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="2">
         <v>942</v>
       </c>
       <c r="B945" s="3" t="s">
@@ -34368,98 +34368,98 @@
       </c>
       <c r="G950" s="2">
         <v>1</v>
       </c>
       <c r="H950" s="2">
         <v>1</v>
       </c>
       <c r="I950" s="2">
         <v>4</v>
       </c>
       <c r="J950" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="2">
         <v>948</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C951" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>92</v>
+        <v>357</v>
       </c>
       <c r="E951" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F951" s="2">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="G951" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H951" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I951" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J951" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" s="2">
         <v>949</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D952" s="2" t="s">
-        <v>357</v>
+        <v>92</v>
       </c>
       <c r="E952" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F952" s="2">
-        <v>415</v>
+        <v>76</v>
       </c>
       <c r="G952" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H952" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I952" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J952" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="2">
         <v>950</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D953" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F953" s="2">
         <v>725</v>
       </c>
       <c r="G953" s="2">
@@ -34845,200 +34845,200 @@
       </c>
       <c r="F965" s="2">
         <v>68</v>
       </c>
       <c r="G965" s="2">
         <v>2</v>
       </c>
       <c r="H965" s="2">
         <v>0</v>
       </c>
       <c r="I965" s="2">
         <v>1</v>
       </c>
       <c r="J965" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" s="2">
         <v>963</v>
       </c>
       <c r="B966" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C966" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D966" s="2" t="s">
-        <v>418</v>
+        <v>248</v>
       </c>
       <c r="E966" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F966" s="2">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="G966" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H966" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I966" s="2">
         <v>1</v>
       </c>
       <c r="J966" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" s="2">
         <v>964</v>
       </c>
       <c r="B967" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C967" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D967" s="2" t="s">
-        <v>248</v>
+        <v>418</v>
       </c>
       <c r="E967" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F967" s="2">
-        <v>409</v>
+        <v>148</v>
       </c>
       <c r="G967" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H967" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I967" s="2">
         <v>1</v>
       </c>
       <c r="J967" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" s="2">
         <v>965</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="E968" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F968" s="2">
-        <v>78</v>
+        <v>552</v>
       </c>
       <c r="G968" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H968" s="2">
         <v>0</v>
       </c>
       <c r="I968" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J968" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="2">
         <v>966</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C969" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D969" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E969" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F969" s="2">
         <v>101</v>
       </c>
       <c r="G969" s="2">
         <v>1</v>
       </c>
       <c r="H969" s="2">
         <v>1</v>
       </c>
       <c r="I969" s="2">
         <v>2</v>
       </c>
       <c r="J969" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" s="2">
         <v>967</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C970" s="2" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="D970" s="2" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="E970" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F970" s="2">
-        <v>552</v>
+        <v>78</v>
       </c>
       <c r="G970" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H970" s="2">
         <v>0</v>
       </c>
       <c r="I970" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J970" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="2">
         <v>968</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C971" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D971" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E971" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F971" s="2">
         <v>314</v>
       </c>
       <c r="G971" s="2">
         <v>2</v>
       </c>
       <c r="H971" s="2">
@@ -35168,51 +35168,51 @@
       </c>
       <c r="G975" s="2">
         <v>2</v>
       </c>
       <c r="H975" s="2">
         <v>2</v>
       </c>
       <c r="I975" s="2">
         <v>2</v>
       </c>
       <c r="J975" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" s="2">
         <v>973</v>
       </c>
       <c r="B976" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C976" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D976" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E976" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F976" s="2">
         <v>170</v>
       </c>
       <c r="G976" s="2">
         <v>3</v>
       </c>
       <c r="H976" s="2">
         <v>0</v>
       </c>
       <c r="I976" s="2">
         <v>0</v>
       </c>
       <c r="J976" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" s="2">
         <v>974</v>
       </c>
       <c r="B977" s="3" t="s">
@@ -36992,51 +36992,51 @@
       </c>
       <c r="G1032" s="2">
         <v>1</v>
       </c>
       <c r="H1032" s="2">
         <v>1</v>
       </c>
       <c r="I1032" s="2">
         <v>1</v>
       </c>
       <c r="J1032" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" s="2">
         <v>1030</v>
       </c>
       <c r="B1033" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1033" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D1033" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E1033" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F1033" s="2">
         <v>288</v>
       </c>
       <c r="G1033" s="2">
         <v>1</v>
       </c>
       <c r="H1033" s="2">
         <v>0</v>
       </c>
       <c r="I1033" s="2">
         <v>4</v>
       </c>
       <c r="J1033" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" s="2">
         <v>1031</v>
       </c>
       <c r="B1034" s="3" t="s">
@@ -37117,136 +37117,136 @@
       </c>
       <c r="F1036" s="2">
         <v>47</v>
       </c>
       <c r="G1036" s="2">
         <v>0</v>
       </c>
       <c r="H1036" s="2">
         <v>0</v>
       </c>
       <c r="I1036" s="2">
         <v>0</v>
       </c>
       <c r="J1036" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="2">
         <v>1034</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>63</v>
+        <v>542</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>99</v>
+        <v>543</v>
       </c>
       <c r="E1037" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F1037" s="2">
-        <v>68</v>
+        <v>247</v>
       </c>
       <c r="G1037" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1037" s="2">
         <v>0</v>
       </c>
       <c r="I1037" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1037" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" s="2">
         <v>1035</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1038" s="2" t="s">
-        <v>542</v>
+        <v>71</v>
       </c>
       <c r="D1038" s="2" t="s">
-        <v>543</v>
+        <v>472</v>
       </c>
       <c r="E1038" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F1038" s="2">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="G1038" s="2">
         <v>2</v>
       </c>
       <c r="H1038" s="2">
         <v>0</v>
       </c>
       <c r="I1038" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1038" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="2">
         <v>1036</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1039" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D1039" s="2" t="s">
-        <v>472</v>
+        <v>99</v>
       </c>
       <c r="E1039" s="2" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F1039" s="2">
-        <v>365</v>
+        <v>68</v>
       </c>
       <c r="G1039" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
         <v>1</v>
       </c>
       <c r="J1039" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1040" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E1040" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="F1040" s="2">
         <v>46</v>
       </c>
       <c r="G1040" s="2">
         <v>0</v>
       </c>
       <c r="H1040" s="2">
@@ -37341,104 +37341,104 @@
       </c>
       <c r="F1043" s="2">
         <v>50</v>
       </c>
       <c r="G1043" s="2">
         <v>1</v>
       </c>
       <c r="H1043" s="2">
         <v>1</v>
       </c>
       <c r="I1043" s="2">
         <v>2</v>
       </c>
       <c r="J1043" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="D1044" s="2" t="s">
-        <v>116</v>
+        <v>1093</v>
       </c>
       <c r="E1044" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1044" s="2">
-        <v>842</v>
+        <v>71</v>
       </c>
       <c r="G1044" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H1044" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1044" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J1044" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>1093</v>
+        <v>116</v>
       </c>
       <c r="E1045" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1045" s="2">
-        <v>71</v>
+        <v>842</v>
       </c>
       <c r="G1045" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H1045" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1045" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J1045" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1046" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E1046" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F1046" s="2">
         <v>118</v>
       </c>
       <c r="G1046" s="2">
         <v>1</v>
       </c>
       <c r="H1046" s="2">
@@ -37760,51 +37760,51 @@
       </c>
       <c r="G1056" s="2">
         <v>1</v>
       </c>
       <c r="H1056" s="2">
         <v>0</v>
       </c>
       <c r="I1056" s="2">
         <v>0</v>
       </c>
       <c r="J1056" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" s="2">
         <v>1054</v>
       </c>
       <c r="B1057" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1057" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1057" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E1057" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F1057" s="2">
         <v>227</v>
       </c>
       <c r="G1057" s="2">
         <v>1</v>
       </c>
       <c r="H1057" s="2">
         <v>1</v>
       </c>
       <c r="I1057" s="2">
         <v>1</v>
       </c>
       <c r="J1057" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" s="2">
         <v>1055</v>
       </c>
       <c r="B1058" s="3" t="s">
@@ -38141,104 +38141,104 @@
       </c>
       <c r="F1068" s="2">
         <v>62</v>
       </c>
       <c r="G1068" s="2">
         <v>1</v>
       </c>
       <c r="H1068" s="2">
         <v>0</v>
       </c>
       <c r="I1068" s="2">
         <v>1</v>
       </c>
       <c r="J1068" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="2">
         <v>1066</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D1069" s="2" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="E1069" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1069" s="2">
-        <v>210</v>
+        <v>449</v>
       </c>
       <c r="G1069" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1069" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1069" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1069" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" s="2">
         <v>1067</v>
       </c>
       <c r="B1070" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1070" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D1070" s="2" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E1070" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F1070" s="2">
-        <v>449</v>
+        <v>210</v>
       </c>
       <c r="G1070" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1070" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1070" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1070" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="2">
         <v>1068</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1071" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1071" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E1071" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F1071" s="2">
         <v>193</v>
       </c>
       <c r="G1071" s="2">
         <v>0</v>
       </c>
       <c r="H1071" s="2">
@@ -38304,51 +38304,51 @@
       </c>
       <c r="G1073" s="2">
         <v>1</v>
       </c>
       <c r="H1073" s="2">
         <v>1</v>
       </c>
       <c r="I1073" s="2">
         <v>1</v>
       </c>
       <c r="J1073" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D1074" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
         <v>151</v>
       </c>
       <c r="G1074" s="2">
         <v>2</v>
       </c>
       <c r="H1074" s="2">
         <v>2</v>
       </c>
       <c r="I1074" s="2">
         <v>2</v>
       </c>
       <c r="J1074" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
         <v>1072</v>
       </c>
       <c r="B1075" s="3" t="s">
@@ -38557,104 +38557,104 @@
       </c>
       <c r="F1081" s="2">
         <v>362</v>
       </c>
       <c r="G1081" s="2">
         <v>1</v>
       </c>
       <c r="H1081" s="2">
         <v>0</v>
       </c>
       <c r="I1081" s="2">
         <v>2</v>
       </c>
       <c r="J1081" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" s="2">
         <v>1079</v>
       </c>
       <c r="B1082" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1082" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D1082" s="2" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="E1082" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1082" s="2">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="G1082" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1082" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1082" s="2">
         <v>1</v>
       </c>
       <c r="J1082" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" s="2">
         <v>1080</v>
       </c>
       <c r="B1083" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1083" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1083" s="2" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="E1083" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1083" s="2">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="G1083" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1083" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1083" s="2">
         <v>1</v>
       </c>
       <c r="J1083" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" s="2">
         <v>1081</v>
       </c>
       <c r="B1084" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1084" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D1084" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1084" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F1084" s="2">
         <v>74</v>
       </c>
       <c r="G1084" s="2">
         <v>0</v>
       </c>
       <c r="H1084" s="2">
@@ -39328,51 +39328,51 @@
       </c>
       <c r="G1105" s="2">
         <v>2</v>
       </c>
       <c r="H1105" s="2">
         <v>1</v>
       </c>
       <c r="I1105" s="2">
         <v>4</v>
       </c>
       <c r="J1105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" s="2">
         <v>1103</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1106" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D1106" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E1106" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F1106" s="2">
         <v>226</v>
       </c>
       <c r="G1106" s="2">
         <v>1</v>
       </c>
       <c r="H1106" s="2">
         <v>0</v>
       </c>
       <c r="I1106" s="2">
         <v>1</v>
       </c>
       <c r="J1106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="2">
         <v>1104</v>
       </c>
       <c r="B1107" s="3" t="s">
@@ -40000,51 +40000,51 @@
       </c>
       <c r="G1126" s="2">
         <v>1</v>
       </c>
       <c r="H1126" s="2">
         <v>1</v>
       </c>
       <c r="I1126" s="2">
         <v>1</v>
       </c>
       <c r="J1126" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:10">
       <c r="A1127" s="2">
         <v>1124</v>
       </c>
       <c r="B1127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1127" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1127" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E1127" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F1127" s="2">
         <v>115</v>
       </c>
       <c r="G1127" s="2">
         <v>1</v>
       </c>
       <c r="H1127" s="2">
         <v>1</v>
       </c>
       <c r="I1127" s="2">
         <v>1</v>
       </c>
       <c r="J1127" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1128" spans="1:10">
       <c r="A1128" s="2">
         <v>1125</v>
       </c>
       <c r="B1128" s="3" t="s">
@@ -40128,51 +40128,51 @@
       </c>
       <c r="G1130" s="2">
         <v>2</v>
       </c>
       <c r="H1130" s="2">
         <v>2</v>
       </c>
       <c r="I1130" s="2">
         <v>1</v>
       </c>
       <c r="J1130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:10">
       <c r="A1131" s="2">
         <v>1128</v>
       </c>
       <c r="B1131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1131" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1131" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E1131" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F1131" s="2">
         <v>158</v>
       </c>
       <c r="G1131" s="2">
         <v>1</v>
       </c>
       <c r="H1131" s="2">
         <v>1</v>
       </c>
       <c r="I1131" s="2">
         <v>2</v>
       </c>
       <c r="J1131" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:10">
       <c r="A1132" s="2">
         <v>1129</v>
       </c>
       <c r="B1132" s="3" t="s">