--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -110,62 +110,62 @@
   <si>
     <t>Lego</t>
   </si>
   <si>
     <t>Adwaitabati</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Kantabari</t>
   </si>
   <si>
     <t>Agarda Purusottampur</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
     <t>Gargaria</t>
   </si>
   <si>
     <t>Agaya</t>
   </si>
   <si>
+    <t>Nakaijuri</t>
+  </si>
+  <si>
+    <t>Agayanandanpur</t>
+  </si>
+  <si>
     <t>Bankura-ii</t>
   </si>
   <si>
     <t>Narrah</t>
   </si>
   <si>
-    <t>Agayanandanpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Punisole</t>
   </si>
   <si>
     <t>Aguri Band Punisol</t>
   </si>
   <si>
     <t>Akui-i</t>
   </si>
   <si>
     <t>Akui</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
     <t>Chinabari</t>
   </si>
   <si>
     <t>Alutia</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Machatora</t>
@@ -278,98 +278,98 @@
   <si>
     <t>Aralbara</t>
   </si>
   <si>
     <t>Sonamukhi</t>
   </si>
   <si>
     <t>Panchal</t>
   </si>
   <si>
     <t>Aralkola</t>
   </si>
   <si>
     <t>Sahaspur</t>
   </si>
   <si>
     <t>Arapur</t>
   </si>
   <si>
     <t>Layekbandh</t>
   </si>
   <si>
     <t>Arjunpur</t>
   </si>
   <si>
+    <t>Mondalgram</t>
+  </si>
+  <si>
+    <t>Arra</t>
+  </si>
+  <si>
     <t>Arrah</t>
   </si>
   <si>
-    <t>Arra</t>
-[...4 lines deleted...]
-  <si>
     <t>Asanjhor</t>
   </si>
   <si>
     <t>Brindabanpur</t>
   </si>
   <si>
     <t>Asansola</t>
   </si>
   <si>
     <t>Dhanara</t>
   </si>
   <si>
     <t>Asarda</t>
   </si>
   <si>
     <t>Baharamuri</t>
   </si>
   <si>
     <t>Asberya</t>
   </si>
   <si>
     <t>Ashnasol</t>
   </si>
   <si>
     <t>Hatasuria</t>
   </si>
   <si>
     <t>Ashuria Madhabpur</t>
   </si>
   <si>
     <t>Ashwinpur</t>
   </si>
   <si>
+    <t>Asna</t>
+  </si>
+  <si>
     <t>Junbedia</t>
   </si>
   <si>
-    <t>Asna</t>
-[...1 lines deleted...]
-  <si>
     <t>Asude</t>
   </si>
   <si>
     <t>Dhaban</t>
   </si>
   <si>
     <t>Asurabad</t>
   </si>
   <si>
     <t>Ausnara</t>
   </si>
   <si>
     <t>Badra</t>
   </si>
   <si>
     <t>Anchuri</t>
   </si>
   <si>
     <t>Badulara</t>
   </si>
   <si>
     <t>Rajakhata</t>
   </si>
   <si>
     <t>Bag Sanda</t>
@@ -392,59 +392,59 @@
   <si>
     <t>Bagjata</t>
   </si>
   <si>
     <t>Bagjobra</t>
   </si>
   <si>
     <t>Bagmari</t>
   </si>
   <si>
     <t>Bagneja</t>
   </si>
   <si>
     <t>Ghutgoria</t>
   </si>
   <si>
     <t>Baguli</t>
   </si>
   <si>
     <t>Tiluri</t>
   </si>
   <si>
     <t>Bagulia</t>
   </si>
   <si>
+    <t>Beliatore</t>
+  </si>
+  <si>
+    <t>Bahadurpur</t>
+  </si>
+  <si>
     <t>Dahala</t>
   </si>
   <si>
-    <t>Bahadurpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Bahalalpur</t>
   </si>
   <si>
     <t>Ratanpur</t>
   </si>
   <si>
     <t>Bahara Band</t>
   </si>
   <si>
     <t>Onda-ii</t>
   </si>
   <si>
     <t>Bahulara</t>
   </si>
   <si>
     <t>Hamirhati</t>
   </si>
   <si>
     <t>Bahulia</t>
   </si>
   <si>
     <t>Baikuntha Pur</t>
   </si>
   <si>
     <t>BANKURA-II</t>
@@ -452,56 +452,56 @@
   <si>
     <t>MANKANALI</t>
   </si>
   <si>
     <t>BAIKUNTHAPUR</t>
   </si>
   <si>
     <t>Baishpatra</t>
   </si>
   <si>
     <t>Dheko</t>
   </si>
   <si>
     <t>Baksi</t>
   </si>
   <si>
     <t>Baksi Bandh</t>
   </si>
   <si>
     <t>Salma</t>
   </si>
   <si>
     <t>Bakulia</t>
   </si>
   <si>
+    <t>Supur</t>
+  </si>
+  <si>
     <t>Balarampur</t>
   </si>
   <si>
-    <t>Supur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balguma</t>
   </si>
   <si>
     <t>Godardihi</t>
   </si>
   <si>
     <t>Balianarayanpur</t>
   </si>
   <si>
     <t>Saldiha</t>
   </si>
   <si>
     <t>Baliguma</t>
   </si>
   <si>
     <t>Bamandiha</t>
   </si>
   <si>
     <t>Chhatna-ii</t>
   </si>
   <si>
     <t>Bamankuli</t>
   </si>
   <si>
     <t>Moshiara</t>
@@ -524,56 +524,56 @@
   <si>
     <t>Ban Pukhuria</t>
   </si>
   <si>
     <t>Banberia</t>
   </si>
   <si>
     <t>Kalpathar</t>
   </si>
   <si>
     <t>Banchingra</t>
   </si>
   <si>
     <t>Bangal Chak</t>
   </si>
   <si>
     <t>Banhambirpur</t>
   </si>
   <si>
     <t>Jhunjka</t>
   </si>
   <si>
     <t>Banjurya</t>
   </si>
   <si>
+    <t>Lakshmisagar</t>
+  </si>
+  <si>
     <t>Bankata</t>
   </si>
   <si>
-    <t>Lakshmisagar</t>
-[...1 lines deleted...]
-  <si>
     <t>Bankati</t>
   </si>
   <si>
     <t>Banki</t>
   </si>
   <si>
     <t>Banksimul</t>
   </si>
   <si>
     <t>Bankurardanga</t>
   </si>
   <si>
     <t>Tegjori</t>
   </si>
   <si>
     <t>Banpusra</t>
   </si>
   <si>
     <t>Raotora</t>
   </si>
   <si>
     <t>Bansdiha</t>
   </si>
   <si>
     <t>Chiltore</t>
@@ -1349,56 +1349,56 @@
   <si>
     <t>Dhananjaypur</t>
   </si>
   <si>
     <t>Dhandakeshabpur</t>
   </si>
   <si>
     <t>Dhanisukni</t>
   </si>
   <si>
     <t>Gopinathpur</t>
   </si>
   <si>
     <t>Dhanjoga</t>
   </si>
   <si>
     <t>Dhankhunia</t>
   </si>
   <si>
     <t>Dhankura</t>
   </si>
   <si>
     <t>Dhansol</t>
   </si>
   <si>
+    <t>Melera</t>
+  </si>
+  <si>
     <t>Dharampur</t>
   </si>
   <si>
-    <t>Melera</t>
-[...1 lines deleted...]
-  <si>
     <t>Dharapati</t>
   </si>
   <si>
     <t>Dharmapur</t>
   </si>
   <si>
     <t>Dhatla</t>
   </si>
   <si>
     <t>Dhekia</t>
   </si>
   <si>
     <t>Dhengakend</t>
   </si>
   <si>
     <t>Dhirkona</t>
   </si>
   <si>
     <t>Dhoba Kacha</t>
   </si>
   <si>
     <t>Dhobagaon</t>
   </si>
   <si>
     <t>Kenjakura</t>
@@ -3032,56 +3032,56 @@
   <si>
     <t>Radhaballavpur</t>
   </si>
   <si>
     <t>Radhakantapur</t>
   </si>
   <si>
     <t>Radhamohanpur</t>
   </si>
   <si>
     <t>RADHANAGAR</t>
   </si>
   <si>
     <t>Radhanathpur</t>
   </si>
   <si>
     <t>Radharamanpur</t>
   </si>
   <si>
     <t>Raghunath Chak</t>
   </si>
   <si>
     <t>Raghunath Nagar</t>
   </si>
   <si>
+    <t>Raghunathpur</t>
+  </si>
+  <si>
     <t>RAGHUNATHPUR</t>
   </si>
   <si>
-    <t>Raghunathpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Raj Bandh</t>
   </si>
   <si>
     <t>Rajadali</t>
   </si>
   <si>
     <t>Rajmadhabpur</t>
   </si>
   <si>
     <t>Rajprasadpur</t>
   </si>
   <si>
     <t>Rajpura</t>
   </si>
   <si>
     <t>Rajsol</t>
   </si>
   <si>
     <t>Ram Sagar</t>
   </si>
   <si>
     <t>Rambani</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
@@ -3278,66 +3278,66 @@
   <si>
     <t>Shirsha</t>
   </si>
   <si>
     <t>Shitalpur</t>
   </si>
   <si>
     <t>Shitla</t>
   </si>
   <si>
     <t>SHITLADIHI</t>
   </si>
   <si>
     <t>Shubnabandi</t>
   </si>
   <si>
     <t>Shukni Basa</t>
   </si>
   <si>
     <t>Shukuni Bansa</t>
   </si>
   <si>
     <t>Shuri Pushkarini</t>
   </si>
   <si>
+    <t>Shushunia</t>
+  </si>
+  <si>
     <t>SHUSHUNIA</t>
   </si>
   <si>
-    <t>Shushunia</t>
-[...1 lines deleted...]
-  <si>
     <t>Shushunia Parasibana</t>
   </si>
   <si>
     <t>Shyam Pur</t>
   </si>
   <si>
+    <t>Lowgram</t>
+  </si>
+  <si>
     <t>Shyampur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lowgram</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>Siarbada</t>
   </si>
   <si>
     <t>Sibarampur</t>
   </si>
   <si>
     <t>Sibrampur</t>
   </si>
   <si>
     <t>Sidhaberia</t>
   </si>
   <si>
     <t>Sihika</t>
   </si>
   <si>
     <t>Sihikapahari</t>
   </si>
@@ -4253,104 +4253,104 @@
       </c>
       <c r="F9" s="2">
         <v>130</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F11" s="2">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2">
         <v>5951</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
       <c r="H12" s="2">
@@ -5085,104 +5085,104 @@
       </c>
       <c r="F35" s="2">
         <v>333</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>0</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="2">
-        <v>599</v>
+        <v>251</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I36" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J36" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F37" s="2">
-        <v>251</v>
+        <v>599</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I37" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J37" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F38" s="2">
         <v>81</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
@@ -5373,98 +5373,98 @@
       </c>
       <c r="F44" s="2">
         <v>110</v>
       </c>
       <c r="G44" s="2">
         <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
         <v>1</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D45" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="2">
-        <v>529</v>
+        <v>445</v>
       </c>
       <c r="G45" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H45" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F46" s="2">
-        <v>445</v>
+        <v>529</v>
       </c>
       <c r="G46" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F47" s="2">
@@ -5533,54 +5533,54 @@
       </c>
       <c r="F49" s="2">
         <v>634</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="2">
         <v>428</v>
       </c>
       <c r="G50" s="2">
         <v>4</v>
       </c>
       <c r="H50" s="2">
         <v>4</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
       <c r="J50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
@@ -5789,54 +5789,54 @@
       </c>
       <c r="F57" s="2">
         <v>206</v>
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2">
         <v>225</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5885,101 +5885,101 @@
       </c>
       <c r="F60" s="2">
         <v>16</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="2">
         <v>0</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F61" s="2">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F62" s="2">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="G62" s="2">
         <v>1</v>
       </c>
       <c r="H62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F63" s="2">
         <v>487</v>
       </c>
       <c r="G63" s="2">
@@ -6301,165 +6301,165 @@
       </c>
       <c r="F73" s="2">
         <v>194</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>1</v>
       </c>
       <c r="I73" s="2">
         <v>1</v>
       </c>
       <c r="J73" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F74" s="2">
-        <v>179</v>
+        <v>309</v>
       </c>
       <c r="G74" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="D75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="2">
-        <v>309</v>
+        <v>31</v>
       </c>
       <c r="G75" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I75" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F76" s="2">
         <v>91</v>
       </c>
       <c r="G76" s="2">
         <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
         <v>1</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F77" s="2">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F78" s="2">
         <v>399</v>
       </c>
       <c r="G78" s="2">
@@ -6688,51 +6688,51 @@
       </c>
       <c r="G85" s="2">
         <v>2</v>
       </c>
       <c r="H85" s="2">
         <v>2</v>
       </c>
       <c r="I85" s="2">
         <v>2</v>
       </c>
       <c r="J85" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F86" s="2">
         <v>90</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
         <v>1</v>
       </c>
       <c r="J86" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
@@ -6813,54 +6813,54 @@
       </c>
       <c r="F89" s="2">
         <v>222</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>1</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F90" s="2">
         <v>106</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
@@ -6877,118 +6877,118 @@
       </c>
       <c r="F91" s="2">
         <v>108</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>102</v>
+        <v>170</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F92" s="2">
-        <v>86</v>
+        <v>370</v>
       </c>
       <c r="G92" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H92" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I92" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J92" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D93" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E93" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="2">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="G93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J93" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F94" s="2">
         <v>329</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
@@ -7328,51 +7328,51 @@
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
         <v>0</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F106" s="2">
         <v>129</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
         <v>1</v>
       </c>
       <c r="J106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
@@ -7773,54 +7773,54 @@
       </c>
       <c r="F119" s="2">
         <v>296</v>
       </c>
       <c r="G119" s="2">
         <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F120" s="2">
         <v>130</v>
       </c>
       <c r="G120" s="2">
         <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>2</v>
       </c>
       <c r="I120" s="2">
         <v>1</v>
       </c>
       <c r="J120" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
@@ -7869,51 +7869,51 @@
       </c>
       <c r="F122" s="2">
         <v>368</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>67</v>
       </c>
       <c r="G123" s="2">
         <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -8000,51 +8000,51 @@
       </c>
       <c r="G126" s="2">
         <v>1</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="2">
         <v>2</v>
       </c>
       <c r="J126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F127" s="2">
         <v>330</v>
       </c>
       <c r="G127" s="2">
         <v>2</v>
       </c>
       <c r="H127" s="2">
         <v>1</v>
       </c>
       <c r="I127" s="2">
         <v>1</v>
       </c>
       <c r="J127" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
@@ -8541,51 +8541,51 @@
       </c>
       <c r="F143" s="2">
         <v>149</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>2</v>
       </c>
       <c r="J143" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F144" s="2">
         <v>379</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
@@ -8637,86 +8637,86 @@
       </c>
       <c r="F146" s="2">
         <v>337</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>2</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F147" s="2">
         <v>598</v>
       </c>
       <c r="G147" s="2">
         <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F148" s="2">
         <v>295</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
@@ -8800,51 +8800,51 @@
       </c>
       <c r="G151" s="2">
         <v>2</v>
       </c>
       <c r="H151" s="2">
         <v>1</v>
       </c>
       <c r="I151" s="2">
         <v>1</v>
       </c>
       <c r="J151" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F152" s="2">
         <v>1876</v>
       </c>
       <c r="G152" s="2">
         <v>7</v>
       </c>
       <c r="H152" s="2">
         <v>5</v>
       </c>
       <c r="I152" s="2">
         <v>6</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
@@ -9533,51 +9533,51 @@
       </c>
       <c r="F174" s="2">
         <v>84</v>
       </c>
       <c r="G174" s="2">
         <v>2</v>
       </c>
       <c r="H174" s="2">
         <v>1</v>
       </c>
       <c r="I174" s="2">
         <v>2</v>
       </c>
       <c r="J174" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F175" s="2">
         <v>695</v>
       </c>
       <c r="G175" s="2">
         <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
@@ -10077,136 +10077,136 @@
       </c>
       <c r="F191" s="2">
         <v>248</v>
       </c>
       <c r="G191" s="2">
         <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
         <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F192" s="2">
-        <v>128</v>
+        <v>354</v>
       </c>
       <c r="G192" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H192" s="2">
         <v>1</v>
       </c>
       <c r="I192" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J192" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F193" s="2">
-        <v>249</v>
+        <v>128</v>
       </c>
       <c r="G193" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H193" s="2">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>2</v>
       </c>
       <c r="J193" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F194" s="2">
-        <v>354</v>
+        <v>249</v>
       </c>
       <c r="G194" s="2">
         <v>1</v>
       </c>
       <c r="H194" s="2">
         <v>1</v>
       </c>
       <c r="I194" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J194" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F195" s="2">
         <v>335</v>
       </c>
       <c r="G195" s="2">
         <v>2</v>
       </c>
       <c r="H195" s="2">
@@ -10528,51 +10528,51 @@
       </c>
       <c r="G205" s="2">
         <v>1</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="2">
         <v>1</v>
       </c>
       <c r="J205" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F206" s="2">
         <v>594</v>
       </c>
       <c r="G206" s="2">
         <v>2</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="2">
         <v>1</v>
       </c>
       <c r="J206" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="3" t="s">
@@ -10621,104 +10621,104 @@
       </c>
       <c r="F208" s="2">
         <v>25</v>
       </c>
       <c r="G208" s="2">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F209" s="2">
-        <v>357</v>
+        <v>471</v>
       </c>
       <c r="G209" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F210" s="2">
-        <v>471</v>
+        <v>357</v>
       </c>
       <c r="G210" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F211" s="2">
         <v>8</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
@@ -11325,101 +11325,101 @@
       </c>
       <c r="F230" s="2">
         <v>33</v>
       </c>
       <c r="G230" s="2">
         <v>1</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="2">
         <v>0</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F231" s="2">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G231" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H231" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I231" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J231" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>207</v>
+        <v>26</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>228</v>
+        <v>74</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F232" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G232" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H232" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I232" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J232" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F233" s="2">
         <v>324</v>
       </c>
       <c r="G233" s="2">
@@ -11744,51 +11744,51 @@
       </c>
       <c r="G243" s="2">
         <v>1</v>
       </c>
       <c r="H243" s="2">
         <v>1</v>
       </c>
       <c r="I243" s="2">
         <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F244" s="2">
         <v>123</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
@@ -11968,51 +11968,51 @@
       </c>
       <c r="G250" s="2">
         <v>2</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
         <v>3</v>
       </c>
       <c r="J250" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F251" s="2">
         <v>581</v>
       </c>
       <c r="G251" s="2">
         <v>2</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
@@ -12157,51 +12157,51 @@
       </c>
       <c r="F256" s="2">
         <v>181</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F257" s="2">
         <v>333</v>
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>2</v>
       </c>
       <c r="I257" s="2">
         <v>4</v>
       </c>
       <c r="J257" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
@@ -12541,51 +12541,51 @@
       </c>
       <c r="F268" s="2">
         <v>289</v>
       </c>
       <c r="G268" s="2">
         <v>2</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F269" s="2">
         <v>125</v>
       </c>
       <c r="G269" s="2">
         <v>1</v>
       </c>
       <c r="H269" s="2">
         <v>1</v>
       </c>
       <c r="I269" s="2">
         <v>1</v>
       </c>
       <c r="J269" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
@@ -12637,54 +12637,54 @@
       </c>
       <c r="F271" s="2">
         <v>197</v>
       </c>
       <c r="G271" s="2">
         <v>2</v>
       </c>
       <c r="H271" s="2">
         <v>2</v>
       </c>
       <c r="I271" s="2">
         <v>1</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F272" s="2">
         <v>31</v>
       </c>
       <c r="G272" s="2">
         <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="3" t="s">
@@ -12893,54 +12893,54 @@
       </c>
       <c r="F279" s="2">
         <v>432</v>
       </c>
       <c r="G279" s="2">
         <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>1</v>
       </c>
       <c r="I279" s="2">
         <v>2</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F280" s="2">
         <v>77</v>
       </c>
       <c r="G280" s="2">
         <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="2">
         <v>1</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
@@ -13341,133 +13341,133 @@
       </c>
       <c r="F293" s="2">
         <v>465</v>
       </c>
       <c r="G293" s="2">
         <v>1</v>
       </c>
       <c r="H293" s="2">
         <v>1</v>
       </c>
       <c r="I293" s="2">
         <v>2</v>
       </c>
       <c r="J293" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F294" s="2">
-        <v>440</v>
+        <v>126</v>
       </c>
       <c r="G294" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>406</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F295" s="2">
         <v>98</v>
       </c>
       <c r="G295" s="2">
         <v>0</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
         <v>1</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>51</v>
+        <v>182</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F296" s="2">
-        <v>126</v>
+        <v>440</v>
       </c>
       <c r="G296" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J296" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F297" s="2">
         <v>107</v>
       </c>
       <c r="G297" s="2">
@@ -13504,51 +13504,51 @@
       </c>
       <c r="G298" s="2">
         <v>2</v>
       </c>
       <c r="H298" s="2">
         <v>1</v>
       </c>
       <c r="I298" s="2">
         <v>2</v>
       </c>
       <c r="J298" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F299" s="2">
         <v>617</v>
       </c>
       <c r="G299" s="2">
         <v>2</v>
       </c>
       <c r="H299" s="2">
         <v>2</v>
       </c>
       <c r="I299" s="2">
         <v>2</v>
       </c>
       <c r="J299" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="3" t="s">
@@ -13664,51 +13664,51 @@
       </c>
       <c r="G303" s="2">
         <v>0</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="2">
         <v>0</v>
       </c>
       <c r="J303" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F304" s="2">
         <v>156</v>
       </c>
       <c r="G304" s="2">
         <v>1</v>
       </c>
       <c r="H304" s="2">
         <v>1</v>
       </c>
       <c r="I304" s="2">
         <v>3</v>
       </c>
       <c r="J304" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="3" t="s">
@@ -14013,293 +14013,293 @@
       </c>
       <c r="F314" s="2">
         <v>62</v>
       </c>
       <c r="G314" s="2">
         <v>1</v>
       </c>
       <c r="H314" s="2">
         <v>1</v>
       </c>
       <c r="I314" s="2">
         <v>1</v>
       </c>
       <c r="J314" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F315" s="2">
-        <v>349</v>
+        <v>33</v>
       </c>
       <c r="G315" s="2">
         <v>2</v>
       </c>
       <c r="H315" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2">
         <v>1</v>
       </c>
       <c r="J315" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F316" s="2">
         <v>307</v>
       </c>
       <c r="G316" s="2">
         <v>2</v>
       </c>
       <c r="H316" s="2">
         <v>2</v>
       </c>
       <c r="I316" s="2">
         <v>0</v>
       </c>
       <c r="J316" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F317" s="2">
-        <v>33</v>
+        <v>222</v>
       </c>
       <c r="G317" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H317" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I317" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J317" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F318" s="2">
-        <v>222</v>
+        <v>349</v>
       </c>
       <c r="G318" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H318" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F319" s="2">
         <v>10</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>0</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F320" s="2">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G320" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
         <v>1</v>
       </c>
       <c r="J320" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>128</v>
+        <v>58</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F321" s="2">
-        <v>340</v>
+        <v>95</v>
       </c>
       <c r="G321" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J321" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F322" s="2">
-        <v>103</v>
+        <v>340</v>
       </c>
       <c r="G322" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J322" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F323" s="2">
         <v>127</v>
       </c>
       <c r="G323" s="2">
@@ -14781,104 +14781,104 @@
       </c>
       <c r="F338" s="2">
         <v>166</v>
       </c>
       <c r="G338" s="2">
         <v>1</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="2">
         <v>0</v>
       </c>
       <c r="J338" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>265</v>
+        <v>445</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F339" s="2">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="G339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J339" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D340" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E340" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="E340" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F340" s="2">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="G340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J340" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F341" s="2">
         <v>397</v>
       </c>
       <c r="G341" s="2">
         <v>2</v>
       </c>
       <c r="H341" s="2">
@@ -15133,54 +15133,54 @@
       </c>
       <c r="F349" s="2">
         <v>155</v>
       </c>
       <c r="G349" s="2">
         <v>1</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>3</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F350" s="2">
         <v>62</v>
       </c>
       <c r="G350" s="2">
         <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>1</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -15965,54 +15965,54 @@
       </c>
       <c r="F375" s="2">
         <v>225</v>
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F376" s="2">
         <v>66</v>
       </c>
       <c r="G376" s="2">
         <v>1</v>
       </c>
       <c r="H376" s="2">
         <v>1</v>
       </c>
       <c r="I376" s="2">
         <v>1</v>
       </c>
       <c r="J376" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
@@ -16157,51 +16157,51 @@
       </c>
       <c r="F381" s="2">
         <v>18</v>
       </c>
       <c r="G381" s="2">
         <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="2">
         <v>0</v>
       </c>
       <c r="J381" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F382" s="2">
         <v>602</v>
       </c>
       <c r="G382" s="2">
         <v>1</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
         <v>2</v>
       </c>
       <c r="J382" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
@@ -16893,51 +16893,51 @@
       </c>
       <c r="F404" s="2">
         <v>405</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F405" s="2">
         <v>264</v>
       </c>
       <c r="G405" s="2">
         <v>1</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="2">
         <v>1</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
@@ -16989,104 +16989,104 @@
       </c>
       <c r="F407" s="2">
         <v>32</v>
       </c>
       <c r="G407" s="2">
         <v>0</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="2">
         <v>0</v>
       </c>
       <c r="J407" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F408" s="2">
-        <v>305</v>
+        <v>125</v>
       </c>
       <c r="G408" s="2">
         <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J408" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F409" s="2">
-        <v>125</v>
+        <v>305</v>
       </c>
       <c r="G409" s="2">
         <v>1</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F410" s="2">
         <v>232</v>
       </c>
       <c r="G410" s="2">
         <v>0</v>
       </c>
       <c r="H410" s="2">
@@ -17213,232 +17213,232 @@
       </c>
       <c r="F414" s="2">
         <v>420</v>
       </c>
       <c r="G414" s="2">
         <v>3</v>
       </c>
       <c r="H414" s="2">
         <v>3</v>
       </c>
       <c r="I414" s="2">
         <v>2</v>
       </c>
       <c r="J414" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>126</v>
+        <v>509</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F415" s="2">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="G415" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H415" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>455</v>
+        <v>84</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F416" s="2">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G416" s="2">
         <v>1</v>
       </c>
       <c r="H416" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I416" s="2">
         <v>1</v>
       </c>
       <c r="J416" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F417" s="2">
-        <v>444</v>
+        <v>162</v>
       </c>
       <c r="G417" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H417" s="2">
         <v>0</v>
       </c>
       <c r="I417" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>102</v>
+        <v>357</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F418" s="2">
-        <v>74</v>
+        <v>259</v>
       </c>
       <c r="G418" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I418" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J418" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F419" s="2">
         <v>155</v>
       </c>
       <c r="G419" s="2">
         <v>1</v>
       </c>
       <c r="H419" s="2">
         <v>1</v>
       </c>
       <c r="I419" s="2">
         <v>1</v>
       </c>
       <c r="J419" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>357</v>
+        <v>103</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F420" s="2">
-        <v>259</v>
+        <v>74</v>
       </c>
       <c r="G420" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H420" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I420" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J420" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F421" s="2">
         <v>105</v>
       </c>
       <c r="G421" s="2">
         <v>2</v>
       </c>
       <c r="H421" s="2">
@@ -18333,54 +18333,54 @@
       </c>
       <c r="F449" s="2">
         <v>90</v>
       </c>
       <c r="G449" s="2">
         <v>1</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="2">
         <v>2</v>
       </c>
       <c r="J449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F450" s="2">
         <v>772</v>
       </c>
       <c r="G450" s="2">
         <v>4</v>
       </c>
       <c r="H450" s="2">
         <v>3</v>
       </c>
       <c r="I450" s="2">
         <v>3</v>
       </c>
       <c r="J450" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
         <v>448</v>
       </c>
       <c r="B451" s="3" t="s">
@@ -19613,104 +19613,104 @@
       </c>
       <c r="F489" s="2">
         <v>92</v>
       </c>
       <c r="G489" s="2">
         <v>0</v>
       </c>
       <c r="H489" s="2">
         <v>0</v>
       </c>
       <c r="I489" s="2">
         <v>1</v>
       </c>
       <c r="J489" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="2">
         <v>487</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F490" s="2">
-        <v>162</v>
+        <v>310</v>
       </c>
       <c r="G490" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="2">
         <v>1</v>
       </c>
       <c r="J490" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>158</v>
+        <v>72</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F491" s="2">
-        <v>310</v>
+        <v>162</v>
       </c>
       <c r="G491" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="2">
         <v>1</v>
       </c>
       <c r="J491" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D492" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F492" s="2">
         <v>30</v>
       </c>
       <c r="G492" s="2">
         <v>0</v>
       </c>
       <c r="H492" s="2">
@@ -19837,98 +19837,98 @@
       </c>
       <c r="F496" s="2">
         <v>284</v>
       </c>
       <c r="G496" s="2">
         <v>1</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="2">
         <v>1</v>
       </c>
       <c r="J496" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="2">
         <v>494</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F497" s="2">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G497" s="2">
         <v>1</v>
       </c>
       <c r="H497" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2">
         <v>1</v>
       </c>
       <c r="J497" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="2">
         <v>495</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F498" s="2">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G498" s="2">
         <v>1</v>
       </c>
       <c r="H498" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I498" s="2">
         <v>1</v>
       </c>
       <c r="J498" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F499" s="2">
@@ -19936,51 +19936,51 @@
       </c>
       <c r="G499" s="2">
         <v>1</v>
       </c>
       <c r="H499" s="2">
         <v>1</v>
       </c>
       <c r="I499" s="2">
         <v>0</v>
       </c>
       <c r="J499" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" s="2">
         <v>497</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D500" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F500" s="2">
         <v>49</v>
       </c>
       <c r="G500" s="2">
         <v>1</v>
       </c>
       <c r="H500" s="2">
         <v>0</v>
       </c>
       <c r="I500" s="2">
         <v>1</v>
       </c>
       <c r="J500" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" s="2">
         <v>498</v>
       </c>
       <c r="B501" s="3" t="s">
@@ -20125,104 +20125,104 @@
       </c>
       <c r="F505" s="2">
         <v>130</v>
       </c>
       <c r="G505" s="2">
         <v>2</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="2">
         <v>2</v>
       </c>
       <c r="J505" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="2">
         <v>503</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>46</v>
+        <v>492</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F506" s="2">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="G506" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H506" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2">
         <v>1</v>
       </c>
       <c r="J506" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="2">
         <v>504</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>492</v>
+        <v>46</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F507" s="2">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="G507" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H507" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I507" s="2">
         <v>1</v>
       </c>
       <c r="J507" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F508" s="2">
         <v>206</v>
       </c>
       <c r="G508" s="2">
         <v>2</v>
       </c>
       <c r="H508" s="2">
@@ -20480,133 +20480,133 @@
       </c>
       <c r="G516" s="2">
         <v>1</v>
       </c>
       <c r="H516" s="2">
         <v>0</v>
       </c>
       <c r="I516" s="2">
         <v>1</v>
       </c>
       <c r="J516" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" s="2">
         <v>514</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C517" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F517" s="2">
         <v>1009</v>
       </c>
       <c r="G517" s="2">
         <v>9</v>
       </c>
       <c r="H517" s="2">
         <v>4</v>
       </c>
       <c r="I517" s="2">
         <v>6</v>
       </c>
       <c r="J517" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="2">
         <v>515</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>126</v>
+        <v>393</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F518" s="2">
-        <v>160</v>
+        <v>134</v>
       </c>
       <c r="G518" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H518" s="2">
         <v>1</v>
       </c>
       <c r="I518" s="2">
         <v>1</v>
       </c>
       <c r="J518" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="2">
         <v>516</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>393</v>
+        <v>128</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F519" s="2">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="G519" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H519" s="2">
         <v>1</v>
       </c>
       <c r="I519" s="2">
         <v>1</v>
       </c>
       <c r="J519" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="2">
         <v>517</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D520" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F520" s="2">
         <v>123</v>
       </c>
       <c r="G520" s="2">
         <v>2</v>
       </c>
       <c r="H520" s="2">
@@ -21341,54 +21341,54 @@
       </c>
       <c r="F543" s="2">
         <v>206</v>
       </c>
       <c r="G543" s="2">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>0</v>
       </c>
       <c r="I543" s="2">
         <v>1</v>
       </c>
       <c r="J543" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="2">
         <v>541</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D544" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F544" s="2">
         <v>1875</v>
       </c>
       <c r="G544" s="2">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>1</v>
       </c>
       <c r="I544" s="2">
         <v>3</v>
       </c>
       <c r="J544" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="2">
         <v>542</v>
       </c>
       <c r="B545" s="3" t="s">
@@ -21469,104 +21469,104 @@
       </c>
       <c r="F547" s="2">
         <v>157</v>
       </c>
       <c r="G547" s="2">
         <v>2</v>
       </c>
       <c r="H547" s="2">
         <v>2</v>
       </c>
       <c r="I547" s="2">
         <v>1</v>
       </c>
       <c r="J547" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" s="2">
         <v>545</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F548" s="2">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="G548" s="2">
         <v>1</v>
       </c>
       <c r="H548" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J548" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="2">
         <v>546</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F549" s="2">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="G549" s="2">
         <v>1</v>
       </c>
       <c r="H549" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I549" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J549" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="2">
         <v>547</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D550" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F550" s="2">
         <v>98</v>
       </c>
       <c r="G550" s="2">
         <v>0</v>
       </c>
       <c r="H550" s="2">
@@ -21821,51 +21821,51 @@
       </c>
       <c r="F558" s="2">
         <v>130</v>
       </c>
       <c r="G558" s="2">
         <v>1</v>
       </c>
       <c r="H558" s="2">
         <v>1</v>
       </c>
       <c r="I558" s="2">
         <v>1</v>
       </c>
       <c r="J558" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="2">
         <v>556</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D559" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F559" s="2">
         <v>530</v>
       </c>
       <c r="G559" s="2">
         <v>2</v>
       </c>
       <c r="H559" s="2">
         <v>2</v>
       </c>
       <c r="I559" s="2">
         <v>4</v>
       </c>
       <c r="J559" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" s="2">
@@ -21949,54 +21949,54 @@
       </c>
       <c r="F562" s="2">
         <v>225</v>
       </c>
       <c r="G562" s="2">
         <v>1</v>
       </c>
       <c r="H562" s="2">
         <v>0</v>
       </c>
       <c r="I562" s="2">
         <v>3</v>
       </c>
       <c r="J562" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F563" s="2">
         <v>389</v>
       </c>
       <c r="G563" s="2">
         <v>1</v>
       </c>
       <c r="H563" s="2">
         <v>0</v>
       </c>
       <c r="I563" s="2">
         <v>2</v>
       </c>
       <c r="J563" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="2">
         <v>561</v>
       </c>
       <c r="B564" s="3" t="s">
@@ -22173,101 +22173,101 @@
       </c>
       <c r="F569" s="2">
         <v>102</v>
       </c>
       <c r="G569" s="2">
         <v>2</v>
       </c>
       <c r="H569" s="2">
         <v>1</v>
       </c>
       <c r="I569" s="2">
         <v>0</v>
       </c>
       <c r="J569" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" s="2">
         <v>567</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>357</v>
+        <v>248</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F570" s="2">
-        <v>166</v>
+        <v>254</v>
       </c>
       <c r="G570" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H570" s="2">
         <v>0</v>
       </c>
       <c r="I570" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J570" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="2">
         <v>568</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>248</v>
+        <v>357</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F571" s="2">
-        <v>254</v>
+        <v>166</v>
       </c>
       <c r="G571" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H571" s="2">
         <v>0</v>
       </c>
       <c r="I571" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J571" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="2">
         <v>569</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D572" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F572" s="2">
         <v>832</v>
       </c>
       <c r="G572" s="2">
@@ -22368,51 +22368,51 @@
       </c>
       <c r="G575" s="2">
         <v>1</v>
       </c>
       <c r="H575" s="2">
         <v>0</v>
       </c>
       <c r="I575" s="2">
         <v>1</v>
       </c>
       <c r="J575" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" s="2">
         <v>573</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C576" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D576" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F576" s="2">
         <v>217</v>
       </c>
       <c r="G576" s="2">
         <v>0</v>
       </c>
       <c r="H576" s="2">
         <v>0</v>
       </c>
       <c r="I576" s="2">
         <v>1</v>
       </c>
       <c r="J576" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" s="2">
         <v>574</v>
       </c>
       <c r="B577" s="3" t="s">
@@ -22528,51 +22528,51 @@
       </c>
       <c r="G580" s="2">
         <v>1</v>
       </c>
       <c r="H580" s="2">
         <v>1</v>
       </c>
       <c r="I580" s="2">
         <v>2</v>
       </c>
       <c r="J580" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="2">
         <v>578</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C581" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F581" s="2">
         <v>413</v>
       </c>
       <c r="G581" s="2">
         <v>1</v>
       </c>
       <c r="H581" s="2">
         <v>0</v>
       </c>
       <c r="I581" s="2">
         <v>1</v>
       </c>
       <c r="J581" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" s="2">
         <v>579</v>
       </c>
       <c r="B582" s="3" t="s">
@@ -22592,83 +22592,83 @@
       </c>
       <c r="G582" s="2">
         <v>1</v>
       </c>
       <c r="H582" s="2">
         <v>0</v>
       </c>
       <c r="I582" s="2">
         <v>1</v>
       </c>
       <c r="J582" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" s="2">
         <v>580</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C583" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F583" s="2">
         <v>184</v>
       </c>
       <c r="G583" s="2">
         <v>1</v>
       </c>
       <c r="H583" s="2">
         <v>0</v>
       </c>
       <c r="I583" s="2">
         <v>1</v>
       </c>
       <c r="J583" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C584" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F584" s="2">
         <v>148</v>
       </c>
       <c r="G584" s="2">
         <v>1</v>
       </c>
       <c r="H584" s="2">
         <v>1</v>
       </c>
       <c r="I584" s="2">
         <v>2</v>
       </c>
       <c r="J584" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="2">
         <v>582</v>
       </c>
       <c r="B585" s="3" t="s">
@@ -23389,51 +23389,51 @@
       </c>
       <c r="F607" s="2">
         <v>197</v>
       </c>
       <c r="G607" s="2">
         <v>1</v>
       </c>
       <c r="H607" s="2">
         <v>0</v>
       </c>
       <c r="I607" s="2">
         <v>1</v>
       </c>
       <c r="J607" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" s="2">
         <v>605</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D608" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F608" s="2">
         <v>136</v>
       </c>
       <c r="G608" s="2">
         <v>2</v>
       </c>
       <c r="H608" s="2">
         <v>0</v>
       </c>
       <c r="I608" s="2">
         <v>1</v>
       </c>
       <c r="J608" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="2">
@@ -23549,54 +23549,54 @@
       </c>
       <c r="F612" s="2">
         <v>129</v>
       </c>
       <c r="G612" s="2">
         <v>1</v>
       </c>
       <c r="H612" s="2">
         <v>1</v>
       </c>
       <c r="I612" s="2">
         <v>2</v>
       </c>
       <c r="J612" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="2">
         <v>610</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F613" s="2">
         <v>399</v>
       </c>
       <c r="G613" s="2">
         <v>2</v>
       </c>
       <c r="H613" s="2">
         <v>2</v>
       </c>
       <c r="I613" s="2">
         <v>2</v>
       </c>
       <c r="J613" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" s="2">
         <v>611</v>
       </c>
       <c r="B614" s="3" t="s">
@@ -23712,51 +23712,51 @@
       </c>
       <c r="G617" s="2">
         <v>0</v>
       </c>
       <c r="H617" s="2">
         <v>0</v>
       </c>
       <c r="I617" s="2">
         <v>1</v>
       </c>
       <c r="J617" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" s="2">
         <v>615</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C618" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D618" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F618" s="2">
         <v>60</v>
       </c>
       <c r="G618" s="2">
         <v>1</v>
       </c>
       <c r="H618" s="2">
         <v>0</v>
       </c>
       <c r="I618" s="2">
         <v>1</v>
       </c>
       <c r="J618" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" s="2">
         <v>616</v>
       </c>
       <c r="B619" s="3" t="s">
@@ -23773,101 +23773,101 @@
       </c>
       <c r="F619" s="2">
         <v>102</v>
       </c>
       <c r="G619" s="2">
         <v>1</v>
       </c>
       <c r="H619" s="2">
         <v>0</v>
       </c>
       <c r="I619" s="2">
         <v>1</v>
       </c>
       <c r="J619" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="2">
         <v>617</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F620" s="2">
-        <v>347</v>
+        <v>144</v>
       </c>
       <c r="G620" s="2">
         <v>2</v>
       </c>
       <c r="H620" s="2">
         <v>2</v>
       </c>
       <c r="I620" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J620" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="2">
         <v>618</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F621" s="2">
-        <v>144</v>
+        <v>347</v>
       </c>
       <c r="G621" s="2">
         <v>2</v>
       </c>
       <c r="H621" s="2">
         <v>2</v>
       </c>
       <c r="I621" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J621" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="2">
         <v>619</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C622" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D622" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F622" s="2">
         <v>82</v>
       </c>
       <c r="G622" s="2">
@@ -24192,83 +24192,83 @@
       </c>
       <c r="G632" s="2">
         <v>1</v>
       </c>
       <c r="H632" s="2">
         <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>1</v>
       </c>
       <c r="J632" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="2">
         <v>630</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C633" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>722</v>
       </c>
       <c r="F633" s="2">
         <v>58</v>
       </c>
       <c r="G633" s="2">
         <v>1</v>
       </c>
       <c r="H633" s="2">
         <v>1</v>
       </c>
       <c r="I633" s="2">
         <v>1</v>
       </c>
       <c r="J633" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="2">
         <v>631</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F634" s="2">
         <v>183</v>
       </c>
       <c r="G634" s="2">
         <v>1</v>
       </c>
       <c r="H634" s="2">
         <v>0</v>
       </c>
       <c r="I634" s="2">
         <v>1</v>
       </c>
       <c r="J634" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="2">
         <v>632</v>
       </c>
       <c r="B635" s="3" t="s">
@@ -24445,54 +24445,54 @@
       </c>
       <c r="F640" s="2">
         <v>169</v>
       </c>
       <c r="G640" s="2">
         <v>2</v>
       </c>
       <c r="H640" s="2">
         <v>0</v>
       </c>
       <c r="I640" s="2">
         <v>2</v>
       </c>
       <c r="J640" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="2">
         <v>638</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F641" s="2">
         <v>299</v>
       </c>
       <c r="G641" s="2">
         <v>1</v>
       </c>
       <c r="H641" s="2">
         <v>1</v>
       </c>
       <c r="I641" s="2">
         <v>1</v>
       </c>
       <c r="J641" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" s="2">
         <v>639</v>
       </c>
       <c r="B642" s="3" t="s">
@@ -24541,51 +24541,51 @@
       </c>
       <c r="F643" s="2">
         <v>330</v>
       </c>
       <c r="G643" s="2">
         <v>2</v>
       </c>
       <c r="H643" s="2">
         <v>2</v>
       </c>
       <c r="I643" s="2">
         <v>4</v>
       </c>
       <c r="J643" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="2">
         <v>641</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D644" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F644" s="2">
         <v>128</v>
       </c>
       <c r="G644" s="2">
         <v>1</v>
       </c>
       <c r="H644" s="2">
         <v>1</v>
       </c>
       <c r="I644" s="2">
         <v>3</v>
       </c>
       <c r="J644" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="2">
@@ -24672,51 +24672,51 @@
       </c>
       <c r="G647" s="2">
         <v>0</v>
       </c>
       <c r="H647" s="2">
         <v>0</v>
       </c>
       <c r="I647" s="2">
         <v>0</v>
       </c>
       <c r="J647" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" s="2">
         <v>645</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C648" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D648" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F648" s="2">
         <v>54</v>
       </c>
       <c r="G648" s="2">
         <v>0</v>
       </c>
       <c r="H648" s="2">
         <v>0</v>
       </c>
       <c r="I648" s="2">
         <v>0</v>
       </c>
       <c r="J648" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" s="2">
         <v>646</v>
       </c>
       <c r="B649" s="3" t="s">
@@ -24765,51 +24765,51 @@
       </c>
       <c r="F650" s="2">
         <v>663</v>
       </c>
       <c r="G650" s="2">
         <v>3</v>
       </c>
       <c r="H650" s="2">
         <v>0</v>
       </c>
       <c r="I650" s="2">
         <v>1</v>
       </c>
       <c r="J650" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="2">
         <v>648</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D651" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F651" s="2">
         <v>689</v>
       </c>
       <c r="G651" s="2">
         <v>2</v>
       </c>
       <c r="H651" s="2">
         <v>0</v>
       </c>
       <c r="I651" s="2">
         <v>4</v>
       </c>
       <c r="J651" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" s="2">
@@ -25053,214 +25053,214 @@
       </c>
       <c r="F659" s="2">
         <v>56</v>
       </c>
       <c r="G659" s="2">
         <v>1</v>
       </c>
       <c r="H659" s="2">
         <v>0</v>
       </c>
       <c r="I659" s="2">
         <v>1</v>
       </c>
       <c r="J659" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" s="2">
         <v>657</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F660" s="2">
-        <v>313</v>
+        <v>218</v>
       </c>
       <c r="G660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H660" s="2">
         <v>0</v>
       </c>
       <c r="I660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J660" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="2">
         <v>658</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C661" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>117</v>
+        <v>253</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F661" s="2">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="G661" s="2">
         <v>0</v>
       </c>
       <c r="H661" s="2">
         <v>0</v>
       </c>
       <c r="I661" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J661" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="2">
         <v>659</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F662" s="2">
-        <v>218</v>
+        <v>73</v>
       </c>
       <c r="G662" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H662" s="2">
         <v>0</v>
       </c>
       <c r="I662" s="2">
         <v>1</v>
       </c>
       <c r="J662" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="2">
         <v>660</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F663" s="2">
         <v>334</v>
       </c>
       <c r="G663" s="2">
         <v>1</v>
       </c>
       <c r="H663" s="2">
         <v>1</v>
       </c>
       <c r="I663" s="2">
         <v>2</v>
       </c>
       <c r="J663" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="2">
         <v>661</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C664" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D664" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>750</v>
       </c>
       <c r="F664" s="2">
         <v>77</v>
       </c>
       <c r="G664" s="2">
         <v>0</v>
       </c>
       <c r="H664" s="2">
         <v>0</v>
       </c>
       <c r="I664" s="2">
         <v>0</v>
       </c>
       <c r="J664" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="2">
         <v>662</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C665" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F665" s="2">
         <v>42</v>
       </c>
       <c r="G665" s="2">
         <v>1</v>
       </c>
       <c r="H665" s="2">
         <v>1</v>
       </c>
       <c r="I665" s="2">
         <v>1</v>
       </c>
       <c r="J665" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="2">
         <v>663</v>
       </c>
       <c r="B666" s="3" t="s">
@@ -25469,54 +25469,54 @@
       </c>
       <c r="F672" s="2">
         <v>418</v>
       </c>
       <c r="G672" s="2">
         <v>2</v>
       </c>
       <c r="H672" s="2">
         <v>2</v>
       </c>
       <c r="I672" s="2">
         <v>1</v>
       </c>
       <c r="J672" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="2">
         <v>670</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F673" s="2">
         <v>349</v>
       </c>
       <c r="G673" s="2">
         <v>1</v>
       </c>
       <c r="H673" s="2">
         <v>1</v>
       </c>
       <c r="I673" s="2">
         <v>1</v>
       </c>
       <c r="J673" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="2">
         <v>671</v>
       </c>
       <c r="B674" s="3" t="s">
@@ -25853,51 +25853,51 @@
       </c>
       <c r="F684" s="2">
         <v>206</v>
       </c>
       <c r="G684" s="2">
         <v>1</v>
       </c>
       <c r="H684" s="2">
         <v>1</v>
       </c>
       <c r="I684" s="2">
         <v>1</v>
       </c>
       <c r="J684" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="2">
         <v>682</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D685" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F685" s="2">
         <v>407</v>
       </c>
       <c r="G685" s="2">
         <v>4</v>
       </c>
       <c r="H685" s="2">
         <v>4</v>
       </c>
       <c r="I685" s="2">
         <v>2</v>
       </c>
       <c r="J685" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" s="2">
@@ -25952,51 +25952,51 @@
       </c>
       <c r="G687" s="2">
         <v>1</v>
       </c>
       <c r="H687" s="2">
         <v>1</v>
       </c>
       <c r="I687" s="2">
         <v>1</v>
       </c>
       <c r="J687" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" s="2">
         <v>685</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C688" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D688" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F688" s="2">
         <v>36</v>
       </c>
       <c r="G688" s="2">
         <v>1</v>
       </c>
       <c r="H688" s="2">
         <v>0</v>
       </c>
       <c r="I688" s="2">
         <v>0</v>
       </c>
       <c r="J688" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" s="2">
         <v>686</v>
       </c>
       <c r="B689" s="3" t="s">
@@ -26045,86 +26045,86 @@
       </c>
       <c r="F690" s="2">
         <v>583</v>
       </c>
       <c r="G690" s="2">
         <v>2</v>
       </c>
       <c r="H690" s="2">
         <v>2</v>
       </c>
       <c r="I690" s="2">
         <v>3</v>
       </c>
       <c r="J690" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="2">
         <v>688</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D691" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F691" s="2">
         <v>420</v>
       </c>
       <c r="G691" s="2">
         <v>1</v>
       </c>
       <c r="H691" s="2">
         <v>1</v>
       </c>
       <c r="I691" s="2">
         <v>2</v>
       </c>
       <c r="J691" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="2">
         <v>689</v>
       </c>
       <c r="B692" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C692" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D692" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F692" s="2">
         <v>65</v>
       </c>
       <c r="G692" s="2">
         <v>0</v>
       </c>
       <c r="H692" s="2">
         <v>0</v>
       </c>
       <c r="I692" s="2">
         <v>1</v>
       </c>
       <c r="J692" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" s="2">
         <v>690</v>
       </c>
       <c r="B693" s="3" t="s">
@@ -26237,54 +26237,54 @@
       </c>
       <c r="F696" s="2">
         <v>129</v>
       </c>
       <c r="G696" s="2">
         <v>1</v>
       </c>
       <c r="H696" s="2">
         <v>1</v>
       </c>
       <c r="I696" s="2">
         <v>0</v>
       </c>
       <c r="J696" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="2">
         <v>694</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F697" s="2">
         <v>545</v>
       </c>
       <c r="G697" s="2">
         <v>2</v>
       </c>
       <c r="H697" s="2">
         <v>2</v>
       </c>
       <c r="I697" s="2">
         <v>2</v>
       </c>
       <c r="J697" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="2">
         <v>695</v>
       </c>
       <c r="B698" s="3" t="s">
@@ -26336,261 +26336,261 @@
       </c>
       <c r="G699" s="2">
         <v>1</v>
       </c>
       <c r="H699" s="2">
         <v>1</v>
       </c>
       <c r="I699" s="2">
         <v>1</v>
       </c>
       <c r="J699" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" s="2">
         <v>697</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C700" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D700" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F700" s="2">
         <v>79</v>
       </c>
       <c r="G700" s="2">
         <v>1</v>
       </c>
       <c r="H700" s="2">
         <v>1</v>
       </c>
       <c r="I700" s="2">
         <v>1</v>
       </c>
       <c r="J700" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="2">
         <v>698</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>90</v>
+        <v>362</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F701" s="2">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G701" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H701" s="2">
         <v>1</v>
       </c>
       <c r="I701" s="2">
         <v>1</v>
       </c>
       <c r="J701" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="2">
         <v>699</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C702" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D702" s="2" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F702" s="2">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="G702" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H702" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I702" s="2">
         <v>1</v>
       </c>
       <c r="J702" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="2">
         <v>700</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>362</v>
+        <v>176</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F703" s="2">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="G703" s="2">
         <v>1</v>
       </c>
       <c r="H703" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2">
         <v>1</v>
       </c>
       <c r="J703" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" s="2">
         <v>701</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C704" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D704" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F704" s="2">
         <v>183</v>
       </c>
       <c r="G704" s="2">
         <v>1</v>
       </c>
       <c r="H704" s="2">
         <v>1</v>
       </c>
       <c r="I704" s="2">
         <v>1</v>
       </c>
       <c r="J704" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="2">
         <v>702</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>149</v>
+        <v>214</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F705" s="2">
-        <v>69</v>
+        <v>1202</v>
       </c>
       <c r="G705" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H705" s="2">
         <v>0</v>
       </c>
       <c r="I705" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J705" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="2">
         <v>703</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>214</v>
+        <v>149</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F706" s="2">
-        <v>1202</v>
+        <v>69</v>
       </c>
       <c r="G706" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H706" s="2">
         <v>0</v>
       </c>
       <c r="I706" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J706" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="2">
         <v>704</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C707" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F707" s="2">
         <v>265</v>
       </c>
       <c r="G707" s="2">
         <v>1</v>
       </c>
       <c r="H707" s="2">
@@ -26880,51 +26880,51 @@
       </c>
       <c r="G716" s="2">
         <v>1</v>
       </c>
       <c r="H716" s="2">
         <v>0</v>
       </c>
       <c r="I716" s="2">
         <v>1</v>
       </c>
       <c r="J716" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="2">
         <v>714</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C717" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E717" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F717" s="2">
         <v>97</v>
       </c>
       <c r="G717" s="2">
         <v>0</v>
       </c>
       <c r="H717" s="2">
         <v>0</v>
       </c>
       <c r="I717" s="2">
         <v>1</v>
       </c>
       <c r="J717" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" s="2">
         <v>715</v>
       </c>
       <c r="B718" s="3" t="s">
@@ -27165,182 +27165,182 @@
       </c>
       <c r="F725" s="2">
         <v>75</v>
       </c>
       <c r="G725" s="2">
         <v>1</v>
       </c>
       <c r="H725" s="2">
         <v>0</v>
       </c>
       <c r="I725" s="2">
         <v>2</v>
       </c>
       <c r="J725" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" s="2">
         <v>723</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C726" s="2" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="D726" s="2" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F726" s="2">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="G726" s="2">
         <v>1</v>
       </c>
       <c r="H726" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I726" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J726" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="2">
         <v>724</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>68</v>
+        <v>208</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F727" s="2">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="G727" s="2">
         <v>1</v>
       </c>
       <c r="H727" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J727" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="2">
         <v>725</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C728" s="2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D728" s="2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F728" s="2">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="G728" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H728" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I728" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J728" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="2">
         <v>726</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F729" s="2">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="G729" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H729" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I729" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J729" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="2">
         <v>727</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F730" s="2">
         <v>392</v>
       </c>
       <c r="G730" s="2">
         <v>1</v>
       </c>
       <c r="H730" s="2">
         <v>0</v>
       </c>
       <c r="I730" s="2">
         <v>1</v>
       </c>
       <c r="J730" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="2">
         <v>728</v>
       </c>
       <c r="B731" s="3" t="s">
@@ -27549,51 +27549,51 @@
       </c>
       <c r="F737" s="2">
         <v>122</v>
       </c>
       <c r="G737" s="2">
         <v>0</v>
       </c>
       <c r="H737" s="2">
         <v>0</v>
       </c>
       <c r="I737" s="2">
         <v>0</v>
       </c>
       <c r="J737" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="2">
         <v>735</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D738" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F738" s="2">
         <v>343</v>
       </c>
       <c r="G738" s="2">
         <v>1</v>
       </c>
       <c r="H738" s="2">
         <v>0</v>
       </c>
       <c r="I738" s="2">
         <v>1</v>
       </c>
       <c r="J738" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="2">
@@ -27741,101 +27741,101 @@
       </c>
       <c r="F743" s="2">
         <v>41</v>
       </c>
       <c r="G743" s="2">
         <v>0</v>
       </c>
       <c r="H743" s="2">
         <v>0</v>
       </c>
       <c r="I743" s="2">
         <v>0</v>
       </c>
       <c r="J743" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" s="2">
         <v>741</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C744" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D744" s="2" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F744" s="2">
-        <v>157</v>
+        <v>293</v>
       </c>
       <c r="G744" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H744" s="2">
         <v>0</v>
       </c>
       <c r="I744" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J744" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" s="2">
         <v>742</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F745" s="2">
-        <v>293</v>
+        <v>157</v>
       </c>
       <c r="G745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H745" s="2">
         <v>0</v>
       </c>
       <c r="I745" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J745" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" s="2">
         <v>743</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C746" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D746" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E746" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F746" s="2">
         <v>122</v>
       </c>
       <c r="G746" s="2">
@@ -27872,51 +27872,51 @@
       </c>
       <c r="G747" s="2">
         <v>1</v>
       </c>
       <c r="H747" s="2">
         <v>1</v>
       </c>
       <c r="I747" s="2">
         <v>1</v>
       </c>
       <c r="J747" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" s="2">
         <v>745</v>
       </c>
       <c r="B748" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C748" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D748" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E748" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F748" s="2">
         <v>104</v>
       </c>
       <c r="G748" s="2">
         <v>1</v>
       </c>
       <c r="H748" s="2">
         <v>1</v>
       </c>
       <c r="I748" s="2">
         <v>1</v>
       </c>
       <c r="J748" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" s="2">
         <v>746</v>
       </c>
       <c r="B749" s="3" t="s">
@@ -28256,51 +28256,51 @@
       </c>
       <c r="G759" s="2">
         <v>3</v>
       </c>
       <c r="H759" s="2">
         <v>0</v>
       </c>
       <c r="I759" s="2">
         <v>2</v>
       </c>
       <c r="J759" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" s="2">
         <v>757</v>
       </c>
       <c r="B760" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C760" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D760" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E760" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F760" s="2">
         <v>351</v>
       </c>
       <c r="G760" s="2">
         <v>2</v>
       </c>
       <c r="H760" s="2">
         <v>0</v>
       </c>
       <c r="I760" s="2">
         <v>1</v>
       </c>
       <c r="J760" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" s="2">
         <v>758</v>
       </c>
       <c r="B761" s="3" t="s">
@@ -28672,51 +28672,51 @@
       </c>
       <c r="G772" s="2">
         <v>2</v>
       </c>
       <c r="H772" s="2">
         <v>0</v>
       </c>
       <c r="I772" s="2">
         <v>1</v>
       </c>
       <c r="J772" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" s="2">
         <v>770</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C773" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D773" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E773" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F773" s="2">
         <v>83</v>
       </c>
       <c r="G773" s="2">
         <v>1</v>
       </c>
       <c r="H773" s="2">
         <v>1</v>
       </c>
       <c r="I773" s="2">
         <v>1</v>
       </c>
       <c r="J773" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" s="2">
         <v>771</v>
       </c>
       <c r="B774" s="3" t="s">
@@ -28768,51 +28768,51 @@
       </c>
       <c r="G775" s="2">
         <v>1</v>
       </c>
       <c r="H775" s="2">
         <v>0</v>
       </c>
       <c r="I775" s="2">
         <v>1</v>
       </c>
       <c r="J775" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" s="2">
         <v>773</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C776" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D776" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E776" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F776" s="2">
         <v>84</v>
       </c>
       <c r="G776" s="2">
         <v>1</v>
       </c>
       <c r="H776" s="2">
         <v>1</v>
       </c>
       <c r="I776" s="2">
         <v>1</v>
       </c>
       <c r="J776" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" s="2">
         <v>774</v>
       </c>
       <c r="B777" s="3" t="s">
@@ -28832,51 +28832,51 @@
       </c>
       <c r="G777" s="2">
         <v>2</v>
       </c>
       <c r="H777" s="2">
         <v>1</v>
       </c>
       <c r="I777" s="2">
         <v>2</v>
       </c>
       <c r="J777" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" s="2">
         <v>775</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C778" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D778" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E778" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F778" s="2">
         <v>231</v>
       </c>
       <c r="G778" s="2">
         <v>2</v>
       </c>
       <c r="H778" s="2">
         <v>0</v>
       </c>
       <c r="I778" s="2">
         <v>2</v>
       </c>
       <c r="J778" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="2">
         <v>776</v>
       </c>
       <c r="B779" s="3" t="s">
@@ -28957,51 +28957,51 @@
       </c>
       <c r="F781" s="2">
         <v>51</v>
       </c>
       <c r="G781" s="2">
         <v>1</v>
       </c>
       <c r="H781" s="2">
         <v>1</v>
       </c>
       <c r="I781" s="2">
         <v>0</v>
       </c>
       <c r="J781" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="2">
         <v>779</v>
       </c>
       <c r="B782" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C782" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D782" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E782" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F782" s="2">
         <v>254</v>
       </c>
       <c r="G782" s="2">
         <v>2</v>
       </c>
       <c r="H782" s="2">
         <v>2</v>
       </c>
       <c r="I782" s="2">
         <v>1</v>
       </c>
       <c r="J782" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" s="2">
@@ -29216,54 +29216,54 @@
       </c>
       <c r="G789" s="2">
         <v>1</v>
       </c>
       <c r="H789" s="2">
         <v>1</v>
       </c>
       <c r="I789" s="2">
         <v>1</v>
       </c>
       <c r="J789" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="2">
         <v>787</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C790" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F790" s="2">
         <v>604</v>
       </c>
       <c r="G790" s="2">
         <v>2</v>
       </c>
       <c r="H790" s="2">
         <v>0</v>
       </c>
       <c r="I790" s="2">
         <v>1</v>
       </c>
       <c r="J790" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="2">
         <v>788</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C791" s="2" t="s">
@@ -29440,51 +29440,51 @@
       </c>
       <c r="G796" s="2">
         <v>1</v>
       </c>
       <c r="H796" s="2">
         <v>1</v>
       </c>
       <c r="I796" s="2">
         <v>1</v>
       </c>
       <c r="J796" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="2">
         <v>794</v>
       </c>
       <c r="B797" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C797" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F797" s="2">
         <v>126</v>
       </c>
       <c r="G797" s="2">
         <v>1</v>
       </c>
       <c r="H797" s="2">
         <v>1</v>
       </c>
       <c r="I797" s="2">
         <v>1</v>
       </c>
       <c r="J797" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" s="2">
         <v>795</v>
       </c>
       <c r="B798" s="3" t="s">
@@ -29501,51 +29501,51 @@
       </c>
       <c r="F798" s="2">
         <v>1001</v>
       </c>
       <c r="G798" s="2">
         <v>6</v>
       </c>
       <c r="H798" s="2">
         <v>1</v>
       </c>
       <c r="I798" s="2">
         <v>3</v>
       </c>
       <c r="J798" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="2">
         <v>796</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D799" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E799" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F799" s="2">
         <v>428</v>
       </c>
       <c r="G799" s="2">
         <v>2</v>
       </c>
       <c r="H799" s="2">
         <v>2</v>
       </c>
       <c r="I799" s="2">
         <v>2</v>
       </c>
       <c r="J799" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" s="2">
@@ -29696,51 +29696,51 @@
       </c>
       <c r="G804" s="2">
         <v>3</v>
       </c>
       <c r="H804" s="2">
         <v>2</v>
       </c>
       <c r="I804" s="2">
         <v>2</v>
       </c>
       <c r="J804" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="2">
         <v>802</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C805" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E805" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F805" s="2">
         <v>98</v>
       </c>
       <c r="G805" s="2">
         <v>0</v>
       </c>
       <c r="H805" s="2">
         <v>0</v>
       </c>
       <c r="I805" s="2">
         <v>1</v>
       </c>
       <c r="J805" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="2">
         <v>803</v>
       </c>
       <c r="B806" s="3" t="s">
@@ -29821,51 +29821,51 @@
       </c>
       <c r="F808" s="2">
         <v>49</v>
       </c>
       <c r="G808" s="2">
         <v>0</v>
       </c>
       <c r="H808" s="2">
         <v>0</v>
       </c>
       <c r="I808" s="2">
         <v>1</v>
       </c>
       <c r="J808" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="2">
         <v>806</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C809" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D809" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E809" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F809" s="2">
         <v>332</v>
       </c>
       <c r="G809" s="2">
         <v>2</v>
       </c>
       <c r="H809" s="2">
         <v>1</v>
       </c>
       <c r="I809" s="2">
         <v>2</v>
       </c>
       <c r="J809" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="2">
@@ -29920,51 +29920,51 @@
       </c>
       <c r="G811" s="2">
         <v>1</v>
       </c>
       <c r="H811" s="2">
         <v>1</v>
       </c>
       <c r="I811" s="2">
         <v>1</v>
       </c>
       <c r="J811" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="2">
         <v>809</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C812" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F812" s="2">
         <v>464</v>
       </c>
       <c r="G812" s="2">
         <v>3</v>
       </c>
       <c r="H812" s="2">
         <v>0</v>
       </c>
       <c r="I812" s="2">
         <v>3</v>
       </c>
       <c r="J812" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="2">
         <v>810</v>
       </c>
       <c r="B813" s="3" t="s">
@@ -29984,51 +29984,51 @@
       </c>
       <c r="G813" s="2">
         <v>3</v>
       </c>
       <c r="H813" s="2">
         <v>0</v>
       </c>
       <c r="I813" s="2">
         <v>2</v>
       </c>
       <c r="J813" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" s="2">
         <v>811</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C814" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D814" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E814" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F814" s="2">
         <v>84</v>
       </c>
       <c r="G814" s="2">
         <v>1</v>
       </c>
       <c r="H814" s="2">
         <v>0</v>
       </c>
       <c r="I814" s="2">
         <v>1</v>
       </c>
       <c r="J814" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" s="2">
         <v>812</v>
       </c>
       <c r="B815" s="3" t="s">
@@ -30109,54 +30109,54 @@
       </c>
       <c r="F817" s="2">
         <v>189</v>
       </c>
       <c r="G817" s="2">
         <v>2</v>
       </c>
       <c r="H817" s="2">
         <v>0</v>
       </c>
       <c r="I817" s="2">
         <v>1</v>
       </c>
       <c r="J817" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="2">
         <v>815</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C818" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D818" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E818" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F818" s="2">
         <v>497</v>
       </c>
       <c r="G818" s="2">
         <v>3</v>
       </c>
       <c r="H818" s="2">
         <v>2</v>
       </c>
       <c r="I818" s="2">
         <v>3</v>
       </c>
       <c r="J818" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="2">
         <v>816</v>
       </c>
       <c r="B819" s="3" t="s">
@@ -30656,51 +30656,51 @@
       </c>
       <c r="G834" s="2">
         <v>0</v>
       </c>
       <c r="H834" s="2">
         <v>0</v>
       </c>
       <c r="I834" s="2">
         <v>0</v>
       </c>
       <c r="J834" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" s="2">
         <v>832</v>
       </c>
       <c r="B835" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C835" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D835" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E835" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F835" s="2">
         <v>71</v>
       </c>
       <c r="G835" s="2">
         <v>1</v>
       </c>
       <c r="H835" s="2">
         <v>1</v>
       </c>
       <c r="I835" s="2">
         <v>1</v>
       </c>
       <c r="J835" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" s="2">
         <v>833</v>
       </c>
       <c r="B836" s="3" t="s">
@@ -30717,92 +30717,92 @@
       </c>
       <c r="F836" s="2">
         <v>71</v>
       </c>
       <c r="G836" s="2">
         <v>0</v>
       </c>
       <c r="H836" s="2">
         <v>0</v>
       </c>
       <c r="I836" s="2">
         <v>1</v>
       </c>
       <c r="J836" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="2">
         <v>834</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C837" s="2" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="D837" s="2" t="s">
-        <v>117</v>
+        <v>237</v>
       </c>
       <c r="E837" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F837" s="2">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="G837" s="2">
         <v>1</v>
       </c>
       <c r="H837" s="2">
         <v>0</v>
       </c>
       <c r="I837" s="2">
         <v>1</v>
       </c>
       <c r="J837" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="2">
         <v>835</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C838" s="2" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>237</v>
+        <v>117</v>
       </c>
       <c r="E838" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F838" s="2">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="G838" s="2">
         <v>1</v>
       </c>
       <c r="H838" s="2">
         <v>0</v>
       </c>
       <c r="I838" s="2">
         <v>1</v>
       </c>
       <c r="J838" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="2">
         <v>836</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C839" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D839" s="2" t="s">
@@ -30909,54 +30909,54 @@
       </c>
       <c r="F842" s="2">
         <v>574</v>
       </c>
       <c r="G842" s="2">
         <v>2</v>
       </c>
       <c r="H842" s="2">
         <v>0</v>
       </c>
       <c r="I842" s="2">
         <v>3</v>
       </c>
       <c r="J842" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="2">
         <v>840</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E843" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F843" s="2">
         <v>922</v>
       </c>
       <c r="G843" s="2">
         <v>6</v>
       </c>
       <c r="H843" s="2">
         <v>1</v>
       </c>
       <c r="I843" s="2">
         <v>6</v>
       </c>
       <c r="J843" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="2">
         <v>841</v>
       </c>
       <c r="B844" s="3" t="s">
@@ -31293,101 +31293,101 @@
       </c>
       <c r="F854" s="2">
         <v>297</v>
       </c>
       <c r="G854" s="2">
         <v>2</v>
       </c>
       <c r="H854" s="2">
         <v>2</v>
       </c>
       <c r="I854" s="2">
         <v>2</v>
       </c>
       <c r="J854" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="2">
         <v>852</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C855" s="2" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D855" s="2" t="s">
-        <v>94</v>
+        <v>492</v>
       </c>
       <c r="E855" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F855" s="2">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="G855" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H855" s="2">
         <v>0</v>
       </c>
       <c r="I855" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J855" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="2">
         <v>853</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C856" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D856" s="2" t="s">
-        <v>492</v>
+        <v>94</v>
       </c>
       <c r="E856" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F856" s="2">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="G856" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H856" s="2">
         <v>0</v>
       </c>
       <c r="I856" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J856" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="2">
         <v>854</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C857" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D857" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E857" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F857" s="2">
         <v>248</v>
       </c>
       <c r="G857" s="2">
@@ -31552,51 +31552,51 @@
       </c>
       <c r="G862" s="2">
         <v>1</v>
       </c>
       <c r="H862" s="2">
         <v>1</v>
       </c>
       <c r="I862" s="2">
         <v>2</v>
       </c>
       <c r="J862" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="2">
         <v>860</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C863" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D863" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E863" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F863" s="2">
         <v>232</v>
       </c>
       <c r="G863" s="2">
         <v>3</v>
       </c>
       <c r="H863" s="2">
         <v>3</v>
       </c>
       <c r="I863" s="2">
         <v>3</v>
       </c>
       <c r="J863" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" s="2">
         <v>861</v>
       </c>
       <c r="B864" s="3" t="s">
@@ -31645,104 +31645,104 @@
       </c>
       <c r="F865" s="2">
         <v>179</v>
       </c>
       <c r="G865" s="2">
         <v>1</v>
       </c>
       <c r="H865" s="2">
         <v>1</v>
       </c>
       <c r="I865" s="2">
         <v>2</v>
       </c>
       <c r="J865" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="2">
         <v>863</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="E866" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F866" s="2">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="G866" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H866" s="2">
         <v>1</v>
       </c>
       <c r="I866" s="2">
         <v>1</v>
       </c>
       <c r="J866" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="2">
         <v>864</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="E867" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F867" s="2">
-        <v>43</v>
+        <v>279</v>
       </c>
       <c r="G867" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H867" s="2">
         <v>1</v>
       </c>
       <c r="I867" s="2">
         <v>1</v>
       </c>
       <c r="J867" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="2">
         <v>865</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F868" s="2">
         <v>208</v>
       </c>
       <c r="G868" s="2">
         <v>2</v>
       </c>
       <c r="H868" s="2">
@@ -32157,54 +32157,54 @@
       </c>
       <c r="F881" s="2">
         <v>804</v>
       </c>
       <c r="G881" s="2">
         <v>3</v>
       </c>
       <c r="H881" s="2">
         <v>3</v>
       </c>
       <c r="I881" s="2">
         <v>4</v>
       </c>
       <c r="J881" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="2">
         <v>879</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C882" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D882" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F882" s="2">
         <v>760</v>
       </c>
       <c r="G882" s="2">
         <v>1</v>
       </c>
       <c r="H882" s="2">
         <v>1</v>
       </c>
       <c r="I882" s="2">
         <v>1</v>
       </c>
       <c r="J882" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="2">
         <v>880</v>
       </c>
       <c r="B883" s="3" t="s">
@@ -32445,104 +32445,104 @@
       </c>
       <c r="F890" s="2">
         <v>712</v>
       </c>
       <c r="G890" s="2">
         <v>1</v>
       </c>
       <c r="H890" s="2">
         <v>1</v>
       </c>
       <c r="I890" s="2">
         <v>3</v>
       </c>
       <c r="J890" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="2">
         <v>888</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C891" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="E891" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F891" s="2">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="G891" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H891" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I891" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J891" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" s="2">
         <v>889</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C892" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="E892" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F892" s="2">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="G892" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H892" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I892" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J892" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" s="2">
         <v>890</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C893" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D893" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E893" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F893" s="2">
         <v>67</v>
       </c>
       <c r="G893" s="2">
         <v>0</v>
       </c>
       <c r="H893" s="2">
@@ -32605,51 +32605,51 @@
       </c>
       <c r="F895" s="2">
         <v>45</v>
       </c>
       <c r="G895" s="2">
         <v>0</v>
       </c>
       <c r="H895" s="2">
         <v>0</v>
       </c>
       <c r="I895" s="2">
         <v>1</v>
       </c>
       <c r="J895" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="2">
         <v>893</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C896" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D896" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E896" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F896" s="2">
         <v>92</v>
       </c>
       <c r="G896" s="2">
         <v>2</v>
       </c>
       <c r="H896" s="2">
         <v>0</v>
       </c>
       <c r="I896" s="2">
         <v>2</v>
       </c>
       <c r="J896" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="2">
@@ -32736,51 +32736,51 @@
       </c>
       <c r="G899" s="2">
         <v>0</v>
       </c>
       <c r="H899" s="2">
         <v>0</v>
       </c>
       <c r="I899" s="2">
         <v>0</v>
       </c>
       <c r="J899" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="2">
         <v>897</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C900" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E900" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F900" s="2">
         <v>160</v>
       </c>
       <c r="G900" s="2">
         <v>1</v>
       </c>
       <c r="H900" s="2">
         <v>0</v>
       </c>
       <c r="I900" s="2">
         <v>1</v>
       </c>
       <c r="J900" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="2">
         <v>898</v>
       </c>
       <c r="B901" s="3" t="s">
@@ -32829,104 +32829,104 @@
       </c>
       <c r="F902" s="2">
         <v>365</v>
       </c>
       <c r="G902" s="2">
         <v>1</v>
       </c>
       <c r="H902" s="2">
         <v>0</v>
       </c>
       <c r="I902" s="2">
         <v>5</v>
       </c>
       <c r="J902" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="2">
         <v>900</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C903" s="2" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="E903" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F903" s="2">
-        <v>115</v>
+        <v>235</v>
       </c>
       <c r="G903" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H903" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I903" s="2">
         <v>1</v>
       </c>
       <c r="J903" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="2">
         <v>901</v>
       </c>
       <c r="B904" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C904" s="2" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>96</v>
+        <v>253</v>
       </c>
       <c r="E904" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F904" s="2">
-        <v>235</v>
+        <v>115</v>
       </c>
       <c r="G904" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H904" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I904" s="2">
         <v>1</v>
       </c>
       <c r="J904" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="2">
         <v>902</v>
       </c>
       <c r="B905" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D905" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E905" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F905" s="2">
         <v>1067</v>
       </c>
       <c r="G905" s="2">
         <v>3</v>
       </c>
       <c r="H905" s="2">
@@ -33565,104 +33565,104 @@
       </c>
       <c r="F925" s="2">
         <v>905</v>
       </c>
       <c r="G925" s="2">
         <v>5</v>
       </c>
       <c r="H925" s="2">
         <v>2</v>
       </c>
       <c r="I925" s="2">
         <v>3</v>
       </c>
       <c r="J925" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="2">
         <v>923</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C926" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>122</v>
+        <v>307</v>
       </c>
       <c r="E926" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F926" s="2">
-        <v>417</v>
+        <v>138</v>
       </c>
       <c r="G926" s="2">
         <v>1</v>
       </c>
       <c r="H926" s="2">
         <v>1</v>
       </c>
       <c r="I926" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J926" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="2">
         <v>924</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C927" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="E927" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F927" s="2">
-        <v>138</v>
+        <v>417</v>
       </c>
       <c r="G927" s="2">
         <v>1</v>
       </c>
       <c r="H927" s="2">
         <v>1</v>
       </c>
       <c r="I927" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J927" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" s="2">
         <v>925</v>
       </c>
       <c r="B928" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C928" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D928" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E928" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F928" s="2">
         <v>134</v>
       </c>
       <c r="G928" s="2">
         <v>1</v>
       </c>
       <c r="H928" s="2">
@@ -34112,83 +34112,83 @@
       </c>
       <c r="G942" s="2">
         <v>0</v>
       </c>
       <c r="H942" s="2">
         <v>0</v>
       </c>
       <c r="I942" s="2">
         <v>0</v>
       </c>
       <c r="J942" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" s="2">
         <v>940</v>
       </c>
       <c r="B943" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C943" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D943" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E943" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F943" s="2">
         <v>71</v>
       </c>
       <c r="G943" s="2">
         <v>1</v>
       </c>
       <c r="H943" s="2">
         <v>0</v>
       </c>
       <c r="I943" s="2">
         <v>1</v>
       </c>
       <c r="J943" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="2">
         <v>941</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C944" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D944" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E944" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F944" s="2">
         <v>201</v>
       </c>
       <c r="G944" s="2">
         <v>1</v>
       </c>
       <c r="H944" s="2">
         <v>1</v>
       </c>
       <c r="I944" s="2">
         <v>3</v>
       </c>
       <c r="J944" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="2">
         <v>942</v>
       </c>
       <c r="B945" s="3" t="s">
@@ -34237,101 +34237,101 @@
       </c>
       <c r="F946" s="2">
         <v>365</v>
       </c>
       <c r="G946" s="2">
         <v>1</v>
       </c>
       <c r="H946" s="2">
         <v>1</v>
       </c>
       <c r="I946" s="2">
         <v>1</v>
       </c>
       <c r="J946" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="2">
         <v>944</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>665</v>
+        <v>716</v>
       </c>
       <c r="E947" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F947" s="2">
-        <v>75</v>
+        <v>199</v>
       </c>
       <c r="G947" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H947" s="2">
         <v>0</v>
       </c>
       <c r="I947" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J947" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2">
         <v>945</v>
       </c>
       <c r="B948" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C948" s="2" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="D948" s="2" t="s">
-        <v>716</v>
+        <v>665</v>
       </c>
       <c r="E948" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F948" s="2">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="G948" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H948" s="2">
         <v>0</v>
       </c>
       <c r="I948" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J948" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="2">
         <v>946</v>
       </c>
       <c r="B949" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C949" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D949" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E949" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F949" s="2">
         <v>95</v>
       </c>
       <c r="G949" s="2">
@@ -34685,104 +34685,104 @@
       </c>
       <c r="F960" s="2">
         <v>190</v>
       </c>
       <c r="G960" s="2">
         <v>1</v>
       </c>
       <c r="H960" s="2">
         <v>0</v>
       </c>
       <c r="I960" s="2">
         <v>1</v>
       </c>
       <c r="J960" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="2">
         <v>958</v>
       </c>
       <c r="B961" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C961" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>68</v>
+        <v>178</v>
       </c>
       <c r="E961" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F961" s="2">
-        <v>291</v>
+        <v>133</v>
       </c>
       <c r="G961" s="2">
         <v>1</v>
       </c>
       <c r="H961" s="2">
         <v>1</v>
       </c>
       <c r="I961" s="2">
         <v>2</v>
       </c>
       <c r="J961" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="2">
         <v>959</v>
       </c>
       <c r="B962" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C962" s="2" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D962" s="2" t="s">
-        <v>178</v>
+        <v>68</v>
       </c>
       <c r="E962" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F962" s="2">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="G962" s="2">
         <v>1</v>
       </c>
       <c r="H962" s="2">
         <v>1</v>
       </c>
       <c r="I962" s="2">
         <v>2</v>
       </c>
       <c r="J962" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" s="2">
         <v>960</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C963" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D963" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E963" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F963" s="2">
         <v>33</v>
       </c>
       <c r="G963" s="2">
         <v>0</v>
       </c>
       <c r="H963" s="2">
@@ -34845,168 +34845,168 @@
       </c>
       <c r="F965" s="2">
         <v>68</v>
       </c>
       <c r="G965" s="2">
         <v>2</v>
       </c>
       <c r="H965" s="2">
         <v>0</v>
       </c>
       <c r="I965" s="2">
         <v>1</v>
       </c>
       <c r="J965" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" s="2">
         <v>963</v>
       </c>
       <c r="B966" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C966" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D966" s="2" t="s">
-        <v>248</v>
+        <v>418</v>
       </c>
       <c r="E966" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F966" s="2">
-        <v>409</v>
+        <v>148</v>
       </c>
       <c r="G966" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H966" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I966" s="2">
         <v>1</v>
       </c>
       <c r="J966" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" s="2">
         <v>964</v>
       </c>
       <c r="B967" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C967" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D967" s="2" t="s">
-        <v>418</v>
+        <v>248</v>
       </c>
       <c r="E967" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F967" s="2">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="G967" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H967" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I967" s="2">
         <v>1</v>
       </c>
       <c r="J967" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" s="2">
         <v>965</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="E968" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F968" s="2">
-        <v>552</v>
+        <v>101</v>
       </c>
       <c r="G968" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H968" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I968" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J968" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="2">
         <v>966</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C969" s="2" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D969" s="2" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="E969" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F969" s="2">
-        <v>101</v>
+        <v>552</v>
       </c>
       <c r="G969" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H969" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I969" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J969" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" s="2">
         <v>967</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C970" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D970" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E970" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F970" s="2">
         <v>78</v>
       </c>
       <c r="G970" s="2">
         <v>0</v>
       </c>
       <c r="H970" s="2">
@@ -35168,51 +35168,51 @@
       </c>
       <c r="G975" s="2">
         <v>2</v>
       </c>
       <c r="H975" s="2">
         <v>2</v>
       </c>
       <c r="I975" s="2">
         <v>2</v>
       </c>
       <c r="J975" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" s="2">
         <v>973</v>
       </c>
       <c r="B976" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C976" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D976" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E976" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F976" s="2">
         <v>170</v>
       </c>
       <c r="G976" s="2">
         <v>3</v>
       </c>
       <c r="H976" s="2">
         <v>0</v>
       </c>
       <c r="I976" s="2">
         <v>0</v>
       </c>
       <c r="J976" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" s="2">
         <v>974</v>
       </c>
       <c r="B977" s="3" t="s">
@@ -35296,51 +35296,51 @@
       </c>
       <c r="G979" s="2">
         <v>1</v>
       </c>
       <c r="H979" s="2">
         <v>1</v>
       </c>
       <c r="I979" s="2">
         <v>2</v>
       </c>
       <c r="J979" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" s="2">
         <v>977</v>
       </c>
       <c r="B980" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C980" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D980" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E980" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F980" s="2">
         <v>222</v>
       </c>
       <c r="G980" s="2">
         <v>1</v>
       </c>
       <c r="H980" s="2">
         <v>1</v>
       </c>
       <c r="I980" s="2">
         <v>2</v>
       </c>
       <c r="J980" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" s="2">
         <v>978</v>
       </c>
       <c r="B981" s="3" t="s">
@@ -36064,51 +36064,51 @@
       </c>
       <c r="G1003" s="2">
         <v>0</v>
       </c>
       <c r="H1003" s="2">
         <v>0</v>
       </c>
       <c r="I1003" s="2">
         <v>1</v>
       </c>
       <c r="J1003" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" s="2">
         <v>1001</v>
       </c>
       <c r="B1004" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1004" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1004" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E1004" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F1004" s="2">
         <v>68</v>
       </c>
       <c r="G1004" s="2">
         <v>0</v>
       </c>
       <c r="H1004" s="2">
         <v>0</v>
       </c>
       <c r="I1004" s="2">
         <v>1</v>
       </c>
       <c r="J1004" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:10">
       <c r="A1005" s="2">
         <v>1002</v>
       </c>
       <c r="B1005" s="3" t="s">
@@ -36189,51 +36189,51 @@
       </c>
       <c r="F1007" s="2">
         <v>14</v>
       </c>
       <c r="G1007" s="2">
         <v>0</v>
       </c>
       <c r="H1007" s="2">
         <v>0</v>
       </c>
       <c r="I1007" s="2">
         <v>0</v>
       </c>
       <c r="J1007" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" s="2">
         <v>1005</v>
       </c>
       <c r="B1008" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1008" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1008" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1008" s="2">
         <v>936</v>
       </c>
       <c r="G1008" s="2">
         <v>4</v>
       </c>
       <c r="H1008" s="2">
         <v>2</v>
       </c>
       <c r="I1008" s="2">
         <v>3</v>
       </c>
       <c r="J1008" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" s="2">
@@ -36992,51 +36992,51 @@
       </c>
       <c r="G1032" s="2">
         <v>1</v>
       </c>
       <c r="H1032" s="2">
         <v>1</v>
       </c>
       <c r="I1032" s="2">
         <v>1</v>
       </c>
       <c r="J1032" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" s="2">
         <v>1030</v>
       </c>
       <c r="B1033" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1033" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D1033" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E1033" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F1033" s="2">
         <v>288</v>
       </c>
       <c r="G1033" s="2">
         <v>1</v>
       </c>
       <c r="H1033" s="2">
         <v>0</v>
       </c>
       <c r="I1033" s="2">
         <v>4</v>
       </c>
       <c r="J1033" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" s="2">
         <v>1031</v>
       </c>
       <c r="B1034" s="3" t="s">
@@ -37117,182 +37117,182 @@
       </c>
       <c r="F1036" s="2">
         <v>47</v>
       </c>
       <c r="G1036" s="2">
         <v>0</v>
       </c>
       <c r="H1036" s="2">
         <v>0</v>
       </c>
       <c r="I1036" s="2">
         <v>0</v>
       </c>
       <c r="J1036" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="2">
         <v>1034</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>542</v>
+        <v>71</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>543</v>
+        <v>472</v>
       </c>
       <c r="E1037" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F1037" s="2">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="G1037" s="2">
         <v>2</v>
       </c>
       <c r="H1037" s="2">
         <v>0</v>
       </c>
       <c r="I1037" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1037" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" s="2">
         <v>1035</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1038" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D1038" s="2" t="s">
-        <v>472</v>
+        <v>99</v>
       </c>
       <c r="E1038" s="2" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="F1038" s="2">
-        <v>365</v>
+        <v>68</v>
       </c>
       <c r="G1038" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H1038" s="2">
         <v>0</v>
       </c>
       <c r="I1038" s="2">
         <v>1</v>
       </c>
       <c r="J1038" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="2">
         <v>1036</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1039" s="2" t="s">
-        <v>63</v>
+        <v>542</v>
       </c>
       <c r="D1039" s="2" t="s">
-        <v>99</v>
+        <v>543</v>
       </c>
       <c r="E1039" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F1039" s="2">
-        <v>68</v>
+        <v>247</v>
       </c>
       <c r="G1039" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H1039" s="2">
         <v>0</v>
       </c>
       <c r="I1039" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1039" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" s="2">
         <v>1037</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1040" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1040" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1040" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="F1040" s="2">
         <v>46</v>
       </c>
       <c r="G1040" s="2">
         <v>0</v>
       </c>
       <c r="H1040" s="2">
         <v>0</v>
       </c>
       <c r="I1040" s="2">
         <v>0</v>
       </c>
       <c r="J1040" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
       <c r="A1041" s="2">
         <v>1038</v>
       </c>
       <c r="B1041" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1041" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1041" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E1041" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F1041" s="2">
         <v>39</v>
       </c>
       <c r="G1041" s="2">
         <v>0</v>
       </c>
       <c r="H1041" s="2">
         <v>0</v>
       </c>
       <c r="I1041" s="2">
         <v>1</v>
       </c>
       <c r="J1041" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1042" spans="1:10">
       <c r="A1042" s="2">
         <v>1039</v>
       </c>
       <c r="B1042" s="3" t="s">
@@ -37309,165 +37309,165 @@
       </c>
       <c r="F1042" s="2">
         <v>371</v>
       </c>
       <c r="G1042" s="2">
         <v>1</v>
       </c>
       <c r="H1042" s="2">
         <v>1</v>
       </c>
       <c r="I1042" s="2">
         <v>2</v>
       </c>
       <c r="J1042" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" s="2">
         <v>1040</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1043" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D1043" s="2" t="s">
-        <v>63</v>
+        <v>1092</v>
       </c>
       <c r="E1043" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F1043" s="2">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="G1043" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1043" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1043" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J1043" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" s="2">
         <v>1041</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1044" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D1044" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="E1044" s="2" t="s">
         <v>1093</v>
       </c>
-      <c r="E1044" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1044" s="2">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="G1044" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1044" s="2">
         <v>0</v>
       </c>
       <c r="I1044" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J1044" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="2">
         <v>1042</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="E1045" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F1045" s="2">
-        <v>842</v>
+        <v>50</v>
       </c>
       <c r="G1045" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1045" s="2">
         <v>1</v>
       </c>
       <c r="I1045" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1045" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" s="2">
         <v>1043</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D1046" s="2" t="s">
-        <v>272</v>
+        <v>116</v>
       </c>
       <c r="E1046" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F1046" s="2">
-        <v>118</v>
+        <v>842</v>
       </c>
       <c r="G1046" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H1046" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1046" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1046" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="2">
         <v>1044</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1047" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1047" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E1047" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F1047" s="2">
         <v>529</v>
       </c>
       <c r="G1047" s="2">
@@ -37565,54 +37565,54 @@
       </c>
       <c r="F1050" s="2">
         <v>57</v>
       </c>
       <c r="G1050" s="2">
         <v>1</v>
       </c>
       <c r="H1050" s="2">
         <v>1</v>
       </c>
       <c r="I1050" s="2">
         <v>1</v>
       </c>
       <c r="J1050" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" s="2">
         <v>1048</v>
       </c>
       <c r="B1051" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1051" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1051" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1051" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F1051" s="2">
         <v>177</v>
       </c>
       <c r="G1051" s="2">
         <v>2</v>
       </c>
       <c r="H1051" s="2">
         <v>0</v>
       </c>
       <c r="I1051" s="2">
         <v>1</v>
       </c>
       <c r="J1051" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" s="2">
         <v>1049</v>
       </c>
       <c r="B1052" s="3" t="s">
@@ -37632,115 +37632,115 @@
       </c>
       <c r="G1052" s="2">
         <v>1</v>
       </c>
       <c r="H1052" s="2">
         <v>1</v>
       </c>
       <c r="I1052" s="2">
         <v>1</v>
       </c>
       <c r="J1052" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:10">
       <c r="A1053" s="2">
         <v>1050</v>
       </c>
       <c r="B1053" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1053" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1053" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1053" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F1053" s="2">
         <v>125</v>
       </c>
       <c r="G1053" s="2">
         <v>1</v>
       </c>
       <c r="H1053" s="2">
         <v>0</v>
       </c>
       <c r="I1053" s="2">
         <v>1</v>
       </c>
       <c r="J1053" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
       <c r="A1054" s="2">
         <v>1051</v>
       </c>
       <c r="B1054" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1054" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D1054" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E1054" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F1054" s="2">
         <v>86</v>
       </c>
       <c r="G1054" s="2">
         <v>1</v>
       </c>
       <c r="H1054" s="2">
         <v>1</v>
       </c>
       <c r="I1054" s="2">
         <v>1</v>
       </c>
       <c r="J1054" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" s="2">
         <v>1052</v>
       </c>
       <c r="B1055" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1055" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1055" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E1055" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="F1055" s="2">
         <v>212</v>
       </c>
       <c r="G1055" s="2">
         <v>1</v>
       </c>
       <c r="H1055" s="2">
         <v>1</v>
       </c>
       <c r="I1055" s="2">
         <v>2</v>
       </c>
       <c r="J1055" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" s="2">
         <v>1053</v>
       </c>
       <c r="B1056" s="3" t="s">
@@ -37952,51 +37952,51 @@
       </c>
       <c r="G1062" s="2">
         <v>1</v>
       </c>
       <c r="H1062" s="2">
         <v>1</v>
       </c>
       <c r="I1062" s="2">
         <v>3</v>
       </c>
       <c r="J1062" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1063" spans="1:10">
       <c r="A1063" s="2">
         <v>1060</v>
       </c>
       <c r="B1063" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1063" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D1063" s="2" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="E1063" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="F1063" s="2">
         <v>31</v>
       </c>
       <c r="G1063" s="2">
         <v>0</v>
       </c>
       <c r="H1063" s="2">
         <v>0</v>
       </c>
       <c r="I1063" s="2">
         <v>0</v>
       </c>
       <c r="J1063" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1064" spans="1:10">
       <c r="A1064" s="2">
         <v>1061</v>
       </c>
       <c r="B1064" s="3" t="s">
@@ -38045,51 +38045,51 @@
       </c>
       <c r="F1065" s="2">
         <v>16</v>
       </c>
       <c r="G1065" s="2">
         <v>0</v>
       </c>
       <c r="H1065" s="2">
         <v>0</v>
       </c>
       <c r="I1065" s="2">
         <v>0</v>
       </c>
       <c r="J1065" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" s="2">
         <v>1063</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1066" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1066" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1066" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F1066" s="2">
         <v>287</v>
       </c>
       <c r="G1066" s="2">
         <v>2</v>
       </c>
       <c r="H1066" s="2">
         <v>0</v>
       </c>
       <c r="I1066" s="2">
         <v>2</v>
       </c>
       <c r="J1066" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="2">
@@ -38208,51 +38208,51 @@
       </c>
       <c r="G1070" s="2">
         <v>1</v>
       </c>
       <c r="H1070" s="2">
         <v>1</v>
       </c>
       <c r="I1070" s="2">
         <v>1</v>
       </c>
       <c r="J1070" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="2">
         <v>1068</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1071" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D1071" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E1071" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F1071" s="2">
         <v>193</v>
       </c>
       <c r="G1071" s="2">
         <v>0</v>
       </c>
       <c r="H1071" s="2">
         <v>0</v>
       </c>
       <c r="I1071" s="2">
         <v>0</v>
       </c>
       <c r="J1071" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:10">
       <c r="A1072" s="2">
         <v>1069</v>
       </c>
       <c r="B1072" s="3" t="s">
@@ -38301,54 +38301,54 @@
       </c>
       <c r="F1073" s="2">
         <v>87</v>
       </c>
       <c r="G1073" s="2">
         <v>1</v>
       </c>
       <c r="H1073" s="2">
         <v>1</v>
       </c>
       <c r="I1073" s="2">
         <v>1</v>
       </c>
       <c r="J1073" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" s="2">
         <v>1071</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1074" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1074" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E1074" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F1074" s="2">
         <v>151</v>
       </c>
       <c r="G1074" s="2">
         <v>2</v>
       </c>
       <c r="H1074" s="2">
         <v>2</v>
       </c>
       <c r="I1074" s="2">
         <v>2</v>
       </c>
       <c r="J1074" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="2">
         <v>1072</v>
       </c>
       <c r="B1075" s="3" t="s">
@@ -38557,104 +38557,104 @@
       </c>
       <c r="F1081" s="2">
         <v>362</v>
       </c>
       <c r="G1081" s="2">
         <v>1</v>
       </c>
       <c r="H1081" s="2">
         <v>0</v>
       </c>
       <c r="I1081" s="2">
         <v>2</v>
       </c>
       <c r="J1081" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" s="2">
         <v>1079</v>
       </c>
       <c r="B1082" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1082" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D1082" s="2" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="E1082" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1082" s="2">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="G1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I1082" s="2">
         <v>1</v>
       </c>
       <c r="J1082" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" s="2">
         <v>1080</v>
       </c>
       <c r="B1083" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1083" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D1083" s="2" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="E1083" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F1083" s="2">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="G1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I1083" s="2">
         <v>1</v>
       </c>
       <c r="J1083" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" s="2">
         <v>1081</v>
       </c>
       <c r="B1084" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1084" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D1084" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1084" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F1084" s="2">
         <v>74</v>
       </c>
       <c r="G1084" s="2">
         <v>0</v>
       </c>
       <c r="H1084" s="2">
@@ -38720,54 +38720,54 @@
       </c>
       <c r="G1086" s="2">
         <v>2</v>
       </c>
       <c r="H1086" s="2">
         <v>1</v>
       </c>
       <c r="I1086" s="2">
         <v>1</v>
       </c>
       <c r="J1086" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" s="2">
         <v>1084</v>
       </c>
       <c r="B1087" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1087" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D1087" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E1087" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F1087" s="2">
         <v>683</v>
       </c>
       <c r="G1087" s="2">
         <v>4</v>
       </c>
       <c r="H1087" s="2">
         <v>1</v>
       </c>
       <c r="I1087" s="2">
         <v>5</v>
       </c>
       <c r="J1087" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" s="2">
         <v>1085</v>
       </c>
       <c r="B1088" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1088" s="2" t="s">
@@ -39037,51 +39037,51 @@
       </c>
       <c r="F1096" s="2">
         <v>10</v>
       </c>
       <c r="G1096" s="2">
         <v>1</v>
       </c>
       <c r="H1096" s="2">
         <v>1</v>
       </c>
       <c r="I1096" s="2">
         <v>1</v>
       </c>
       <c r="J1096" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" s="2">
         <v>1094</v>
       </c>
       <c r="B1097" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1097" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1097" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1097" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F1097" s="2">
         <v>1188</v>
       </c>
       <c r="G1097" s="2">
         <v>3</v>
       </c>
       <c r="H1097" s="2">
         <v>2</v>
       </c>
       <c r="I1097" s="2">
         <v>2</v>
       </c>
       <c r="J1097" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="2">
@@ -39325,54 +39325,54 @@
       </c>
       <c r="F1105" s="2">
         <v>191</v>
       </c>
       <c r="G1105" s="2">
         <v>2</v>
       </c>
       <c r="H1105" s="2">
         <v>1</v>
       </c>
       <c r="I1105" s="2">
         <v>4</v>
       </c>
       <c r="J1105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" s="2">
         <v>1103</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1106" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1106" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E1106" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F1106" s="2">
         <v>226</v>
       </c>
       <c r="G1106" s="2">
         <v>1</v>
       </c>
       <c r="H1106" s="2">
         <v>0</v>
       </c>
       <c r="I1106" s="2">
         <v>1</v>
       </c>
       <c r="J1106" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="2">
         <v>1104</v>
       </c>
       <c r="B1107" s="3" t="s">
@@ -39549,54 +39549,54 @@
       </c>
       <c r="F1112" s="2">
         <v>294</v>
       </c>
       <c r="G1112" s="2">
         <v>0</v>
       </c>
       <c r="H1112" s="2">
         <v>0</v>
       </c>
       <c r="I1112" s="2">
         <v>1</v>
       </c>
       <c r="J1112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
       <c r="A1113" s="2">
         <v>1110</v>
       </c>
       <c r="B1113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1113" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1113" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1113" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="F1113" s="2">
         <v>145</v>
       </c>
       <c r="G1113" s="2">
         <v>2</v>
       </c>
       <c r="H1113" s="2">
         <v>2</v>
       </c>
       <c r="I1113" s="2">
         <v>2</v>
       </c>
       <c r="J1113" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1114" spans="1:10">
       <c r="A1114" s="2">
         <v>1111</v>
       </c>
       <c r="B1114" s="3" t="s">
@@ -40317,54 +40317,54 @@
       </c>
       <c r="F1136" s="2">
         <v>538</v>
       </c>
       <c r="G1136" s="2">
         <v>3</v>
       </c>
       <c r="H1136" s="2">
         <v>1</v>
       </c>
       <c r="I1136" s="2">
         <v>3</v>
       </c>
       <c r="J1136" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="1137" spans="1:10">
       <c r="A1137" s="2">
         <v>1134</v>
       </c>
       <c r="B1137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1137" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1137" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1137" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F1137" s="2">
         <v>251</v>
       </c>
       <c r="G1137" s="2">
         <v>1</v>
       </c>
       <c r="H1137" s="2">
         <v>1</v>
       </c>
       <c r="I1137" s="2">
         <v>1</v>
       </c>
       <c r="J1137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:10">
       <c r="A1138" s="2">
         <v>1135</v>
       </c>
       <c r="B1138" s="3" t="s">