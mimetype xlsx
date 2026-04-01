--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -667,51 +667,51 @@
       </c>
       <c r="I4" s="2">
         <v>14</v>
       </c>
       <c r="J4" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="G5" s="2">
         <v>12</v>
       </c>
       <c r="H5" s="2">
         <v>10</v>
       </c>
       <c r="I5" s="2">
         <v>23</v>
       </c>
       <c r="J5" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
@@ -1139,51 +1139,51 @@
       <c r="F19" s="2">
         <v>376</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
       <c r="I19" s="2">
         <v>1</v>
       </c>
       <c r="J19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6">
-        <v>27269</v>
+        <v>27272</v>
       </c>
       <c r="G20" s="6">
         <v>80</v>
       </c>
       <c r="H20" s="6">
         <v>63</v>
       </c>
       <c r="I20" s="6">
         <v>121</v>
       </c>
       <c r="J20" s="6">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>