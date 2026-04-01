--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+  <si>
+    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -345,50 +345,53 @@
     <t>Nezampur</t>
   </si>
   <si>
     <t>Ochai</t>
   </si>
   <si>
     <t>Patna Bhairabpur</t>
   </si>
   <si>
     <t>Popai</t>
   </si>
   <si>
     <t>Prasadpur</t>
   </si>
   <si>
     <t>Puinan</t>
   </si>
   <si>
     <t>Ramnagar</t>
   </si>
   <si>
     <t>Ranagachha</t>
   </si>
   <si>
     <t>Ranir Bheri</t>
+  </si>
+  <si>
+    <t>Samsara</t>
   </si>
   <si>
     <t>Sangrampur</t>
   </si>
   <si>
     <t>Saranpur</t>
   </si>
   <si>
     <t>Sarkhola</t>
   </si>
   <si>
     <t>Sekendarpur</t>
   </si>
   <si>
     <t>Shrirampur</t>
   </si>
   <si>
     <t>Sonatikri</t>
   </si>
   <si>
     <t>Sudarsan</t>
   </si>
   <si>
     <t>Sultangachha</t>
   </si>
@@ -789,54 +792,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J100"/>
+  <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A100" sqref="A100"/>
+      <selection activeCell="A101" sqref="A101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2682,51 +2685,51 @@
       </c>
       <c r="I59" s="2">
         <v>1</v>
       </c>
       <c r="J59" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F60" s="2">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="G60" s="2">
         <v>3</v>
       </c>
       <c r="H60" s="2">
         <v>3</v>
       </c>
       <c r="I60" s="2">
         <v>5</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
@@ -3604,428 +3607,460 @@
       </c>
       <c r="G88" s="2">
         <v>1</v>
       </c>
       <c r="H88" s="2">
         <v>1</v>
       </c>
       <c r="I88" s="2">
         <v>2</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F89" s="2">
-        <v>623</v>
+        <v>577</v>
       </c>
       <c r="G89" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="2">
         <v>2</v>
       </c>
       <c r="J89" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F90" s="2">
-        <v>238</v>
+        <v>623</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F91" s="2">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="G91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F92" s="2">
-        <v>309</v>
+        <v>168</v>
       </c>
       <c r="G92" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F93" s="2">
-        <v>255</v>
+        <v>309</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F94" s="2">
-        <v>360</v>
+        <v>274</v>
       </c>
       <c r="G94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I94" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J94" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F95" s="2">
-        <v>1076</v>
+        <v>360</v>
       </c>
       <c r="G95" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H95" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I95" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J95" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F96" s="2">
-        <v>97</v>
+        <v>1076</v>
       </c>
       <c r="G96" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H96" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I96" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J96" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F97" s="2">
-        <v>1117</v>
+        <v>97</v>
       </c>
       <c r="G97" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H97" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I97" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J97" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F98" s="2">
-        <v>117</v>
+        <v>1117</v>
       </c>
       <c r="G98" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H98" s="2">
         <v>1</v>
       </c>
       <c r="I98" s="2">
         <v>1</v>
       </c>
       <c r="J98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F99" s="2">
+        <v>117</v>
+      </c>
+      <c r="G99" s="2">
+        <v>1</v>
+      </c>
+      <c r="H99" s="2">
+        <v>1</v>
+      </c>
+      <c r="I99" s="2">
+        <v>1</v>
+      </c>
+      <c r="J99" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="2">
+        <v>97</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F100" s="2">
         <v>282</v>
       </c>
-      <c r="G99" s="2">
-[...26 lines deleted...]
-      <c r="H100" s="6">
+      <c r="G100" s="2">
+        <v>1</v>
+      </c>
+      <c r="H100" s="2">
+        <v>1</v>
+      </c>
+      <c r="I100" s="2">
+        <v>2</v>
+      </c>
+      <c r="J100" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="6"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="6">
+        <v>39602</v>
+      </c>
+      <c r="G101" s="6">
+        <v>117</v>
+      </c>
+      <c r="H101" s="6">
         <v>68</v>
       </c>
-      <c r="I100" s="6">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="I101" s="6">
+        <v>180</v>
+      </c>
+      <c r="J101" s="6">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>