--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -3613,51 +3613,51 @@
       </c>
       <c r="I88" s="2">
         <v>2</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F89" s="2">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="G89" s="2">
         <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="2">
         <v>2</v>
       </c>
       <c r="J89" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="2" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="I92" s="2">
         <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F93" s="2">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="G93" s="2">
         <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
         <v>3</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="2" t="s">
@@ -3989,51 +3989,51 @@
       <c r="F100" s="2">
         <v>282</v>
       </c>
       <c r="G100" s="2">
         <v>1</v>
       </c>
       <c r="H100" s="2">
         <v>1</v>
       </c>
       <c r="I100" s="2">
         <v>2</v>
       </c>
       <c r="J100" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="6"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="6">
-        <v>39602</v>
+        <v>39621</v>
       </c>
       <c r="G101" s="6">
         <v>117</v>
       </c>
       <c r="H101" s="6">
         <v>68</v>
       </c>
       <c r="I101" s="6">
         <v>180</v>
       </c>
       <c r="J101" s="6">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>