--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>