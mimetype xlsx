--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>