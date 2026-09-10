--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -3133,51 +3133,51 @@
       </c>
       <c r="I73" s="2">
         <v>0</v>
       </c>
       <c r="J73" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F74" s="2">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="2">
         <v>0</v>
       </c>
       <c r="J74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="2" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="I92" s="2">
         <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F93" s="2">
-        <v>318</v>
+        <v>355</v>
       </c>
       <c r="G93" s="2">
         <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
         <v>3</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="2" t="s">
@@ -3989,51 +3989,51 @@
       <c r="F100" s="2">
         <v>282</v>
       </c>
       <c r="G100" s="2">
         <v>1</v>
       </c>
       <c r="H100" s="2">
         <v>1</v>
       </c>
       <c r="I100" s="2">
         <v>2</v>
       </c>
       <c r="J100" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="6"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="6">
-        <v>39621</v>
+        <v>39666</v>
       </c>
       <c r="G101" s="6">
         <v>117</v>
       </c>
       <c r="H101" s="6">
         <v>68</v>
       </c>
       <c r="I101" s="6">
         <v>180</v>
       </c>
       <c r="J101" s="6">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>