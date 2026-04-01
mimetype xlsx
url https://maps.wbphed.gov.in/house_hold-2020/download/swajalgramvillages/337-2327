--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>No. of Swajal Gram Villages as on 14-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -713,51 +713,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
         <v>3</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -777,51 +777,51 @@
       </c>
       <c r="I5" s="2">
         <v>5</v>
       </c>
       <c r="J5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -905,51 +905,51 @@
       </c>
       <c r="I9" s="2">
         <v>3</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>1</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -1065,51 +1065,51 @@
       </c>
       <c r="I14" s="2">
         <v>7</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2">
-        <v>1125</v>
+        <v>1145</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>3</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1129,83 +1129,83 @@
       </c>
       <c r="I16" s="2">
         <v>3</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2">
-        <v>1914</v>
+        <v>1942</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
         <v>1</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1577,51 +1577,51 @@
       </c>
       <c r="I30" s="2">
         <v>2</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="2">
-        <v>1162</v>
+        <v>1184</v>
       </c>
       <c r="G31" s="2">
         <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="2">
         <v>4</v>
       </c>
       <c r="J31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
@@ -1673,51 +1673,51 @@
       </c>
       <c r="I33" s="2">
         <v>4</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="2">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="G34" s="2">
         <v>3</v>
       </c>
       <c r="H34" s="2">
         <v>1</v>
       </c>
       <c r="I34" s="2">
         <v>3</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="2" t="s">
@@ -1729,51 +1729,51 @@
       <c r="F35" s="2">
         <v>597</v>
       </c>
       <c r="G35" s="2">
         <v>12</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>10</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6">
-        <v>28269</v>
+        <v>28382</v>
       </c>
       <c r="G36" s="6">
         <v>107</v>
       </c>
       <c r="H36" s="6">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>118</v>
       </c>
       <c r="J36" s="6">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>