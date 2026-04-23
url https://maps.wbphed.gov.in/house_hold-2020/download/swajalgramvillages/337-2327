--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1065,51 +1065,51 @@
       </c>
       <c r="I14" s="2">
         <v>7</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>3</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
         <v>1</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1729,51 +1729,51 @@
       <c r="F35" s="2">
         <v>597</v>
       </c>
       <c r="G35" s="2">
         <v>12</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>10</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6">
-        <v>28382</v>
+        <v>28385</v>
       </c>
       <c r="G36" s="6">
         <v>107</v>
       </c>
       <c r="H36" s="6">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>118</v>
       </c>
       <c r="J36" s="6">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>