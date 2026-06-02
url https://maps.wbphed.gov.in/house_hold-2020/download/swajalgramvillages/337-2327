--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -713,51 +713,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
         <v>3</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -777,51 +777,51 @@
       </c>
       <c r="I5" s="2">
         <v>5</v>
       </c>
       <c r="J5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -905,51 +905,51 @@
       </c>
       <c r="I9" s="2">
         <v>3</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>1</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -1065,51 +1065,51 @@
       </c>
       <c r="I14" s="2">
         <v>7</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>3</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
         <v>1</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1577,51 +1577,51 @@
       </c>
       <c r="I30" s="2">
         <v>2</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="2">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="G31" s="2">
         <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="2">
         <v>4</v>
       </c>
       <c r="J31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
@@ -1729,51 +1729,51 @@
       <c r="F35" s="2">
         <v>597</v>
       </c>
       <c r="G35" s="2">
         <v>12</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>10</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6">
-        <v>28385</v>
+        <v>28393</v>
       </c>
       <c r="G36" s="6">
         <v>107</v>
       </c>
       <c r="H36" s="6">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>118</v>
       </c>
       <c r="J36" s="6">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>