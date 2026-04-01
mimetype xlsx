--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>