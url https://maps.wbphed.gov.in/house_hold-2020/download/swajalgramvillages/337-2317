--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1034,51 +1034,51 @@
       </c>
       <c r="I12" s="2">
         <v>17</v>
       </c>
       <c r="J12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2">
-        <v>3895</v>
+        <v>3921</v>
       </c>
       <c r="G13" s="2">
         <v>19</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
       <c r="I13" s="2">
         <v>19</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="2" t="s">
@@ -1354,51 +1354,51 @@
       </c>
       <c r="I22" s="2">
         <v>3</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="2">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="G23" s="2">
         <v>5</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>5</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
@@ -2146,51 +2146,51 @@
       <c r="F47" s="2">
         <v>500</v>
       </c>
       <c r="G47" s="2">
         <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="2">
         <v>3</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6">
-        <v>43026</v>
+        <v>43063</v>
       </c>
       <c r="G48" s="6">
         <v>126</v>
       </c>
       <c r="H48" s="6">
         <v>27</v>
       </c>
       <c r="I48" s="6">
         <v>191</v>
       </c>
       <c r="J48" s="6">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>