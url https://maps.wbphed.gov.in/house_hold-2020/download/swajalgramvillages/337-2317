--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1034,51 +1034,51 @@
       </c>
       <c r="I12" s="2">
         <v>17</v>
       </c>
       <c r="J12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2">
-        <v>3921</v>
+        <v>3928</v>
       </c>
       <c r="G13" s="2">
         <v>19</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
       <c r="I13" s="2">
         <v>19</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="2" t="s">
@@ -2146,51 +2146,51 @@
       <c r="F47" s="2">
         <v>500</v>
       </c>
       <c r="G47" s="2">
         <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="2">
         <v>3</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6">
-        <v>43063</v>
+        <v>43070</v>
       </c>
       <c r="G48" s="6">
         <v>126</v>
       </c>
       <c r="H48" s="6">
         <v>27</v>
       </c>
       <c r="I48" s="6">
         <v>191</v>
       </c>
       <c r="J48" s="6">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>