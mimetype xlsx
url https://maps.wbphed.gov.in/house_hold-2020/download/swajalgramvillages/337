--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -212,56 +212,56 @@
   <si>
     <t>Kachua</t>
   </si>
   <si>
     <t>Bagudanga</t>
   </si>
   <si>
     <t>Beliaghata</t>
   </si>
   <si>
     <t>Baidyapur</t>
   </si>
   <si>
     <t>Ronghat</t>
   </si>
   <si>
     <t>Baikola</t>
   </si>
   <si>
     <t>Rupamari</t>
   </si>
   <si>
     <t>Bainara</t>
   </si>
   <si>
+    <t>Bajitpur</t>
+  </si>
+  <si>
     <t>Deganga-ii</t>
   </si>
   <si>
-    <t>Bajitpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balianpur</t>
   </si>
   <si>
     <t>Balihati</t>
   </si>
   <si>
     <t>Swarupnagar</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Balki</t>
   </si>
   <si>
     <t>Bankra</t>
   </si>
   <si>
     <t>Bankra Dobar</t>
   </si>
   <si>
     <t>Bankragakulpur G.p</t>
   </si>
   <si>
     <t>Bara Bankra</t>
@@ -1388,50 +1388,56 @@
   <si>
     <t>Naraharipur</t>
   </si>
   <si>
     <t>Naturia Srirampur</t>
   </si>
   <si>
     <t>Nawapara</t>
   </si>
   <si>
     <t>BARASAT-I</t>
   </si>
   <si>
     <t>DUTTAPUKUR-I</t>
   </si>
   <si>
     <t>NEBADHAI (CT)</t>
   </si>
   <si>
     <t>NIAJISPUR</t>
   </si>
   <si>
     <t>Nimdari</t>
   </si>
   <si>
+    <t>Sarapulnirman</t>
+  </si>
+  <si>
+    <t>Nirman</t>
+  </si>
+  <si>
     <t>Nishchintapur</t>
   </si>
   <si>
     <t>Nolkora (p)</t>
   </si>
   <si>
     <t>Nonaghona</t>
   </si>
   <si>
     <t>Noradaha</t>
   </si>
   <si>
     <t>Otandanga</t>
   </si>
   <si>
     <t>Pabdara</t>
   </si>
   <si>
     <t>Padma Pukuria</t>
   </si>
   <si>
     <t>Chaital</t>
   </si>
   <si>
     <t>Paitkelpota</t>
@@ -1532,53 +1538,50 @@
   <si>
     <t>Rajibpurabira</t>
   </si>
   <si>
     <t>Pukurkona</t>
   </si>
   <si>
     <t>Kalupur</t>
   </si>
   <si>
     <t>Purana Bangaon</t>
   </si>
   <si>
     <t>Purbba Hunda</t>
   </si>
   <si>
     <t>Purdaha</t>
   </si>
   <si>
     <t>Putiamathbari</t>
   </si>
   <si>
     <t>Puturi</t>
   </si>
   <si>
-    <t>Sarapulnirman</t>
-[...1 lines deleted...]
-  <si>
     <t>Raghab Kati</t>
   </si>
   <si>
     <t>Raghabpur</t>
   </si>
   <si>
     <t>Kawgachi-ii</t>
   </si>
   <si>
     <t>Rahuta (p)</t>
   </si>
   <si>
     <t>Raigram</t>
   </si>
   <si>
     <t>Raipur</t>
   </si>
   <si>
     <t>Rajalipur</t>
   </si>
   <si>
     <t>Rajapur</t>
   </si>
   <si>
     <t>Rajapura</t>
@@ -1685,54 +1688,54 @@
   <si>
     <t>Sayestanagar</t>
   </si>
   <si>
     <t>Shakdaha</t>
   </si>
   <si>
     <t>Shankchura</t>
   </si>
   <si>
     <t>Shibalaya</t>
   </si>
   <si>
     <t>Shibhati</t>
   </si>
   <si>
     <t>JASAIKATI ATGHORA</t>
   </si>
   <si>
     <t>SHIMLA DURGAPUR</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
+    <t>Shrirampur</t>
+  </si>
+  <si>
     <t>Gopalnagar-i</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shrirampur</t>
   </si>
   <si>
     <t>Shukpukuria</t>
   </si>
   <si>
     <t>Shwetpur</t>
   </si>
   <si>
     <t>Simuldaha</t>
   </si>
   <si>
     <t>Simulia</t>
   </si>
   <si>
     <t>Singherkati</t>
   </si>
   <si>
     <t>Singi</t>
   </si>
   <si>
     <t>Sitalia</t>
   </si>
   <si>
     <t>Soladana</t>
   </si>
@@ -2214,54 +2217,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J443"/>
+  <dimension ref="A1:J444"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A443" sqref="A443"/>
+      <selection activeCell="A444" sqref="A444"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2475,51 +2478,51 @@
       </c>
       <c r="I8" s="2">
         <v>5</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
         <v>3</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
@@ -3010,101 +3013,101 @@
       </c>
       <c r="F25" s="2">
         <v>635</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F26" s="2">
-        <v>471</v>
+        <v>1019</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F27" s="2">
-        <v>1019</v>
+        <v>490</v>
       </c>
       <c r="G27" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="2">
         <v>474</v>
       </c>
       <c r="G28" s="2">
@@ -3883,51 +3886,51 @@
       </c>
       <c r="I52" s="2">
         <v>2</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F53" s="2">
-        <v>1082</v>
+        <v>1159</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>8</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D54" s="2" t="s">
@@ -4037,57 +4040,57 @@
       </c>
       <c r="G57" s="2">
         <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>1</v>
       </c>
       <c r="I57" s="2">
         <v>6</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F58" s="2">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="2" t="s">
@@ -4587,51 +4590,51 @@
       </c>
       <c r="I74" s="2">
         <v>10</v>
       </c>
       <c r="J74" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F75" s="2">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="G75" s="2">
         <v>3</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="2">
         <v>5</v>
       </c>
       <c r="J75" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D76" s="2" t="s">
@@ -5195,51 +5198,51 @@
       </c>
       <c r="I93" s="2">
         <v>9</v>
       </c>
       <c r="J93" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F94" s="2">
-        <v>990</v>
+        <v>1038</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="2">
         <v>4</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D95" s="2" t="s">
@@ -5986,101 +5989,101 @@
       </c>
       <c r="F118" s="2">
         <v>776</v>
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F119" s="2">
-        <v>998</v>
+        <v>801</v>
       </c>
       <c r="G119" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H119" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I119" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F120" s="2">
-        <v>801</v>
+        <v>998</v>
       </c>
       <c r="G120" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H120" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I120" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F121" s="2">
         <v>1393</v>
       </c>
       <c r="G121" s="2">
@@ -6955,83 +6958,83 @@
       </c>
       <c r="I148" s="2">
         <v>8</v>
       </c>
       <c r="J148" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F149" s="2">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G149" s="2">
         <v>3</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="2">
         <v>5</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F150" s="2">
-        <v>1125</v>
+        <v>1145</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D151" s="2" t="s">
@@ -7883,51 +7886,51 @@
       </c>
       <c r="I177" s="2">
         <v>3</v>
       </c>
       <c r="J177" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F178" s="2">
-        <v>1914</v>
+        <v>1942</v>
       </c>
       <c r="G178" s="2">
         <v>6</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="2">
         <v>8</v>
       </c>
       <c r="J178" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D179" s="2" t="s">
@@ -8613,57 +8616,57 @@
       </c>
       <c r="G200" s="2">
         <v>1</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F201" s="2">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="G201" s="2">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="2">
         <v>1</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="2" t="s">
@@ -9643,115 +9646,115 @@
       </c>
       <c r="I232" s="2">
         <v>1</v>
       </c>
       <c r="J232" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F233" s="2">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="G233" s="2">
         <v>2</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="2">
         <v>10</v>
       </c>
       <c r="J233" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F234" s="2">
-        <v>1789</v>
+        <v>1829</v>
       </c>
       <c r="G234" s="2">
         <v>2</v>
       </c>
       <c r="H234" s="2">
         <v>1</v>
       </c>
       <c r="I234" s="2">
         <v>1</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F235" s="2">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="G235" s="2">
         <v>1</v>
       </c>
       <c r="H235" s="2">
         <v>1</v>
       </c>
       <c r="I235" s="2">
         <v>4</v>
       </c>
       <c r="J235" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D236" s="2" t="s">
@@ -10955,51 +10958,51 @@
       </c>
       <c r="I273" s="2">
         <v>2</v>
       </c>
       <c r="J273" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F274" s="2">
-        <v>1959</v>
+        <v>1985</v>
       </c>
       <c r="G274" s="2">
         <v>6</v>
       </c>
       <c r="H274" s="2">
         <v>1</v>
       </c>
       <c r="I274" s="2">
         <v>10</v>
       </c>
       <c r="J274" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D275" s="2" t="s">
@@ -11106,104 +11109,104 @@
       </c>
       <c r="F278" s="2">
         <v>1199</v>
       </c>
       <c r="G278" s="2">
         <v>4</v>
       </c>
       <c r="H278" s="2">
         <v>4</v>
       </c>
       <c r="I278" s="2">
         <v>3</v>
       </c>
       <c r="J278" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F279" s="2">
-        <v>2647</v>
+        <v>763</v>
       </c>
       <c r="G279" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H279" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I279" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J279" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F280" s="2">
-        <v>763</v>
+        <v>2647</v>
       </c>
       <c r="G280" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H280" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I280" s="2">
+        <v>13</v>
+      </c>
+      <c r="J280" s="2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F281" s="2">
         <v>1428</v>
       </c>
       <c r="G281" s="2">
         <v>2</v>
       </c>
       <c r="H281" s="2">
@@ -12034,124 +12037,124 @@
       </c>
       <c r="F307" s="2">
         <v>42</v>
       </c>
       <c r="G307" s="2">
         <v>1</v>
       </c>
       <c r="H307" s="2">
         <v>0</v>
       </c>
       <c r="I307" s="2">
         <v>2</v>
       </c>
       <c r="J307" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>393</v>
+        <v>116</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F308" s="2">
-        <v>335</v>
+        <v>946</v>
       </c>
       <c r="G308" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J308" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>116</v>
+        <v>393</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F309" s="2">
-        <v>924</v>
+        <v>335</v>
       </c>
       <c r="G309" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J309" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F310" s="2">
-        <v>4619</v>
+        <v>4683</v>
       </c>
       <c r="G310" s="2">
         <v>11</v>
       </c>
       <c r="H310" s="2">
         <v>1</v>
       </c>
       <c r="I310" s="2">
         <v>17</v>
       </c>
       <c r="J310" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="2">
         <v>308</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D311" s="2" t="s">
@@ -12194,4239 +12197,4271 @@
       </c>
       <c r="F312" s="2">
         <v>784</v>
       </c>
       <c r="G312" s="2">
         <v>2</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="2">
         <v>2</v>
       </c>
       <c r="J312" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="2">
         <v>310</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>188</v>
+        <v>458</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F313" s="2">
-        <v>875</v>
+        <v>1367</v>
       </c>
       <c r="G313" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H313" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I313" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J313" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F314" s="2">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="G314" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H314" s="2">
         <v>0</v>
       </c>
       <c r="I314" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J314" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D315" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F315" s="2">
-        <v>124</v>
+        <v>870</v>
       </c>
       <c r="G315" s="2">
         <v>1</v>
       </c>
       <c r="H315" s="2">
         <v>0</v>
       </c>
       <c r="I315" s="2">
         <v>1</v>
       </c>
       <c r="J315" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>89</v>
+        <v>206</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F316" s="2">
-        <v>264</v>
+        <v>124</v>
       </c>
       <c r="G316" s="2">
         <v>1</v>
       </c>
       <c r="H316" s="2">
         <v>0</v>
       </c>
       <c r="I316" s="2">
         <v>1</v>
       </c>
       <c r="J316" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>370</v>
+        <v>89</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F317" s="2">
-        <v>80</v>
+        <v>264</v>
       </c>
       <c r="G317" s="2">
         <v>1</v>
       </c>
       <c r="H317" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2">
         <v>1</v>
       </c>
       <c r="J317" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>147</v>
+        <v>370</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F318" s="2">
-        <v>819</v>
+        <v>80</v>
       </c>
       <c r="G318" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H318" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I318" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J318" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>393</v>
+        <v>147</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F319" s="2">
-        <v>156</v>
+        <v>819</v>
       </c>
       <c r="G319" s="2">
         <v>2</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>3</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>465</v>
+        <v>393</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F320" s="2">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="G320" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J320" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F321" s="2">
-        <v>62</v>
+        <v>185</v>
       </c>
       <c r="G321" s="2">
         <v>0</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J321" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>164</v>
+        <v>467</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F322" s="2">
-        <v>1737</v>
+        <v>62</v>
       </c>
       <c r="G322" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H322" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I322" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J322" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>44</v>
+        <v>164</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F323" s="2">
-        <v>841</v>
+        <v>1737</v>
       </c>
       <c r="G323" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H323" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I323" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J323" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="2">
         <v>321</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F324" s="2">
-        <v>1295</v>
+        <v>841</v>
       </c>
       <c r="G324" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H324" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J324" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>159</v>
+        <v>60</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F325" s="2">
-        <v>525</v>
+        <v>1295</v>
       </c>
       <c r="G325" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H325" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I325" s="2">
         <v>4</v>
       </c>
       <c r="J325" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F326" s="2">
-        <v>251</v>
+        <v>525</v>
       </c>
       <c r="G326" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H326" s="2">
         <v>0</v>
       </c>
       <c r="I326" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J326" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>71</v>
+        <v>185</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F327" s="2">
-        <v>373</v>
+        <v>251</v>
       </c>
       <c r="G327" s="2">
         <v>1</v>
       </c>
       <c r="H327" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2">
         <v>2</v>
       </c>
       <c r="J327" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="2">
         <v>325</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F328" s="2">
-        <v>438</v>
+        <v>373</v>
       </c>
       <c r="G328" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H328" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I328" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J328" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="2">
         <v>326</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F329" s="2">
-        <v>932</v>
+        <v>438</v>
       </c>
       <c r="G329" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H329" s="2">
         <v>0</v>
       </c>
       <c r="I329" s="2">
         <v>4</v>
       </c>
       <c r="J329" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="2">
         <v>327</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>476</v>
+        <v>19</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F330" s="2">
-        <v>500</v>
+        <v>932</v>
       </c>
       <c r="G330" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H330" s="2">
         <v>0</v>
       </c>
       <c r="I330" s="2">
         <v>4</v>
       </c>
       <c r="J330" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F331" s="2">
-        <v>1573</v>
+        <v>503</v>
       </c>
       <c r="G331" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H331" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J331" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>223</v>
+        <v>480</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F332" s="2">
-        <v>1720</v>
+        <v>1573</v>
       </c>
       <c r="G332" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H332" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I332" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J332" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="2">
         <v>330</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>44</v>
+        <v>223</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F333" s="2">
-        <v>874</v>
+        <v>1720</v>
       </c>
       <c r="G333" s="2">
+        <v>7</v>
+      </c>
+      <c r="H333" s="2">
         <v>4</v>
       </c>
-      <c r="H333" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I333" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J333" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="2">
         <v>331</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F334" s="2">
-        <v>256</v>
+        <v>874</v>
       </c>
       <c r="G334" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H334" s="2">
         <v>0</v>
       </c>
       <c r="I334" s="2">
         <v>2</v>
       </c>
       <c r="J334" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="2">
         <v>332</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>206</v>
+        <v>133</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F335" s="2">
-        <v>1054</v>
+        <v>256</v>
       </c>
       <c r="G335" s="2">
         <v>1</v>
       </c>
       <c r="H335" s="2">
         <v>0</v>
       </c>
       <c r="I335" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J335" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="2">
         <v>333</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F336" s="2">
-        <v>601</v>
+        <v>1054</v>
       </c>
       <c r="G336" s="2">
         <v>1</v>
       </c>
       <c r="H336" s="2">
         <v>0</v>
       </c>
       <c r="I336" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J336" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="2">
         <v>334</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>39</v>
+        <v>197</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F337" s="2">
-        <v>1104</v>
+        <v>601</v>
       </c>
       <c r="G337" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H337" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J337" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="2">
         <v>335</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>486</v>
+        <v>39</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F338" s="2">
-        <v>811</v>
+        <v>1104</v>
       </c>
       <c r="G338" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H338" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I338" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F339" s="2">
-        <v>1990</v>
+        <v>811</v>
       </c>
       <c r="G339" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H339" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J339" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>22</v>
+        <v>490</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>22</v>
+        <v>491</v>
       </c>
       <c r="F340" s="2">
-        <v>1383</v>
+        <v>1990</v>
       </c>
       <c r="G340" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H340" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I340" s="2">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="J340" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>490</v>
+        <v>22</v>
       </c>
       <c r="F341" s="2">
-        <v>1357</v>
+        <v>1383</v>
       </c>
       <c r="G341" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H341" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I341" s="2">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="J341" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D342" s="2" t="s">
-        <v>403</v>
+        <v>166</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F342" s="2">
-        <v>452</v>
+        <v>1357</v>
       </c>
       <c r="G342" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H342" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I342" s="2">
         <v>1</v>
       </c>
       <c r="J342" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>27</v>
+        <v>403</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F343" s="2">
-        <v>327</v>
+        <v>452</v>
       </c>
       <c r="G343" s="2">
         <v>1</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J343" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>493</v>
+        <v>27</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F344" s="2">
-        <v>1219</v>
+        <v>327</v>
       </c>
       <c r="G344" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J344" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>170</v>
+        <v>495</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F345" s="2">
-        <v>1348</v>
+        <v>1219</v>
       </c>
       <c r="G345" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J345" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="2">
         <v>343</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F346" s="2">
-        <v>900</v>
+        <v>1348</v>
       </c>
       <c r="G346" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H346" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J346" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="2">
         <v>344</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>38</v>
+        <v>308</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>180</v>
+        <v>309</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F347" s="2">
-        <v>431</v>
+        <v>900</v>
       </c>
       <c r="G347" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H347" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I347" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J347" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>219</v>
+        <v>180</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>219</v>
+        <v>498</v>
       </c>
       <c r="F348" s="2">
-        <v>2020</v>
+        <v>431</v>
       </c>
       <c r="G348" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H348" s="2">
         <v>0</v>
       </c>
       <c r="I348" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J348" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="2">
         <v>346</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>41</v>
+        <v>130</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>497</v>
+        <v>219</v>
       </c>
       <c r="F349" s="2">
-        <v>999</v>
+        <v>2020</v>
       </c>
       <c r="G349" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>498</v>
+        <v>95</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F350" s="2">
-        <v>717</v>
+        <v>999</v>
       </c>
       <c r="G350" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="D351" s="2" t="s">
         <v>500</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F351" s="2">
-        <v>1619</v>
+        <v>717</v>
       </c>
       <c r="G351" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H351" s="2">
         <v>0</v>
       </c>
       <c r="I351" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J351" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="2">
         <v>349</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D352" s="2" t="s">
-        <v>227</v>
+        <v>502</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F352" s="2">
-        <v>264</v>
+        <v>1619</v>
       </c>
       <c r="G352" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H352" s="2">
         <v>0</v>
       </c>
       <c r="I352" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J352" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="2">
         <v>350</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>62</v>
+        <v>227</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F353" s="2">
-        <v>399</v>
+        <v>264</v>
       </c>
       <c r="G353" s="2">
         <v>2</v>
       </c>
       <c r="H353" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2">
         <v>3</v>
       </c>
       <c r="J353" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>181</v>
+        <v>62</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F354" s="2">
-        <v>432</v>
+        <v>399</v>
       </c>
       <c r="G354" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H354" s="2">
         <v>2</v>
       </c>
       <c r="I354" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J354" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>120</v>
+        <v>181</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F355" s="2">
-        <v>1306</v>
+        <v>432</v>
       </c>
       <c r="G355" s="2">
         <v>3</v>
       </c>
       <c r="H355" s="2">
         <v>2</v>
       </c>
       <c r="I355" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J355" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D356" s="2" t="s">
-        <v>506</v>
+        <v>120</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F356" s="2">
-        <v>309</v>
+        <v>1306</v>
       </c>
       <c r="G356" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H356" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I356" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J356" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>166</v>
+        <v>458</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F357" s="2">
-        <v>553</v>
+        <v>310</v>
       </c>
       <c r="G357" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J357" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D358" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F358" s="2">
         <v>388</v>
       </c>
       <c r="G358" s="2">
         <v>1</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="2">
         <v>1</v>
       </c>
       <c r="J358" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="D359" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="E359" s="2" t="s">
         <v>509</v>
       </c>
-      <c r="E359" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F359" s="2">
-        <v>129</v>
+        <v>553</v>
       </c>
       <c r="G359" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H359" s="2">
         <v>0</v>
       </c>
       <c r="I359" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J359" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>60</v>
+        <v>510</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F360" s="2">
-        <v>266</v>
+        <v>129</v>
       </c>
       <c r="G360" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H360" s="2">
         <v>0</v>
       </c>
       <c r="I360" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J360" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>424</v>
+        <v>60</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F361" s="2">
-        <v>622</v>
+        <v>266</v>
       </c>
       <c r="G361" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
         <v>3</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>58</v>
+        <v>424</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F362" s="2">
-        <v>355</v>
+        <v>622</v>
       </c>
       <c r="G362" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H362" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I362" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F363" s="2">
-        <v>846</v>
+        <v>355</v>
       </c>
       <c r="G363" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H363" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I363" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J363" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F364" s="2">
-        <v>1134</v>
+        <v>846</v>
       </c>
       <c r="G364" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H364" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J364" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>291</v>
+        <v>116</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F365" s="2">
-        <v>2214</v>
+        <v>1134</v>
       </c>
       <c r="G365" s="2">
+        <v>2</v>
+      </c>
+      <c r="H365" s="2">
+        <v>1</v>
+      </c>
+      <c r="I365" s="2">
         <v>7</v>
       </c>
-      <c r="H365" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J365" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F366" s="2">
-        <v>951</v>
+        <v>2214</v>
       </c>
       <c r="G366" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H366" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I366" s="2">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J366" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>86</v>
+        <v>262</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F367" s="2">
-        <v>973</v>
+        <v>951</v>
       </c>
       <c r="G367" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H367" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2">
         <v>4</v>
       </c>
       <c r="J367" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F368" s="2">
-        <v>1671</v>
+        <v>973</v>
       </c>
       <c r="G368" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H368" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I368" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J368" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>429</v>
+        <v>294</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F369" s="2">
-        <v>325</v>
+        <v>1671</v>
       </c>
       <c r="G369" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H369" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I369" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J369" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F370" s="2">
-        <v>649</v>
+        <v>325</v>
       </c>
       <c r="G370" s="2">
         <v>1</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J370" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>135</v>
+        <v>393</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F371" s="2">
-        <v>603</v>
+        <v>649</v>
       </c>
       <c r="G371" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J371" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="D372" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E372" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="E372" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="2">
-        <v>730</v>
+        <v>603</v>
       </c>
       <c r="G372" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="2">
         <v>2</v>
       </c>
       <c r="J372" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>227</v>
+        <v>523</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F373" s="2">
-        <v>614</v>
+        <v>730</v>
       </c>
       <c r="G373" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H373" s="2">
         <v>0</v>
       </c>
       <c r="I373" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J373" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F374" s="2">
-        <v>366</v>
+        <v>614</v>
       </c>
       <c r="G374" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>91</v>
+        <v>319</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F375" s="2">
-        <v>739</v>
+        <v>366</v>
       </c>
       <c r="G375" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H375" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J375" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F376" s="2">
-        <v>204</v>
+        <v>739</v>
       </c>
       <c r="G376" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H376" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I376" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J376" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F377" s="2">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="G377" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H377" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I377" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J377" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F378" s="2">
-        <v>1729</v>
+        <v>236</v>
       </c>
       <c r="G378" s="2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="H378" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="J378" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F379" s="2">
-        <v>656</v>
+        <v>1729</v>
       </c>
       <c r="G379" s="2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H379" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I379" s="2">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="J379" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F380" s="2">
-        <v>1556</v>
+        <v>656</v>
       </c>
       <c r="G380" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H380" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J380" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>308</v>
+        <v>32</v>
       </c>
       <c r="D381" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E381" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="E381" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F381" s="2">
-        <v>1776</v>
+        <v>1556</v>
       </c>
       <c r="G381" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H381" s="2">
         <v>1</v>
       </c>
       <c r="I381" s="2">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J381" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>70</v>
+        <v>308</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>257</v>
+        <v>533</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>257</v>
+        <v>534</v>
       </c>
       <c r="F382" s="2">
-        <v>294</v>
+        <v>1778</v>
       </c>
       <c r="G382" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J382" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>506</v>
+        <v>257</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>534</v>
+        <v>257</v>
       </c>
       <c r="F383" s="2">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="G383" s="2">
         <v>1</v>
       </c>
       <c r="H383" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I383" s="2">
         <v>1</v>
       </c>
       <c r="J383" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="D384" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E384" s="2" t="s">
         <v>535</v>
       </c>
-      <c r="E384" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F384" s="2">
-        <v>777</v>
+        <v>162</v>
       </c>
       <c r="G384" s="2">
         <v>1</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J384" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>38</v>
+        <v>308</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>190</v>
+        <v>536</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F385" s="2">
-        <v>1226</v>
+        <v>777</v>
       </c>
       <c r="G385" s="2">
         <v>1</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E386" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="D386" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F386" s="2">
-        <v>2150</v>
+        <v>1226</v>
       </c>
       <c r="G386" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H386" s="2">
         <v>0</v>
       </c>
       <c r="I386" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J386" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>41</v>
+        <v>539</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F387" s="2">
-        <v>475</v>
+        <v>2150</v>
       </c>
       <c r="G387" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H387" s="2">
         <v>0</v>
       </c>
       <c r="I387" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J387" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F388" s="2">
-        <v>774</v>
+        <v>475</v>
       </c>
       <c r="G388" s="2">
         <v>2</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J388" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>287</v>
+        <v>197</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F389" s="2">
-        <v>509</v>
+        <v>774</v>
       </c>
       <c r="G389" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H389" s="2">
         <v>0</v>
       </c>
       <c r="I389" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J389" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D390" s="2" t="s">
-        <v>206</v>
+        <v>287</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F390" s="2">
-        <v>233</v>
+        <v>509</v>
       </c>
       <c r="G390" s="2">
         <v>1</v>
       </c>
       <c r="H390" s="2">
         <v>0</v>
       </c>
       <c r="I390" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J390" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>506</v>
+        <v>206</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F391" s="2">
-        <v>2586</v>
+        <v>233</v>
       </c>
       <c r="G391" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H391" s="2">
         <v>0</v>
       </c>
       <c r="I391" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J391" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>67</v>
+        <v>458</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F392" s="2">
-        <v>816</v>
+        <v>2637</v>
       </c>
       <c r="G392" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J392" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F393" s="2">
-        <v>409</v>
+        <v>816</v>
       </c>
       <c r="G393" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H393" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J393" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F394" s="2">
-        <v>1162</v>
+        <v>409</v>
       </c>
       <c r="G394" s="2">
         <v>3</v>
       </c>
       <c r="H394" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I394" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J394" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>395</v>
+        <v>67</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F395" s="2">
-        <v>1806</v>
+        <v>1184</v>
       </c>
       <c r="G395" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>257</v>
+        <v>395</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F396" s="2">
-        <v>810</v>
+        <v>1806</v>
       </c>
       <c r="G396" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H396" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>347</v>
+        <v>257</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>551</v>
       </c>
       <c r="F397" s="2">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="G397" s="2">
         <v>2</v>
       </c>
       <c r="H397" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I397" s="2">
         <v>5</v>
       </c>
       <c r="J397" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>162</v>
+        <v>347</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F398" s="2">
-        <v>1839</v>
+        <v>818</v>
       </c>
       <c r="G398" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H398" s="2">
         <v>0</v>
       </c>
       <c r="I398" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J398" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>86</v>
+        <v>162</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>86</v>
+        <v>553</v>
       </c>
       <c r="F399" s="2">
-        <v>883</v>
+        <v>1839</v>
       </c>
       <c r="G399" s="2">
         <v>1</v>
       </c>
       <c r="H399" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I399" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J399" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>553</v>
+        <v>86</v>
       </c>
       <c r="F400" s="2">
-        <v>622</v>
+        <v>883</v>
       </c>
       <c r="G400" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H400" s="2">
         <v>1</v>
       </c>
       <c r="I400" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J400" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="D401" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E401" s="2" t="s">
         <v>554</v>
       </c>
-      <c r="E401" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F401" s="2">
-        <v>1774</v>
+        <v>622</v>
       </c>
       <c r="G401" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H401" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I401" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J401" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>130</v>
+        <v>359</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>206</v>
+        <v>555</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F402" s="2">
-        <v>181</v>
+        <v>1774</v>
       </c>
       <c r="G402" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H402" s="2">
         <v>0</v>
       </c>
       <c r="I402" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J402" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="D403" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E403" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="E403" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F403" s="2">
-        <v>516</v>
+        <v>181</v>
       </c>
       <c r="G403" s="2">
         <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F404" s="2">
         <v>385</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>401</v>
+        <v>559</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="F405" s="2">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="G405" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H405" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J405" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>219</v>
+        <v>401</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F406" s="2">
-        <v>798</v>
+        <v>459</v>
       </c>
       <c r="G406" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H406" s="2">
         <v>1</v>
       </c>
       <c r="I406" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J406" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>47</v>
+        <v>219</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F407" s="2">
-        <v>571</v>
+        <v>798</v>
       </c>
       <c r="G407" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H407" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I407" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J407" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F408" s="2">
-        <v>695</v>
+        <v>571</v>
       </c>
       <c r="G408" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>166</v>
+        <v>32</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>166</v>
+        <v>563</v>
       </c>
       <c r="F409" s="2">
-        <v>3116</v>
+        <v>695</v>
       </c>
       <c r="G409" s="2">
         <v>4</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
         <v>1</v>
       </c>
       <c r="J409" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>563</v>
+        <v>166</v>
       </c>
       <c r="F410" s="2">
-        <v>77</v>
+        <v>3116</v>
       </c>
       <c r="G410" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J410" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F411" s="2">
-        <v>485</v>
+        <v>77</v>
       </c>
       <c r="G411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J411" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F412" s="2">
-        <v>1825</v>
+        <v>485</v>
       </c>
       <c r="G412" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I412" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J412" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>347</v>
+        <v>289</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F413" s="2">
-        <v>1016</v>
+        <v>1825</v>
       </c>
       <c r="G413" s="2">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J413" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>60</v>
+        <v>347</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F414" s="2">
-        <v>390</v>
+        <v>1016</v>
       </c>
       <c r="G414" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H414" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J414" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F415" s="2">
-        <v>431</v>
+        <v>390</v>
       </c>
       <c r="G415" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H415" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I415" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J415" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>429</v>
+        <v>118</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>147</v>
+        <v>569</v>
       </c>
       <c r="F416" s="2">
-        <v>283</v>
+        <v>431</v>
       </c>
       <c r="G416" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>569</v>
+        <v>147</v>
       </c>
       <c r="F417" s="2">
-        <v>898</v>
+        <v>283</v>
       </c>
       <c r="G417" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H417" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>219</v>
+        <v>424</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F418" s="2">
-        <v>268</v>
+        <v>898</v>
       </c>
       <c r="G418" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H418" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I418" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F419" s="2">
         <v>175</v>
       </c>
       <c r="G419" s="2">
         <v>2</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>4</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F420" s="2">
-        <v>1052</v>
+        <v>268</v>
       </c>
       <c r="G420" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="D421" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E421" s="2" t="s">
         <v>572</v>
       </c>
-      <c r="E421" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F421" s="2">
-        <v>743</v>
+        <v>1052</v>
       </c>
       <c r="G421" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J421" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>143</v>
+        <v>573</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>70</v>
+        <v>574</v>
       </c>
       <c r="F422" s="2">
-        <v>974</v>
+        <v>743</v>
       </c>
       <c r="G422" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J422" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="2">
         <v>420</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>574</v>
+        <v>70</v>
       </c>
       <c r="F423" s="2">
-        <v>1297</v>
+        <v>974</v>
       </c>
       <c r="G423" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H423" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J423" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="2">
         <v>421</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>219</v>
+        <v>78</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F424" s="2">
-        <v>611</v>
+        <v>1297</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I424" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J424" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>160</v>
+        <v>219</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F425" s="2">
-        <v>3540</v>
+        <v>611</v>
       </c>
       <c r="G425" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
       <c r="I425" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J425" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F426" s="2">
-        <v>1378</v>
+        <v>3540</v>
       </c>
       <c r="G426" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H426" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J426" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F427" s="2">
-        <v>147</v>
+        <v>1378</v>
       </c>
       <c r="G427" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H427" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I427" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J427" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F428" s="2">
-        <v>610</v>
+        <v>147</v>
       </c>
       <c r="G428" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H428" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="D429" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E429" s="2" t="s">
         <v>580</v>
       </c>
-      <c r="E429" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F429" s="2">
-        <v>2179</v>
+        <v>611</v>
       </c>
       <c r="G429" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H429" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I429" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D430" s="2" t="s">
-        <v>223</v>
+        <v>581</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F430" s="2">
-        <v>878</v>
+        <v>2179</v>
       </c>
       <c r="G430" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H430" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J430" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>151</v>
+        <v>223</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F431" s="2">
-        <v>723</v>
+        <v>878</v>
       </c>
       <c r="G431" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H431" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I431" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J431" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F432" s="2">
-        <v>768</v>
+        <v>723</v>
       </c>
       <c r="G432" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H432" s="2">
         <v>0</v>
       </c>
       <c r="I432" s="2">
         <v>3</v>
       </c>
       <c r="J432" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="2">
         <v>430</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>308</v>
+        <v>53</v>
       </c>
       <c r="D433" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E433" s="2" t="s">
         <v>585</v>
       </c>
-      <c r="E433" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F433" s="2">
-        <v>416</v>
+        <v>768</v>
       </c>
       <c r="G433" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J433" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="2">
         <v>431</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>112</v>
+        <v>308</v>
       </c>
       <c r="D434" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="E434" s="2" t="s">
         <v>587</v>
       </c>
-      <c r="E434" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F434" s="2">
-        <v>2511</v>
+        <v>416</v>
       </c>
       <c r="G434" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J434" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="2">
         <v>432</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>216</v>
+        <v>588</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F435" s="2">
-        <v>639</v>
+        <v>2511</v>
       </c>
       <c r="G435" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
       <c r="I435" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J435" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="2">
         <v>433</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>500</v>
+        <v>216</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F436" s="2">
-        <v>500</v>
+        <v>639</v>
       </c>
       <c r="G436" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H436" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2">
         <v>3</v>
       </c>
       <c r="J436" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>227</v>
+        <v>502</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F437" s="2">
-        <v>616</v>
+        <v>500</v>
       </c>
       <c r="G437" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H437" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I437" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J437" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>393</v>
+        <v>227</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F438" s="2">
-        <v>395</v>
+        <v>616</v>
       </c>
       <c r="G438" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H438" s="2">
         <v>0</v>
       </c>
       <c r="I438" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J438" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="2">
         <v>436</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>202</v>
+        <v>393</v>
       </c>
       <c r="E439" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F439" s="2">
-        <v>774</v>
+        <v>395</v>
       </c>
       <c r="G439" s="2">
         <v>1</v>
       </c>
       <c r="H439" s="2">
         <v>0</v>
       </c>
       <c r="I439" s="2">
         <v>2</v>
       </c>
       <c r="J439" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F440" s="2">
-        <v>597</v>
+        <v>774</v>
       </c>
       <c r="G440" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F441" s="2">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="G441" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H441" s="2">
         <v>0</v>
       </c>
       <c r="I441" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J441" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="2">
         <v>439</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F442" s="2">
+        <v>615</v>
+      </c>
+      <c r="G442" s="2">
+        <v>1</v>
+      </c>
+      <c r="H442" s="2">
+        <v>0</v>
+      </c>
+      <c r="I442" s="2">
+        <v>4</v>
+      </c>
+      <c r="J442" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="2">
+        <v>440</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F443" s="2">
         <v>208</v>
       </c>
-      <c r="G442" s="2">
-[...32 lines deleted...]
-      <c r="J443" s="6">
+      <c r="G443" s="2">
+        <v>1</v>
+      </c>
+      <c r="H443" s="2">
+        <v>0</v>
+      </c>
+      <c r="I443" s="2">
+        <v>1</v>
+      </c>
+      <c r="J443" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="B444" s="7"/>
+      <c r="C444" s="6"/>
+      <c r="D444" s="6"/>
+      <c r="E444" s="6"/>
+      <c r="F444" s="6">
+        <v>441872</v>
+      </c>
+      <c r="G444" s="6">
+        <v>1353</v>
+      </c>
+      <c r="H444" s="6">
+        <v>306</v>
+      </c>
+      <c r="I444" s="6">
+        <v>1885</v>
+      </c>
+      <c r="J444" s="6">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A443:E443"/>
+    <mergeCell ref="A444:E444"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>