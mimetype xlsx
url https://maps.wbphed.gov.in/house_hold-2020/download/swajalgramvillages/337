--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -212,56 +212,56 @@
   <si>
     <t>Kachua</t>
   </si>
   <si>
     <t>Bagudanga</t>
   </si>
   <si>
     <t>Beliaghata</t>
   </si>
   <si>
     <t>Baidyapur</t>
   </si>
   <si>
     <t>Ronghat</t>
   </si>
   <si>
     <t>Baikola</t>
   </si>
   <si>
     <t>Rupamari</t>
   </si>
   <si>
     <t>Bainara</t>
   </si>
   <si>
+    <t>Deganga-ii</t>
+  </si>
+  <si>
     <t>Bajitpur</t>
   </si>
   <si>
-    <t>Deganga-ii</t>
-[...1 lines deleted...]
-  <si>
     <t>Balianpur</t>
   </si>
   <si>
     <t>Balihati</t>
   </si>
   <si>
     <t>Swarupnagar</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Balki</t>
   </si>
   <si>
     <t>Bankra</t>
   </si>
   <si>
     <t>Bankra Dobar</t>
   </si>
   <si>
     <t>Bankragakulpur G.p</t>
   </si>
   <si>
     <t>Bara Bankra</t>
@@ -1688,54 +1688,54 @@
   <si>
     <t>Sayestanagar</t>
   </si>
   <si>
     <t>Shakdaha</t>
   </si>
   <si>
     <t>Shankchura</t>
   </si>
   <si>
     <t>Shibalaya</t>
   </si>
   <si>
     <t>Shibhati</t>
   </si>
   <si>
     <t>JASAIKATI ATGHORA</t>
   </si>
   <si>
     <t>SHIMLA DURGAPUR</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
+    <t>Gopalnagar-i</t>
+  </si>
+  <si>
     <t>Shrirampur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gopalnagar-i</t>
   </si>
   <si>
     <t>Shukpukuria</t>
   </si>
   <si>
     <t>Shwetpur</t>
   </si>
   <si>
     <t>Simuldaha</t>
   </si>
   <si>
     <t>Simulia</t>
   </si>
   <si>
     <t>Singherkati</t>
   </si>
   <si>
     <t>Singi</t>
   </si>
   <si>
     <t>Sitalia</t>
   </si>
   <si>
     <t>Soladana</t>
   </si>
@@ -3013,101 +3013,101 @@
       </c>
       <c r="F25" s="2">
         <v>635</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" s="2">
-        <v>1019</v>
+        <v>490</v>
       </c>
       <c r="G26" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F27" s="2">
-        <v>490</v>
+        <v>1019</v>
       </c>
       <c r="G27" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="2">
         <v>474</v>
       </c>
       <c r="G28" s="2">
@@ -4040,51 +4040,51 @@
       </c>
       <c r="G57" s="2">
         <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>1</v>
       </c>
       <c r="I57" s="2">
         <v>6</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F58" s="2">
         <v>557</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5989,101 +5989,101 @@
       </c>
       <c r="F118" s="2">
         <v>776</v>
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F119" s="2">
-        <v>801</v>
+        <v>998</v>
       </c>
       <c r="G119" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H119" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I119" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F120" s="2">
-        <v>998</v>
+        <v>801</v>
       </c>
       <c r="G120" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H120" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I120" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F121" s="2">
         <v>1393</v>
       </c>
       <c r="G121" s="2">
@@ -6984,57 +6984,57 @@
       </c>
       <c r="G149" s="2">
         <v>3</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="2">
         <v>5</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F150" s="2">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D151" s="2" t="s">
@@ -7045,104 +7045,104 @@
       </c>
       <c r="F151" s="2">
         <v>1247</v>
       </c>
       <c r="G151" s="2">
         <v>3</v>
       </c>
       <c r="H151" s="2">
         <v>3</v>
       </c>
       <c r="I151" s="2">
         <v>4</v>
       </c>
       <c r="J151" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F152" s="2">
-        <v>1999</v>
+        <v>1443</v>
       </c>
       <c r="G152" s="2">
         <v>4</v>
       </c>
       <c r="H152" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I152" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J152" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>227</v>
+        <v>71</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F153" s="2">
-        <v>1443</v>
+        <v>1999</v>
       </c>
       <c r="G153" s="2">
         <v>4</v>
       </c>
       <c r="H153" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I153" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J153" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F154" s="2">
         <v>425</v>
       </c>
       <c r="G154" s="2">
         <v>1</v>
       </c>
       <c r="H154" s="2">
@@ -8616,57 +8616,57 @@
       </c>
       <c r="G200" s="2">
         <v>1</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F201" s="2">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G201" s="2">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="2">
         <v>1</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="2" t="s">
@@ -11109,104 +11109,104 @@
       </c>
       <c r="F278" s="2">
         <v>1199</v>
       </c>
       <c r="G278" s="2">
         <v>4</v>
       </c>
       <c r="H278" s="2">
         <v>4</v>
       </c>
       <c r="I278" s="2">
         <v>3</v>
       </c>
       <c r="J278" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F279" s="2">
-        <v>763</v>
+        <v>2647</v>
       </c>
       <c r="G279" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H279" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I279" s="2">
+        <v>13</v>
+      </c>
+      <c r="J279" s="2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F280" s="2">
-        <v>2647</v>
+        <v>763</v>
       </c>
       <c r="G280" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H280" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I280" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J280" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F281" s="2">
         <v>1428</v>
       </c>
       <c r="G281" s="2">
         <v>2</v>
       </c>
       <c r="H281" s="2">
@@ -14760,51 +14760,51 @@
       </c>
       <c r="G392" s="2">
         <v>5</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
         <v>12</v>
       </c>
       <c r="J392" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F393" s="2">
         <v>816</v>
       </c>
       <c r="G393" s="2">
         <v>1</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="2">
         <v>4</v>
       </c>
       <c r="J393" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
@@ -14824,51 +14824,51 @@
       </c>
       <c r="G394" s="2">
         <v>3</v>
       </c>
       <c r="H394" s="2">
         <v>2</v>
       </c>
       <c r="I394" s="2">
         <v>2</v>
       </c>
       <c r="J394" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F395" s="2">
         <v>1184</v>
       </c>
       <c r="G395" s="2">
         <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
         <v>4</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
@@ -15109,104 +15109,104 @@
       </c>
       <c r="F403" s="2">
         <v>181</v>
       </c>
       <c r="G403" s="2">
         <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
         <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>257</v>
+        <v>558</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F404" s="2">
-        <v>385</v>
+        <v>516</v>
       </c>
       <c r="G404" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H404" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J404" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D405" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E405" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="E405" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F405" s="2">
-        <v>516</v>
+        <v>385</v>
       </c>
       <c r="G405" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H405" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I405" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J405" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F406" s="2">
         <v>459</v>
       </c>
       <c r="G406" s="2">
         <v>1</v>
       </c>
       <c r="H406" s="2">
@@ -15589,101 +15589,101 @@
       </c>
       <c r="F418" s="2">
         <v>898</v>
       </c>
       <c r="G418" s="2">
         <v>6</v>
       </c>
       <c r="H418" s="2">
         <v>2</v>
       </c>
       <c r="I418" s="2">
         <v>4</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>521</v>
+        <v>219</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F419" s="2">
-        <v>175</v>
+        <v>268</v>
       </c>
       <c r="G419" s="2">
         <v>2</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>219</v>
+        <v>521</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F420" s="2">
-        <v>268</v>
+        <v>175</v>
       </c>
       <c r="G420" s="2">
         <v>2</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F421" s="2">
         <v>1052</v>
       </c>
       <c r="G421" s="2">
@@ -15912,51 +15912,51 @@
       </c>
       <c r="G428" s="2">
         <v>1</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="2">
         <v>1</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F429" s="2">
         <v>611</v>
       </c>
       <c r="G429" s="2">
         <v>3</v>
       </c>
       <c r="H429" s="2">
         <v>1</v>
       </c>
       <c r="I429" s="2">
         <v>3</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
@@ -16390,51 +16390,51 @@
       <c r="F443" s="2">
         <v>208</v>
       </c>
       <c r="G443" s="2">
         <v>1</v>
       </c>
       <c r="H443" s="2">
         <v>0</v>
       </c>
       <c r="I443" s="2">
         <v>1</v>
       </c>
       <c r="J443" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="6" t="s">
         <v>598</v>
       </c>
       <c r="B444" s="7"/>
       <c r="C444" s="6"/>
       <c r="D444" s="6"/>
       <c r="E444" s="6"/>
       <c r="F444" s="6">
-        <v>441872</v>
+        <v>441875</v>
       </c>
       <c r="G444" s="6">
         <v>1353</v>
       </c>
       <c r="H444" s="6">
         <v>306</v>
       </c>
       <c r="I444" s="6">
         <v>1885</v>
       </c>
       <c r="J444" s="6">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>