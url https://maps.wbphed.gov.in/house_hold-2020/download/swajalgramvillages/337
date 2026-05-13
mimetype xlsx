--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -212,56 +212,56 @@
   <si>
     <t>Kachua</t>
   </si>
   <si>
     <t>Bagudanga</t>
   </si>
   <si>
     <t>Beliaghata</t>
   </si>
   <si>
     <t>Baidyapur</t>
   </si>
   <si>
     <t>Ronghat</t>
   </si>
   <si>
     <t>Baikola</t>
   </si>
   <si>
     <t>Rupamari</t>
   </si>
   <si>
     <t>Bainara</t>
   </si>
   <si>
+    <t>Bajitpur</t>
+  </si>
+  <si>
     <t>Deganga-ii</t>
   </si>
   <si>
-    <t>Bajitpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Balianpur</t>
   </si>
   <si>
     <t>Balihati</t>
   </si>
   <si>
     <t>Swarupnagar</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Balki</t>
   </si>
   <si>
     <t>Bankra</t>
   </si>
   <si>
     <t>Bankra Dobar</t>
   </si>
   <si>
     <t>Bankragakulpur G.p</t>
   </si>
   <si>
     <t>Bara Bankra</t>
@@ -293,59 +293,59 @@
   <si>
     <t>Barrackpur-i</t>
   </si>
   <si>
     <t>Shibdaspur</t>
   </si>
   <si>
     <t>Barikpara</t>
   </si>
   <si>
     <t>Gaighata</t>
   </si>
   <si>
     <t>Jhowdanga</t>
   </si>
   <si>
     <t>Barnaberia</t>
   </si>
   <si>
     <t>Chandigar Rohanda</t>
   </si>
   <si>
     <t>Barpol</t>
   </si>
   <si>
+    <t>Jadurhati Uttar</t>
+  </si>
+  <si>
+    <t>Basudebpur</t>
+  </si>
+  <si>
     <t>Chowrashi</t>
   </si>
   <si>
-    <t>Basudebpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Sandeshkhali-i</t>
   </si>
   <si>
     <t>Nazat-ii</t>
   </si>
   <si>
     <t>Bayar Mari Abad</t>
   </si>
   <si>
     <t>Koniara Ii</t>
   </si>
   <si>
     <t>Beara</t>
   </si>
   <si>
     <t>Beara Chak</t>
   </si>
   <si>
     <t>Begampur</t>
   </si>
   <si>
     <t>Belgaria</t>
   </si>
   <si>
     <t>Berachampa-i</t>
@@ -1688,54 +1688,54 @@
   <si>
     <t>Sayestanagar</t>
   </si>
   <si>
     <t>Shakdaha</t>
   </si>
   <si>
     <t>Shankchura</t>
   </si>
   <si>
     <t>Shibalaya</t>
   </si>
   <si>
     <t>Shibhati</t>
   </si>
   <si>
     <t>JASAIKATI ATGHORA</t>
   </si>
   <si>
     <t>SHIMLA DURGAPUR</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
+    <t>Shrirampur</t>
+  </si>
+  <si>
     <t>Gopalnagar-i</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shrirampur</t>
   </si>
   <si>
     <t>Shukpukuria</t>
   </si>
   <si>
     <t>Shwetpur</t>
   </si>
   <si>
     <t>Simuldaha</t>
   </si>
   <si>
     <t>Simulia</t>
   </si>
   <si>
     <t>Singherkati</t>
   </si>
   <si>
     <t>Singi</t>
   </si>
   <si>
     <t>Sitalia</t>
   </si>
   <si>
     <t>Soladana</t>
   </si>
@@ -3013,101 +3013,101 @@
       </c>
       <c r="F25" s="2">
         <v>635</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F26" s="2">
-        <v>490</v>
+        <v>1019</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F27" s="2">
-        <v>1019</v>
+        <v>490</v>
       </c>
       <c r="G27" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="2">
         <v>474</v>
       </c>
       <c r="G28" s="2">
@@ -3461,101 +3461,101 @@
       </c>
       <c r="F39" s="2">
         <v>268</v>
       </c>
       <c r="G39" s="2">
         <v>3</v>
       </c>
       <c r="H39" s="2">
         <v>2</v>
       </c>
       <c r="I39" s="2">
         <v>2</v>
       </c>
       <c r="J39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F40" s="2">
-        <v>767</v>
+        <v>334</v>
       </c>
       <c r="G40" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F41" s="2">
-        <v>334</v>
+        <v>767</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F42" s="2">
         <v>4029</v>
       </c>
       <c r="G42" s="2">
@@ -4040,51 +4040,51 @@
       </c>
       <c r="G57" s="2">
         <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>1</v>
       </c>
       <c r="I57" s="2">
         <v>6</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F58" s="2">
         <v>557</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -5070,51 +5070,51 @@
       </c>
       <c r="I89" s="2">
         <v>2</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F90" s="2">
-        <v>3895</v>
+        <v>3921</v>
       </c>
       <c r="G90" s="2">
         <v>19</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>19</v>
       </c>
       <c r="J90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="2" t="s">
@@ -5989,101 +5989,101 @@
       </c>
       <c r="F118" s="2">
         <v>776</v>
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F119" s="2">
-        <v>998</v>
+        <v>801</v>
       </c>
       <c r="G119" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H119" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I119" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F120" s="2">
-        <v>801</v>
+        <v>998</v>
       </c>
       <c r="G120" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H120" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I120" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F121" s="2">
         <v>1393</v>
       </c>
       <c r="G121" s="2">
@@ -6984,51 +6984,51 @@
       </c>
       <c r="G149" s="2">
         <v>3</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="2">
         <v>5</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F150" s="2">
         <v>1147</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
@@ -7045,104 +7045,104 @@
       </c>
       <c r="F151" s="2">
         <v>1247</v>
       </c>
       <c r="G151" s="2">
         <v>3</v>
       </c>
       <c r="H151" s="2">
         <v>3</v>
       </c>
       <c r="I151" s="2">
         <v>4</v>
       </c>
       <c r="J151" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>227</v>
+        <v>71</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F152" s="2">
-        <v>1443</v>
+        <v>1999</v>
       </c>
       <c r="G152" s="2">
         <v>4</v>
       </c>
       <c r="H152" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I152" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F153" s="2">
-        <v>1999</v>
+        <v>1443</v>
       </c>
       <c r="G153" s="2">
         <v>4</v>
       </c>
       <c r="H153" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I153" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J153" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F154" s="2">
         <v>425</v>
       </c>
       <c r="G154" s="2">
         <v>1</v>
       </c>
       <c r="H154" s="2">
@@ -7470,51 +7470,51 @@
       </c>
       <c r="I164" s="2">
         <v>7</v>
       </c>
       <c r="J164" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F165" s="2">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="G165" s="2">
         <v>5</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="2">
         <v>5</v>
       </c>
       <c r="J165" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="2" t="s">
@@ -8616,51 +8616,51 @@
       </c>
       <c r="G200" s="2">
         <v>1</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F201" s="2">
         <v>500</v>
       </c>
       <c r="G201" s="2">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="2">
         <v>1</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
@@ -11400,51 +11400,51 @@
       </c>
       <c r="G287" s="2">
         <v>10</v>
       </c>
       <c r="H287" s="2">
         <v>1</v>
       </c>
       <c r="I287" s="2">
         <v>7</v>
       </c>
       <c r="J287" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F288" s="2">
         <v>1401</v>
       </c>
       <c r="G288" s="2">
         <v>5</v>
       </c>
       <c r="H288" s="2">
         <v>3</v>
       </c>
       <c r="I288" s="2">
         <v>5</v>
       </c>
       <c r="J288" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="3" t="s">
@@ -12008,130 +12008,130 @@
       </c>
       <c r="G306" s="2">
         <v>4</v>
       </c>
       <c r="H306" s="2">
         <v>0</v>
       </c>
       <c r="I306" s="2">
         <v>3</v>
       </c>
       <c r="J306" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="2">
         <v>304</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F307" s="2">
         <v>42</v>
       </c>
       <c r="G307" s="2">
         <v>1</v>
       </c>
       <c r="H307" s="2">
         <v>0</v>
       </c>
       <c r="I307" s="2">
         <v>2</v>
       </c>
       <c r="J307" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>116</v>
+        <v>393</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F308" s="2">
-        <v>946</v>
+        <v>335</v>
       </c>
       <c r="G308" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J308" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>393</v>
+        <v>116</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F309" s="2">
-        <v>335</v>
+        <v>946</v>
       </c>
       <c r="G309" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J309" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F310" s="2">
         <v>4683</v>
       </c>
       <c r="G310" s="2">
@@ -13384,51 +13384,51 @@
       </c>
       <c r="G349" s="2">
         <v>7</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>7</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F350" s="2">
         <v>999</v>
       </c>
       <c r="G350" s="2">
         <v>6</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>5</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -13637,104 +13637,104 @@
       </c>
       <c r="F357" s="2">
         <v>310</v>
       </c>
       <c r="G357" s="2">
         <v>1</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="2">
         <v>3</v>
       </c>
       <c r="J357" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>438</v>
+        <v>166</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F358" s="2">
-        <v>388</v>
+        <v>553</v>
       </c>
       <c r="G358" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="2">
         <v>1</v>
       </c>
       <c r="J358" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>166</v>
+        <v>438</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F359" s="2">
-        <v>553</v>
+        <v>388</v>
       </c>
       <c r="G359" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H359" s="2">
         <v>0</v>
       </c>
       <c r="I359" s="2">
         <v>1</v>
       </c>
       <c r="J359" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F360" s="2">
         <v>129</v>
       </c>
       <c r="G360" s="2">
         <v>0</v>
       </c>
       <c r="H360" s="2">
@@ -14760,51 +14760,51 @@
       </c>
       <c r="G392" s="2">
         <v>5</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
         <v>12</v>
       </c>
       <c r="J392" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F393" s="2">
         <v>816</v>
       </c>
       <c r="G393" s="2">
         <v>1</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="2">
         <v>4</v>
       </c>
       <c r="J393" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
@@ -14824,51 +14824,51 @@
       </c>
       <c r="G394" s="2">
         <v>3</v>
       </c>
       <c r="H394" s="2">
         <v>2</v>
       </c>
       <c r="I394" s="2">
         <v>2</v>
       </c>
       <c r="J394" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F395" s="2">
         <v>1184</v>
       </c>
       <c r="G395" s="2">
         <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
         <v>4</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
@@ -15109,104 +15109,104 @@
       </c>
       <c r="F403" s="2">
         <v>181</v>
       </c>
       <c r="G403" s="2">
         <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
         <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D404" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E404" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="E404" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F404" s="2">
-        <v>516</v>
+        <v>385</v>
       </c>
       <c r="G404" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H404" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I404" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J404" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>257</v>
+        <v>559</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="F405" s="2">
-        <v>385</v>
+        <v>516</v>
       </c>
       <c r="G405" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H405" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J405" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F406" s="2">
         <v>459</v>
       </c>
       <c r="G406" s="2">
         <v>1</v>
       </c>
       <c r="H406" s="2">
@@ -15589,101 +15589,101 @@
       </c>
       <c r="F418" s="2">
         <v>898</v>
       </c>
       <c r="G418" s="2">
         <v>6</v>
       </c>
       <c r="H418" s="2">
         <v>2</v>
       </c>
       <c r="I418" s="2">
         <v>4</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>219</v>
+        <v>521</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F419" s="2">
-        <v>268</v>
+        <v>175</v>
       </c>
       <c r="G419" s="2">
         <v>2</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>521</v>
+        <v>219</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F420" s="2">
-        <v>175</v>
+        <v>268</v>
       </c>
       <c r="G420" s="2">
         <v>2</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F421" s="2">
         <v>1052</v>
       </c>
       <c r="G421" s="2">
@@ -15912,51 +15912,51 @@
       </c>
       <c r="G428" s="2">
         <v>1</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="2">
         <v>1</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F429" s="2">
         <v>611</v>
       </c>
       <c r="G429" s="2">
         <v>3</v>
       </c>
       <c r="H429" s="2">
         <v>1</v>
       </c>
       <c r="I429" s="2">
         <v>3</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
@@ -16390,51 +16390,51 @@
       <c r="F443" s="2">
         <v>208</v>
       </c>
       <c r="G443" s="2">
         <v>1</v>
       </c>
       <c r="H443" s="2">
         <v>0</v>
       </c>
       <c r="I443" s="2">
         <v>1</v>
       </c>
       <c r="J443" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="6" t="s">
         <v>598</v>
       </c>
       <c r="B444" s="7"/>
       <c r="C444" s="6"/>
       <c r="D444" s="6"/>
       <c r="E444" s="6"/>
       <c r="F444" s="6">
-        <v>441875</v>
+        <v>441912</v>
       </c>
       <c r="G444" s="6">
         <v>1353</v>
       </c>
       <c r="H444" s="6">
         <v>306</v>
       </c>
       <c r="I444" s="6">
         <v>1885</v>
       </c>
       <c r="J444" s="6">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>