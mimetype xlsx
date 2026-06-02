--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -293,59 +293,59 @@
   <si>
     <t>Barrackpur-i</t>
   </si>
   <si>
     <t>Shibdaspur</t>
   </si>
   <si>
     <t>Barikpara</t>
   </si>
   <si>
     <t>Gaighata</t>
   </si>
   <si>
     <t>Jhowdanga</t>
   </si>
   <si>
     <t>Barnaberia</t>
   </si>
   <si>
     <t>Chandigar Rohanda</t>
   </si>
   <si>
     <t>Barpol</t>
   </si>
   <si>
+    <t>Chowrashi</t>
+  </si>
+  <si>
+    <t>Basudebpur</t>
+  </si>
+  <si>
     <t>Jadurhati Uttar</t>
   </si>
   <si>
-    <t>Basudebpur</t>
-[...4 lines deleted...]
-  <si>
     <t>Sandeshkhali-i</t>
   </si>
   <si>
     <t>Nazat-ii</t>
   </si>
   <si>
     <t>Bayar Mari Abad</t>
   </si>
   <si>
     <t>Koniara Ii</t>
   </si>
   <si>
     <t>Beara</t>
   </si>
   <si>
     <t>Beara Chak</t>
   </si>
   <si>
     <t>Begampur</t>
   </si>
   <si>
     <t>Belgaria</t>
   </si>
   <si>
     <t>Berachampa-i</t>
@@ -1544,56 +1544,50 @@
   <si>
     <t>Kalupur</t>
   </si>
   <si>
     <t>Purana Bangaon</t>
   </si>
   <si>
     <t>Purbba Hunda</t>
   </si>
   <si>
     <t>Purdaha</t>
   </si>
   <si>
     <t>Putiamathbari</t>
   </si>
   <si>
     <t>Puturi</t>
   </si>
   <si>
     <t>Raghab Kati</t>
   </si>
   <si>
     <t>Raghabpur</t>
   </si>
   <si>
-    <t>Kawgachi-ii</t>
-[...4 lines deleted...]
-  <si>
     <t>Raigram</t>
   </si>
   <si>
     <t>Raipur</t>
   </si>
   <si>
     <t>Rajalipur</t>
   </si>
   <si>
     <t>Rajapur</t>
   </si>
   <si>
     <t>Rajapura</t>
   </si>
   <si>
     <t>Rajbari</t>
   </si>
   <si>
     <t>Rajnagar</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
   </si>
   <si>
     <t>Rameshwarpur</t>
@@ -1688,54 +1682,54 @@
   <si>
     <t>Sayestanagar</t>
   </si>
   <si>
     <t>Shakdaha</t>
   </si>
   <si>
     <t>Shankchura</t>
   </si>
   <si>
     <t>Shibalaya</t>
   </si>
   <si>
     <t>Shibhati</t>
   </si>
   <si>
     <t>JASAIKATI ATGHORA</t>
   </si>
   <si>
     <t>SHIMLA DURGAPUR</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
+    <t>Gopalnagar-i</t>
+  </si>
+  <si>
     <t>Shrirampur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gopalnagar-i</t>
   </si>
   <si>
     <t>Shukpukuria</t>
   </si>
   <si>
     <t>Shwetpur</t>
   </si>
   <si>
     <t>Simuldaha</t>
   </si>
   <si>
     <t>Simulia</t>
   </si>
   <si>
     <t>Singherkati</t>
   </si>
   <si>
     <t>Singi</t>
   </si>
   <si>
     <t>Sitalia</t>
   </si>
   <si>
     <t>Soladana</t>
   </si>
@@ -2217,54 +2211,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J444"/>
+  <dimension ref="A1:J443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A444" sqref="A444"/>
+      <selection activeCell="A443" sqref="A443"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2478,51 +2472,51 @@
       </c>
       <c r="I8" s="2">
         <v>5</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
         <v>3</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
@@ -3054,51 +3048,51 @@
       </c>
       <c r="I26" s="2">
         <v>5</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="2">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G27" s="2">
         <v>3</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="2" t="s">
@@ -3461,101 +3455,101 @@
       </c>
       <c r="F39" s="2">
         <v>268</v>
       </c>
       <c r="G39" s="2">
         <v>3</v>
       </c>
       <c r="H39" s="2">
         <v>2</v>
       </c>
       <c r="I39" s="2">
         <v>2</v>
       </c>
       <c r="J39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F40" s="2">
-        <v>334</v>
+        <v>767</v>
       </c>
       <c r="G40" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F41" s="2">
-        <v>767</v>
+        <v>334</v>
       </c>
       <c r="G41" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F42" s="2">
         <v>4029</v>
       </c>
       <c r="G42" s="2">
@@ -4046,51 +4040,51 @@
       </c>
       <c r="I57" s="2">
         <v>6</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F58" s="2">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="2" t="s">
@@ -5070,51 +5064,51 @@
       </c>
       <c r="I89" s="2">
         <v>2</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F90" s="2">
-        <v>3921</v>
+        <v>3928</v>
       </c>
       <c r="G90" s="2">
         <v>19</v>
       </c>
       <c r="H90" s="2">
         <v>1</v>
       </c>
       <c r="I90" s="2">
         <v>19</v>
       </c>
       <c r="J90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="2" t="s">
@@ -5989,101 +5983,101 @@
       </c>
       <c r="F118" s="2">
         <v>776</v>
       </c>
       <c r="G118" s="2">
         <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F119" s="2">
-        <v>801</v>
+        <v>998</v>
       </c>
       <c r="G119" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H119" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I119" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F120" s="2">
-        <v>998</v>
+        <v>801</v>
       </c>
       <c r="G120" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H120" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I120" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F121" s="2">
         <v>1393</v>
       </c>
       <c r="G121" s="2">
@@ -6990,51 +6984,51 @@
       </c>
       <c r="I149" s="2">
         <v>5</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F150" s="2">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D151" s="2" t="s">
@@ -8622,51 +8616,51 @@
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F201" s="2">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G201" s="2">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="2">
         <v>1</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="2" t="s">
@@ -11109,104 +11103,104 @@
       </c>
       <c r="F278" s="2">
         <v>1199</v>
       </c>
       <c r="G278" s="2">
         <v>4</v>
       </c>
       <c r="H278" s="2">
         <v>4</v>
       </c>
       <c r="I278" s="2">
         <v>3</v>
       </c>
       <c r="J278" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F279" s="2">
-        <v>2647</v>
+        <v>763</v>
       </c>
       <c r="G279" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H279" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I279" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J279" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F280" s="2">
-        <v>763</v>
+        <v>2647</v>
       </c>
       <c r="G280" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H280" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I280" s="2">
+        <v>13</v>
+      </c>
+      <c r="J280" s="2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F281" s="2">
         <v>1428</v>
       </c>
       <c r="G281" s="2">
         <v>2</v>
       </c>
       <c r="H281" s="2">
@@ -11400,51 +11394,51 @@
       </c>
       <c r="G287" s="2">
         <v>10</v>
       </c>
       <c r="H287" s="2">
         <v>1</v>
       </c>
       <c r="I287" s="2">
         <v>7</v>
       </c>
       <c r="J287" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F288" s="2">
         <v>1401</v>
       </c>
       <c r="G288" s="2">
         <v>5</v>
       </c>
       <c r="H288" s="2">
         <v>3</v>
       </c>
       <c r="I288" s="2">
         <v>5</v>
       </c>
       <c r="J288" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="3" t="s">
@@ -12008,130 +12002,130 @@
       </c>
       <c r="G306" s="2">
         <v>4</v>
       </c>
       <c r="H306" s="2">
         <v>0</v>
       </c>
       <c r="I306" s="2">
         <v>3</v>
       </c>
       <c r="J306" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="2">
         <v>304</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F307" s="2">
         <v>42</v>
       </c>
       <c r="G307" s="2">
         <v>1</v>
       </c>
       <c r="H307" s="2">
         <v>0</v>
       </c>
       <c r="I307" s="2">
         <v>2</v>
       </c>
       <c r="J307" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>393</v>
+        <v>116</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F308" s="2">
-        <v>335</v>
+        <v>946</v>
       </c>
       <c r="G308" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J308" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>116</v>
+        <v>393</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F309" s="2">
-        <v>946</v>
+        <v>335</v>
       </c>
       <c r="G309" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J309" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F310" s="2">
         <v>4683</v>
       </c>
       <c r="G310" s="2">
@@ -13384,51 +13378,51 @@
       </c>
       <c r="G349" s="2">
         <v>7</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="2">
         <v>7</v>
       </c>
       <c r="J349" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F350" s="2">
         <v>999</v>
       </c>
       <c r="G350" s="2">
         <v>6</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>5</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="3" t="s">
@@ -13701,2767 +13695,2735 @@
       </c>
       <c r="F359" s="2">
         <v>388</v>
       </c>
       <c r="G359" s="2">
         <v>1</v>
       </c>
       <c r="H359" s="2">
         <v>0</v>
       </c>
       <c r="I359" s="2">
         <v>1</v>
       </c>
       <c r="J359" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D360" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E360" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="E360" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="2">
-        <v>129</v>
+        <v>266</v>
       </c>
       <c r="G360" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H360" s="2">
         <v>0</v>
       </c>
       <c r="I360" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J360" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>60</v>
+        <v>424</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F361" s="2">
-        <v>266</v>
+        <v>622</v>
       </c>
       <c r="G361" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
         <v>3</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>424</v>
+        <v>58</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F362" s="2">
-        <v>622</v>
+        <v>355</v>
       </c>
       <c r="G362" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H362" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I362" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="F363" s="2">
-        <v>355</v>
+        <v>846</v>
       </c>
       <c r="G363" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H363" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J363" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F364" s="2">
-        <v>846</v>
+        <v>1134</v>
       </c>
       <c r="G364" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H364" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I364" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J364" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>116</v>
+        <v>291</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="F365" s="2">
-        <v>1134</v>
+        <v>2214</v>
       </c>
       <c r="G365" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H365" s="2">
         <v>1</v>
       </c>
       <c r="I365" s="2">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J365" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F366" s="2">
-        <v>2214</v>
+        <v>951</v>
       </c>
       <c r="G366" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H366" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="J366" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>262</v>
+        <v>86</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="F367" s="2">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="G367" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H367" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I367" s="2">
         <v>4</v>
       </c>
       <c r="J367" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>86</v>
+        <v>294</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F368" s="2">
-        <v>973</v>
+        <v>1671</v>
       </c>
       <c r="G368" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H368" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I368" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J368" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>294</v>
+        <v>429</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F369" s="2">
-        <v>1671</v>
+        <v>325</v>
       </c>
       <c r="G369" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H369" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J369" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>429</v>
+        <v>393</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="F370" s="2">
-        <v>325</v>
+        <v>649</v>
       </c>
       <c r="G370" s="2">
         <v>1</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J370" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>393</v>
+        <v>135</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F371" s="2">
-        <v>649</v>
+        <v>603</v>
       </c>
       <c r="G371" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J371" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>135</v>
+        <v>521</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F372" s="2">
-        <v>603</v>
+        <v>730</v>
       </c>
       <c r="G372" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="2">
         <v>2</v>
       </c>
       <c r="J372" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D373" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E373" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="E373" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F373" s="2">
-        <v>730</v>
+        <v>614</v>
       </c>
       <c r="G373" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H373" s="2">
         <v>0</v>
       </c>
       <c r="I373" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J373" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>227</v>
+        <v>319</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F374" s="2">
-        <v>614</v>
+        <v>366</v>
       </c>
       <c r="G374" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>319</v>
+        <v>91</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F375" s="2">
-        <v>366</v>
+        <v>739</v>
       </c>
       <c r="G375" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H375" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I375" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J375" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F376" s="2">
-        <v>739</v>
+        <v>204</v>
       </c>
       <c r="G376" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H376" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I376" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J376" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="F377" s="2">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="G377" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H377" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J377" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F378" s="2">
-        <v>236</v>
+        <v>1729</v>
       </c>
       <c r="G378" s="2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H378" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I378" s="2">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J378" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="F379" s="2">
-        <v>1729</v>
+        <v>656</v>
       </c>
       <c r="G379" s="2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="H379" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J379" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>116</v>
+        <v>200</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F380" s="2">
-        <v>656</v>
+        <v>1556</v>
       </c>
       <c r="G380" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H380" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I380" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J380" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>32</v>
+        <v>308</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>200</v>
+        <v>531</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F381" s="2">
-        <v>1556</v>
+        <v>1778</v>
       </c>
       <c r="G381" s="2">
+        <v>4</v>
+      </c>
+      <c r="H381" s="2">
+        <v>1</v>
+      </c>
+      <c r="I381" s="2">
         <v>5</v>
       </c>
-      <c r="H381" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J381" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>533</v>
+        <v>257</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>534</v>
+        <v>257</v>
       </c>
       <c r="F382" s="2">
-        <v>1778</v>
+        <v>294</v>
       </c>
       <c r="G382" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J382" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>257</v>
+        <v>458</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>257</v>
+        <v>533</v>
       </c>
       <c r="F383" s="2">
-        <v>294</v>
+        <v>162</v>
       </c>
       <c r="G383" s="2">
         <v>1</v>
       </c>
       <c r="H383" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2">
         <v>1</v>
       </c>
       <c r="J383" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>70</v>
+        <v>308</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>458</v>
+        <v>534</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F384" s="2">
-        <v>162</v>
+        <v>777</v>
       </c>
       <c r="G384" s="2">
         <v>1</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J384" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>308</v>
+        <v>38</v>
       </c>
       <c r="D385" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E385" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="E385" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F385" s="2">
-        <v>777</v>
+        <v>1226</v>
       </c>
       <c r="G385" s="2">
         <v>1</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>38</v>
+        <v>537</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>190</v>
+        <v>538</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F386" s="2">
-        <v>1226</v>
+        <v>2150</v>
       </c>
       <c r="G386" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H386" s="2">
         <v>0</v>
       </c>
       <c r="I386" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J386" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>539</v>
+        <v>41</v>
       </c>
       <c r="D387" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E387" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="E387" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F387" s="2">
-        <v>2150</v>
+        <v>475</v>
       </c>
       <c r="G387" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H387" s="2">
         <v>0</v>
       </c>
       <c r="I387" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J387" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>42</v>
+        <v>197</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="F388" s="2">
-        <v>475</v>
+        <v>774</v>
       </c>
       <c r="G388" s="2">
         <v>2</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J388" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>197</v>
+        <v>287</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F389" s="2">
-        <v>774</v>
+        <v>509</v>
       </c>
       <c r="G389" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H389" s="2">
         <v>0</v>
       </c>
       <c r="I389" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J389" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="D390" s="2" t="s">
-        <v>287</v>
+        <v>206</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F390" s="2">
-        <v>509</v>
+        <v>233</v>
       </c>
       <c r="G390" s="2">
         <v>1</v>
       </c>
       <c r="H390" s="2">
         <v>0</v>
       </c>
       <c r="I390" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J390" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>206</v>
+        <v>458</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F391" s="2">
-        <v>233</v>
+        <v>2637</v>
       </c>
       <c r="G391" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H391" s="2">
         <v>0</v>
       </c>
       <c r="I391" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J391" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F392" s="2">
-        <v>2637</v>
+        <v>816</v>
       </c>
       <c r="G392" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J392" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F393" s="2">
-        <v>816</v>
+        <v>409</v>
       </c>
       <c r="G393" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H393" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I393" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J393" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="F394" s="2">
-        <v>409</v>
+        <v>1185</v>
       </c>
       <c r="G394" s="2">
         <v>3</v>
       </c>
       <c r="H394" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J394" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>67</v>
+        <v>395</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F395" s="2">
-        <v>1184</v>
+        <v>1806</v>
       </c>
       <c r="G395" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>395</v>
+        <v>257</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F396" s="2">
-        <v>1806</v>
+        <v>810</v>
       </c>
       <c r="G396" s="2">
+        <v>2</v>
+      </c>
+      <c r="H396" s="2">
+        <v>1</v>
+      </c>
+      <c r="I396" s="2">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>257</v>
+        <v>347</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="F397" s="2">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="G397" s="2">
         <v>2</v>
       </c>
       <c r="H397" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2">
         <v>5</v>
       </c>
       <c r="J397" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>347</v>
+        <v>162</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="F398" s="2">
-        <v>818</v>
+        <v>1839</v>
       </c>
       <c r="G398" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H398" s="2">
         <v>0</v>
       </c>
       <c r="I398" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J398" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>162</v>
+        <v>86</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>553</v>
+        <v>86</v>
       </c>
       <c r="F399" s="2">
-        <v>1839</v>
+        <v>883</v>
       </c>
       <c r="G399" s="2">
         <v>1</v>
       </c>
       <c r="H399" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I399" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J399" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>86</v>
+        <v>552</v>
       </c>
       <c r="F400" s="2">
-        <v>883</v>
+        <v>622</v>
       </c>
       <c r="G400" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H400" s="2">
         <v>1</v>
       </c>
       <c r="I400" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J400" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>130</v>
+        <v>359</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>131</v>
+        <v>553</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F401" s="2">
-        <v>622</v>
+        <v>1774</v>
       </c>
       <c r="G401" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H401" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J401" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="D402" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E402" s="2" t="s">
         <v>555</v>
       </c>
-      <c r="E402" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F402" s="2">
-        <v>1774</v>
+        <v>181</v>
       </c>
       <c r="G402" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H402" s="2">
         <v>0</v>
       </c>
       <c r="I402" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J402" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>206</v>
+        <v>556</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F403" s="2">
-        <v>181</v>
+        <v>516</v>
       </c>
       <c r="G403" s="2">
         <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F404" s="2">
         <v>385</v>
       </c>
       <c r="G404" s="2">
         <v>2</v>
       </c>
       <c r="H404" s="2">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>2</v>
       </c>
       <c r="J404" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>559</v>
+        <v>401</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F405" s="2">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="G405" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H405" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I405" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J405" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>401</v>
+        <v>219</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F406" s="2">
-        <v>459</v>
+        <v>798</v>
       </c>
       <c r="G406" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H406" s="2">
         <v>1</v>
       </c>
       <c r="I406" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J406" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>219</v>
+        <v>47</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="F407" s="2">
-        <v>798</v>
+        <v>571</v>
       </c>
       <c r="G407" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H407" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J407" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F408" s="2">
-        <v>571</v>
+        <v>695</v>
       </c>
       <c r="G408" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>32</v>
+        <v>166</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>563</v>
+        <v>166</v>
       </c>
       <c r="F409" s="2">
-        <v>695</v>
+        <v>3116</v>
       </c>
       <c r="G409" s="2">
         <v>4</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
         <v>1</v>
       </c>
       <c r="J409" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>166</v>
+        <v>562</v>
       </c>
       <c r="F410" s="2">
-        <v>3116</v>
+        <v>77</v>
       </c>
       <c r="G410" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J410" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F411" s="2">
-        <v>77</v>
+        <v>485</v>
       </c>
       <c r="G411" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H411" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I411" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J411" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>19</v>
+        <v>289</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="F412" s="2">
-        <v>485</v>
+        <v>1825</v>
       </c>
       <c r="G412" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H412" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F413" s="2">
-        <v>1825</v>
+        <v>1016</v>
       </c>
       <c r="G413" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J413" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>347</v>
+        <v>60</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="F414" s="2">
-        <v>1016</v>
+        <v>390</v>
       </c>
       <c r="G414" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H414" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I414" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J414" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F415" s="2">
-        <v>390</v>
+        <v>431</v>
       </c>
       <c r="G415" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H415" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J415" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>118</v>
+        <v>429</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>569</v>
+        <v>147</v>
       </c>
       <c r="F416" s="2">
-        <v>431</v>
+        <v>283</v>
       </c>
       <c r="G416" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>147</v>
+        <v>568</v>
       </c>
       <c r="F417" s="2">
-        <v>283</v>
+        <v>898</v>
       </c>
       <c r="G417" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H417" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I417" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>424</v>
+        <v>219</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="F418" s="2">
-        <v>898</v>
+        <v>268</v>
       </c>
       <c r="G418" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H418" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="F419" s="2">
         <v>175</v>
       </c>
       <c r="G419" s="2">
         <v>2</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>4</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F420" s="2">
-        <v>268</v>
+        <v>1052</v>
       </c>
       <c r="G420" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>245</v>
+        <v>571</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F421" s="2">
-        <v>1052</v>
+        <v>743</v>
       </c>
       <c r="G421" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J421" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>573</v>
+        <v>143</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>574</v>
+        <v>70</v>
       </c>
       <c r="F422" s="2">
-        <v>743</v>
+        <v>974</v>
       </c>
       <c r="G422" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J422" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="2">
         <v>420</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>143</v>
+        <v>78</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>70</v>
+        <v>573</v>
       </c>
       <c r="F423" s="2">
-        <v>974</v>
+        <v>1297</v>
       </c>
       <c r="G423" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H423" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I423" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J423" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="2">
         <v>421</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F424" s="2">
-        <v>1297</v>
+        <v>611</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J424" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>219</v>
+        <v>160</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="F425" s="2">
-        <v>611</v>
+        <v>3540</v>
       </c>
       <c r="G425" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
       <c r="I425" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J425" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>160</v>
+        <v>71</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F426" s="2">
-        <v>3540</v>
+        <v>1378</v>
       </c>
       <c r="G426" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H426" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I426" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J426" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="F427" s="2">
-        <v>1378</v>
+        <v>147</v>
       </c>
       <c r="G427" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H427" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J427" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F428" s="2">
-        <v>147</v>
+        <v>611</v>
       </c>
       <c r="G428" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H428" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I428" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>67</v>
+        <v>579</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F429" s="2">
-        <v>611</v>
+        <v>2179</v>
       </c>
       <c r="G429" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H429" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D430" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E430" s="2" t="s">
         <v>581</v>
       </c>
-      <c r="E430" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F430" s="2">
-        <v>2179</v>
+        <v>878</v>
       </c>
       <c r="G430" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H430" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I430" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J430" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>223</v>
+        <v>151</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F431" s="2">
-        <v>878</v>
+        <v>723</v>
       </c>
       <c r="G431" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H431" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J431" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>151</v>
+        <v>60</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F432" s="2">
-        <v>723</v>
+        <v>768</v>
       </c>
       <c r="G432" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H432" s="2">
         <v>0</v>
       </c>
       <c r="I432" s="2">
         <v>3</v>
       </c>
       <c r="J432" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="2">
         <v>430</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>53</v>
+        <v>308</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>60</v>
+        <v>584</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F433" s="2">
-        <v>768</v>
+        <v>416</v>
       </c>
       <c r="G433" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J433" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="2">
         <v>431</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>308</v>
+        <v>112</v>
       </c>
       <c r="D434" s="2" t="s">
         <v>586</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F434" s="2">
-        <v>416</v>
+        <v>2511</v>
       </c>
       <c r="G434" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J434" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="2">
         <v>432</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="D435" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E435" s="2" t="s">
         <v>588</v>
       </c>
-      <c r="E435" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F435" s="2">
-        <v>2511</v>
+        <v>639</v>
       </c>
       <c r="G435" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
       <c r="I435" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J435" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="2">
         <v>433</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>216</v>
+        <v>502</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="F436" s="2">
-        <v>639</v>
+        <v>500</v>
       </c>
       <c r="G436" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H436" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I436" s="2">
         <v>3</v>
       </c>
       <c r="J436" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>502</v>
+        <v>227</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F437" s="2">
-        <v>500</v>
+        <v>616</v>
       </c>
       <c r="G437" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H437" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J437" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>227</v>
+        <v>393</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="F438" s="2">
-        <v>616</v>
+        <v>395</v>
       </c>
       <c r="G438" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H438" s="2">
         <v>0</v>
       </c>
       <c r="I438" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J438" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="2">
         <v>436</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>393</v>
+        <v>202</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F439" s="2">
-        <v>395</v>
+        <v>774</v>
       </c>
       <c r="G439" s="2">
         <v>1</v>
       </c>
       <c r="H439" s="2">
         <v>0</v>
       </c>
       <c r="I439" s="2">
         <v>2</v>
       </c>
       <c r="J439" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="F440" s="2">
-        <v>774</v>
+        <v>597</v>
       </c>
       <c r="G440" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F441" s="2">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="G441" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H441" s="2">
         <v>0</v>
       </c>
       <c r="I441" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J441" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="2">
         <v>439</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="E442" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="F442" s="2">
+        <v>208</v>
+      </c>
+      <c r="G442" s="2">
+        <v>1</v>
+      </c>
+      <c r="H442" s="2">
+        <v>0</v>
+      </c>
+      <c r="I442" s="2">
+        <v>1</v>
+      </c>
+      <c r="J442" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="6" t="s">
         <v>596</v>
       </c>
-      <c r="F442" s="2">
-[...58 lines deleted...]
-      <c r="G444" s="6">
+      <c r="B443" s="7"/>
+      <c r="C443" s="6"/>
+      <c r="D443" s="6"/>
+      <c r="E443" s="6"/>
+      <c r="F443" s="6">
+        <v>441798</v>
+      </c>
+      <c r="G443" s="6">
         <v>1353</v>
       </c>
-      <c r="H444" s="6">
+      <c r="H443" s="6">
         <v>306</v>
       </c>
-      <c r="I444" s="6">
+      <c r="I443" s="6">
         <v>1885</v>
       </c>
-      <c r="J444" s="6">
+      <c r="J443" s="6">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A444:E444"/>
+    <mergeCell ref="A443:E443"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>