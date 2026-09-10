--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -212,56 +212,56 @@
   <si>
     <t>Kachua</t>
   </si>
   <si>
     <t>Bagudanga</t>
   </si>
   <si>
     <t>Beliaghata</t>
   </si>
   <si>
     <t>Baidyapur</t>
   </si>
   <si>
     <t>Ronghat</t>
   </si>
   <si>
     <t>Baikola</t>
   </si>
   <si>
     <t>Rupamari</t>
   </si>
   <si>
     <t>Bainara</t>
   </si>
   <si>
+    <t>Deganga-ii</t>
+  </si>
+  <si>
     <t>Bajitpur</t>
   </si>
   <si>
-    <t>Deganga-ii</t>
-[...1 lines deleted...]
-  <si>
     <t>Balianpur</t>
   </si>
   <si>
     <t>Balihati</t>
   </si>
   <si>
     <t>Swarupnagar</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Balki</t>
   </si>
   <si>
     <t>Bankra</t>
   </si>
   <si>
     <t>Bankra Dobar</t>
   </si>
   <si>
     <t>Bankragakulpur G.p</t>
   </si>
   <si>
     <t>Bara Bankra</t>
@@ -1544,50 +1544,56 @@
   <si>
     <t>Kalupur</t>
   </si>
   <si>
     <t>Purana Bangaon</t>
   </si>
   <si>
     <t>Purbba Hunda</t>
   </si>
   <si>
     <t>Purdaha</t>
   </si>
   <si>
     <t>Putiamathbari</t>
   </si>
   <si>
     <t>Puturi</t>
   </si>
   <si>
     <t>Raghab Kati</t>
   </si>
   <si>
     <t>Raghabpur</t>
   </si>
   <si>
+    <t>Kawgachi-ii</t>
+  </si>
+  <si>
+    <t>Rahuta (p)</t>
+  </si>
+  <si>
     <t>Raigram</t>
   </si>
   <si>
     <t>Raipur</t>
   </si>
   <si>
     <t>Rajalipur</t>
   </si>
   <si>
     <t>Rajapur</t>
   </si>
   <si>
     <t>Rajapura</t>
   </si>
   <si>
     <t>Rajbari</t>
   </si>
   <si>
     <t>Rajnagar</t>
   </si>
   <si>
     <t>Ramchandrapur</t>
   </si>
   <si>
     <t>Rameshwarpur</t>
@@ -1740,50 +1746,53 @@
     <t>Sonpur</t>
   </si>
   <si>
     <t>Subarnapur</t>
   </si>
   <si>
     <t>Subidpur</t>
   </si>
   <si>
     <t>Sukhdoani</t>
   </si>
   <si>
     <t>Champali</t>
   </si>
   <si>
     <t>Sultanpur</t>
   </si>
   <si>
     <t>SWETPUR</t>
   </si>
   <si>
     <t>Tajpur</t>
   </si>
   <si>
     <t>Talbanda</t>
+  </si>
+  <si>
+    <t>Tankshali</t>
   </si>
   <si>
     <t>Taranipur</t>
   </si>
   <si>
     <t>Teghari</t>
   </si>
   <si>
     <t>Telia</t>
   </si>
   <si>
     <t>Chhotojagulia</t>
   </si>
   <si>
     <t>Tentulia</t>
   </si>
   <si>
     <t>Tepul</t>
   </si>
   <si>
     <t>Tildanga</t>
   </si>
   <si>
     <t>Tona</t>
   </si>
@@ -2211,54 +2220,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J443"/>
+  <dimension ref="A1:J445"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A443" sqref="A443"/>
+      <selection activeCell="A445" sqref="A445"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3007,101 +3016,101 @@
       </c>
       <c r="F25" s="2">
         <v>635</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" s="2">
-        <v>1019</v>
+        <v>491</v>
       </c>
       <c r="G26" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F27" s="2">
-        <v>491</v>
+        <v>1019</v>
       </c>
       <c r="G27" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="2">
         <v>474</v>
       </c>
       <c r="G28" s="2">
@@ -3560,51 +3569,51 @@
       </c>
       <c r="I42" s="2">
         <v>25</v>
       </c>
       <c r="J42" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F43" s="2">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="G43" s="2">
         <v>4</v>
       </c>
       <c r="H43" s="2">
         <v>1</v>
       </c>
       <c r="I43" s="2">
         <v>7</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="2" t="s">
@@ -4034,51 +4043,51 @@
       </c>
       <c r="G57" s="2">
         <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>1</v>
       </c>
       <c r="I57" s="2">
         <v>6</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F58" s="2">
         <v>558</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -6978,51 +6987,51 @@
       </c>
       <c r="G149" s="2">
         <v>3</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="2">
         <v>5</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F150" s="2">
         <v>1150</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
@@ -8610,51 +8619,51 @@
       </c>
       <c r="G200" s="2">
         <v>1</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="2">
         <v>1</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F201" s="2">
         <v>501</v>
       </c>
       <c r="G201" s="2">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="2">
         <v>1</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
@@ -11103,104 +11112,104 @@
       </c>
       <c r="F278" s="2">
         <v>1199</v>
       </c>
       <c r="G278" s="2">
         <v>4</v>
       </c>
       <c r="H278" s="2">
         <v>4</v>
       </c>
       <c r="I278" s="2">
         <v>3</v>
       </c>
       <c r="J278" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F279" s="2">
-        <v>763</v>
+        <v>2647</v>
       </c>
       <c r="G279" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H279" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I279" s="2">
+        <v>13</v>
+      </c>
+      <c r="J279" s="2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F280" s="2">
-        <v>2647</v>
+        <v>763</v>
       </c>
       <c r="G280" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H280" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I280" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J280" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F281" s="2">
         <v>1428</v>
       </c>
       <c r="G281" s="2">
         <v>2</v>
       </c>
       <c r="H281" s="2">
@@ -12031,101 +12040,101 @@
       </c>
       <c r="F307" s="2">
         <v>42</v>
       </c>
       <c r="G307" s="2">
         <v>1</v>
       </c>
       <c r="H307" s="2">
         <v>0</v>
       </c>
       <c r="I307" s="2">
         <v>2</v>
       </c>
       <c r="J307" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>116</v>
+        <v>393</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F308" s="2">
-        <v>946</v>
+        <v>335</v>
       </c>
       <c r="G308" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J308" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>393</v>
+        <v>116</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F309" s="2">
-        <v>335</v>
+        <v>946</v>
       </c>
       <c r="G309" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J309" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F310" s="2">
         <v>4683</v>
       </c>
       <c r="G310" s="2">
@@ -12872,51 +12881,51 @@
       </c>
       <c r="I333" s="2">
         <v>6</v>
       </c>
       <c r="J333" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="2">
         <v>331</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F334" s="2">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="G334" s="2">
         <v>4</v>
       </c>
       <c r="H334" s="2">
         <v>0</v>
       </c>
       <c r="I334" s="2">
         <v>2</v>
       </c>
       <c r="J334" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="2">
         <v>332</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D335" s="2" t="s">
@@ -13631,2799 +13640,2863 @@
       </c>
       <c r="F357" s="2">
         <v>310</v>
       </c>
       <c r="G357" s="2">
         <v>1</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="2">
         <v>3</v>
       </c>
       <c r="J357" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>166</v>
+        <v>438</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F358" s="2">
-        <v>553</v>
+        <v>388</v>
       </c>
       <c r="G358" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="2">
         <v>1</v>
       </c>
       <c r="J358" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>438</v>
+        <v>166</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F359" s="2">
-        <v>388</v>
+        <v>553</v>
       </c>
       <c r="G359" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H359" s="2">
         <v>0</v>
       </c>
       <c r="I359" s="2">
         <v>1</v>
       </c>
       <c r="J359" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>60</v>
+        <v>510</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F360" s="2">
-        <v>266</v>
+        <v>129</v>
       </c>
       <c r="G360" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H360" s="2">
         <v>0</v>
       </c>
       <c r="I360" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J360" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>424</v>
+        <v>60</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F361" s="2">
-        <v>622</v>
+        <v>266</v>
       </c>
       <c r="G361" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
         <v>3</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>58</v>
+        <v>424</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="F362" s="2">
-        <v>355</v>
+        <v>622</v>
       </c>
       <c r="G362" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H362" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I362" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F363" s="2">
-        <v>846</v>
+        <v>355</v>
       </c>
       <c r="G363" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H363" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I363" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J363" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F364" s="2">
-        <v>1134</v>
+        <v>846</v>
       </c>
       <c r="G364" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H364" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J364" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>291</v>
+        <v>116</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F365" s="2">
-        <v>2214</v>
+        <v>1134</v>
       </c>
       <c r="G365" s="2">
+        <v>2</v>
+      </c>
+      <c r="H365" s="2">
+        <v>1</v>
+      </c>
+      <c r="I365" s="2">
         <v>7</v>
       </c>
-      <c r="H365" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J365" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F366" s="2">
-        <v>951</v>
+        <v>2214</v>
       </c>
       <c r="G366" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H366" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I366" s="2">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J366" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>86</v>
+        <v>262</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F367" s="2">
-        <v>973</v>
+        <v>951</v>
       </c>
       <c r="G367" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H367" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2">
         <v>4</v>
       </c>
       <c r="J367" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="F368" s="2">
-        <v>1671</v>
+        <v>973</v>
       </c>
       <c r="G368" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H368" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I368" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J368" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>429</v>
+        <v>294</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F369" s="2">
-        <v>325</v>
+        <v>1671</v>
       </c>
       <c r="G369" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H369" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I369" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J369" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F370" s="2">
-        <v>649</v>
+        <v>325</v>
       </c>
       <c r="G370" s="2">
         <v>1</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J370" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>135</v>
+        <v>393</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F371" s="2">
-        <v>603</v>
+        <v>649</v>
       </c>
       <c r="G371" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J371" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>521</v>
+        <v>135</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F372" s="2">
-        <v>730</v>
+        <v>603</v>
       </c>
       <c r="G372" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="2">
         <v>2</v>
       </c>
       <c r="J372" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>227</v>
+        <v>523</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F373" s="2">
-        <v>614</v>
+        <v>730</v>
       </c>
       <c r="G373" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H373" s="2">
         <v>0</v>
       </c>
       <c r="I373" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J373" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F374" s="2">
-        <v>366</v>
+        <v>614</v>
       </c>
       <c r="G374" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>91</v>
+        <v>319</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F375" s="2">
-        <v>739</v>
+        <v>366</v>
       </c>
       <c r="G375" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H375" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J375" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F376" s="2">
-        <v>204</v>
+        <v>739</v>
       </c>
       <c r="G376" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H376" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I376" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J376" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="F377" s="2">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="G377" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H377" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I377" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J377" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F378" s="2">
-        <v>1729</v>
+        <v>236</v>
       </c>
       <c r="G378" s="2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="H378" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="J378" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F379" s="2">
-        <v>656</v>
+        <v>1729</v>
       </c>
       <c r="G379" s="2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H379" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I379" s="2">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="J379" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F380" s="2">
-        <v>1556</v>
+        <v>656</v>
       </c>
       <c r="G380" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H380" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J380" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>308</v>
+        <v>32</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>531</v>
+        <v>200</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F381" s="2">
-        <v>1778</v>
+        <v>1556</v>
       </c>
       <c r="G381" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H381" s="2">
         <v>1</v>
       </c>
       <c r="I381" s="2">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J381" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>70</v>
+        <v>308</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>257</v>
+        <v>533</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>257</v>
+        <v>534</v>
       </c>
       <c r="F382" s="2">
-        <v>294</v>
+        <v>1778</v>
       </c>
       <c r="G382" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H382" s="2">
         <v>1</v>
       </c>
       <c r="I382" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J382" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>458</v>
+        <v>257</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>533</v>
+        <v>257</v>
       </c>
       <c r="F383" s="2">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="G383" s="2">
         <v>1</v>
       </c>
       <c r="H383" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I383" s="2">
         <v>1</v>
       </c>
       <c r="J383" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>534</v>
+        <v>458</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F384" s="2">
-        <v>777</v>
+        <v>162</v>
       </c>
       <c r="G384" s="2">
         <v>1</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J384" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>38</v>
+        <v>308</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>190</v>
+        <v>536</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F385" s="2">
-        <v>1226</v>
+        <v>777</v>
       </c>
       <c r="G385" s="2">
         <v>1</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>537</v>
+        <v>38</v>
       </c>
       <c r="D386" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E386" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="E386" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F386" s="2">
-        <v>2150</v>
+        <v>1226</v>
       </c>
       <c r="G386" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H386" s="2">
         <v>0</v>
       </c>
       <c r="I386" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J386" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>41</v>
+        <v>539</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F387" s="2">
-        <v>475</v>
+        <v>2150</v>
       </c>
       <c r="G387" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H387" s="2">
         <v>0</v>
       </c>
       <c r="I387" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J387" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F388" s="2">
-        <v>774</v>
+        <v>475</v>
       </c>
       <c r="G388" s="2">
         <v>2</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J388" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>287</v>
+        <v>197</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F389" s="2">
-        <v>509</v>
+        <v>774</v>
       </c>
       <c r="G389" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H389" s="2">
         <v>0</v>
       </c>
       <c r="I389" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J389" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D390" s="2" t="s">
-        <v>206</v>
+        <v>287</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F390" s="2">
-        <v>233</v>
+        <v>509</v>
       </c>
       <c r="G390" s="2">
         <v>1</v>
       </c>
       <c r="H390" s="2">
         <v>0</v>
       </c>
       <c r="I390" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J390" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>458</v>
+        <v>206</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F391" s="2">
-        <v>2637</v>
+        <v>233</v>
       </c>
       <c r="G391" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H391" s="2">
         <v>0</v>
       </c>
       <c r="I391" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J391" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>66</v>
+        <v>458</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F392" s="2">
-        <v>816</v>
+        <v>2637</v>
       </c>
       <c r="G392" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J392" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F393" s="2">
-        <v>409</v>
+        <v>816</v>
       </c>
       <c r="G393" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H393" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J393" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F394" s="2">
-        <v>1185</v>
+        <v>409</v>
       </c>
       <c r="G394" s="2">
         <v>3</v>
       </c>
       <c r="H394" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I394" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J394" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>395</v>
+        <v>66</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F395" s="2">
-        <v>1806</v>
+        <v>1185</v>
       </c>
       <c r="G395" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>257</v>
+        <v>395</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F396" s="2">
-        <v>810</v>
+        <v>1806</v>
       </c>
       <c r="G396" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H396" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>347</v>
+        <v>257</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F397" s="2">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="G397" s="2">
         <v>2</v>
       </c>
       <c r="H397" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I397" s="2">
         <v>5</v>
       </c>
       <c r="J397" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>162</v>
+        <v>347</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="F398" s="2">
-        <v>1839</v>
+        <v>818</v>
       </c>
       <c r="G398" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H398" s="2">
         <v>0</v>
       </c>
       <c r="I398" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J398" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>86</v>
+        <v>162</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>86</v>
+        <v>553</v>
       </c>
       <c r="F399" s="2">
-        <v>883</v>
+        <v>1839</v>
       </c>
       <c r="G399" s="2">
         <v>1</v>
       </c>
       <c r="H399" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I399" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J399" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>552</v>
+        <v>86</v>
       </c>
       <c r="F400" s="2">
-        <v>622</v>
+        <v>883</v>
       </c>
       <c r="G400" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H400" s="2">
         <v>1</v>
       </c>
       <c r="I400" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J400" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>553</v>
+        <v>131</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F401" s="2">
-        <v>1774</v>
+        <v>622</v>
       </c>
       <c r="G401" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H401" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I401" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J401" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>130</v>
+        <v>359</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>206</v>
+        <v>555</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F402" s="2">
-        <v>181</v>
+        <v>1774</v>
       </c>
       <c r="G402" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H402" s="2">
         <v>0</v>
       </c>
       <c r="I402" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J402" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>556</v>
+        <v>206</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F403" s="2">
-        <v>516</v>
+        <v>181</v>
       </c>
       <c r="G403" s="2">
         <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>257</v>
+        <v>558</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="F404" s="2">
-        <v>385</v>
+        <v>516</v>
       </c>
       <c r="G404" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H404" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J404" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>401</v>
+        <v>257</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F405" s="2">
-        <v>459</v>
+        <v>385</v>
       </c>
       <c r="G405" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H405" s="2">
         <v>1</v>
       </c>
       <c r="I405" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J405" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>219</v>
+        <v>401</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F406" s="2">
-        <v>798</v>
+        <v>459</v>
       </c>
       <c r="G406" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H406" s="2">
         <v>1</v>
       </c>
       <c r="I406" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J406" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>47</v>
+        <v>219</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F407" s="2">
-        <v>571</v>
+        <v>798</v>
       </c>
       <c r="G407" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H407" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I407" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J407" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F408" s="2">
-        <v>695</v>
+        <v>571</v>
       </c>
       <c r="G408" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>166</v>
+        <v>32</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>166</v>
+        <v>563</v>
       </c>
       <c r="F409" s="2">
-        <v>3116</v>
+        <v>695</v>
       </c>
       <c r="G409" s="2">
         <v>4</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
         <v>1</v>
       </c>
       <c r="J409" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>562</v>
+        <v>166</v>
       </c>
       <c r="F410" s="2">
-        <v>77</v>
+        <v>3116</v>
       </c>
       <c r="G410" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J410" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F411" s="2">
-        <v>485</v>
+        <v>77</v>
       </c>
       <c r="G411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J411" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F412" s="2">
-        <v>1825</v>
+        <v>485</v>
       </c>
       <c r="G412" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I412" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J412" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>347</v>
+        <v>289</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F413" s="2">
-        <v>1016</v>
+        <v>1825</v>
       </c>
       <c r="G413" s="2">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J413" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>60</v>
+        <v>347</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F414" s="2">
-        <v>390</v>
+        <v>1016</v>
       </c>
       <c r="G414" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H414" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J414" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F415" s="2">
-        <v>431</v>
+        <v>390</v>
       </c>
       <c r="G415" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H415" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I415" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J415" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>429</v>
+        <v>118</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>147</v>
+        <v>569</v>
       </c>
       <c r="F416" s="2">
-        <v>283</v>
+        <v>431</v>
       </c>
       <c r="G416" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>568</v>
+        <v>147</v>
       </c>
       <c r="F417" s="2">
-        <v>898</v>
+        <v>283</v>
       </c>
       <c r="G417" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H417" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>219</v>
+        <v>424</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F418" s="2">
-        <v>268</v>
+        <v>898</v>
       </c>
       <c r="G418" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H418" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I418" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F419" s="2">
         <v>175</v>
       </c>
       <c r="G419" s="2">
         <v>2</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>4</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F420" s="2">
-        <v>1052</v>
+        <v>268</v>
       </c>
       <c r="G420" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>571</v>
+        <v>245</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F421" s="2">
-        <v>743</v>
+        <v>1052</v>
       </c>
       <c r="G421" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J421" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>143</v>
+        <v>573</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>70</v>
+        <v>574</v>
       </c>
       <c r="F422" s="2">
-        <v>974</v>
+        <v>743</v>
       </c>
       <c r="G422" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J422" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="2">
         <v>420</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>573</v>
+        <v>70</v>
       </c>
       <c r="F423" s="2">
-        <v>1297</v>
+        <v>974</v>
       </c>
       <c r="G423" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H423" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J423" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="2">
         <v>421</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>219</v>
+        <v>78</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F424" s="2">
-        <v>611</v>
+        <v>1297</v>
       </c>
       <c r="G424" s="2">
         <v>2</v>
       </c>
       <c r="H424" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I424" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J424" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>160</v>
+        <v>219</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F425" s="2">
-        <v>3540</v>
+        <v>611</v>
       </c>
       <c r="G425" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
       <c r="I425" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J425" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F426" s="2">
-        <v>1378</v>
+        <v>3540</v>
       </c>
       <c r="G426" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H426" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J426" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F427" s="2">
-        <v>147</v>
+        <v>843</v>
       </c>
       <c r="G427" s="2">
         <v>1</v>
       </c>
       <c r="H427" s="2">
         <v>0</v>
       </c>
       <c r="I427" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J427" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F428" s="2">
-        <v>611</v>
+        <v>1378</v>
       </c>
       <c r="G428" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H428" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I428" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>579</v>
+        <v>99</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F429" s="2">
-        <v>2179</v>
+        <v>147</v>
       </c>
       <c r="G429" s="2">
         <v>1</v>
       </c>
       <c r="H429" s="2">
         <v>0</v>
       </c>
       <c r="I429" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="D430" s="2" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F430" s="2">
-        <v>878</v>
+        <v>611</v>
       </c>
       <c r="G430" s="2">
         <v>3</v>
       </c>
       <c r="H430" s="2">
         <v>1</v>
       </c>
       <c r="I430" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J430" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>151</v>
+        <v>582</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F431" s="2">
-        <v>723</v>
+        <v>2179</v>
       </c>
       <c r="G431" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H431" s="2">
         <v>0</v>
       </c>
       <c r="I431" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J431" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F432" s="2">
-        <v>768</v>
+        <v>878</v>
       </c>
       <c r="G432" s="2">
         <v>3</v>
       </c>
       <c r="H432" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I432" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J432" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="2">
         <v>430</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>308</v>
+        <v>41</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>584</v>
+        <v>151</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F433" s="2">
-        <v>416</v>
+        <v>723</v>
       </c>
       <c r="G433" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J433" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="2">
         <v>431</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="D434" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E434" s="2" t="s">
         <v>586</v>
       </c>
-      <c r="E434" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F434" s="2">
-        <v>2511</v>
+        <v>768</v>
       </c>
       <c r="G434" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J434" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="2">
         <v>432</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>41</v>
+        <v>308</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>216</v>
+        <v>587</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F435" s="2">
-        <v>639</v>
+        <v>416</v>
       </c>
       <c r="G435" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
       <c r="I435" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J435" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="2">
         <v>433</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>502</v>
+        <v>589</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F436" s="2">
-        <v>500</v>
+        <v>2511</v>
       </c>
       <c r="G436" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H436" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J436" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F437" s="2">
-        <v>616</v>
+        <v>639</v>
       </c>
       <c r="G437" s="2">
         <v>2</v>
       </c>
       <c r="H437" s="2">
         <v>0</v>
       </c>
       <c r="I437" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J437" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>393</v>
+        <v>502</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F438" s="2">
-        <v>395</v>
+        <v>500</v>
       </c>
       <c r="G438" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H438" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I438" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J438" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="2">
         <v>436</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F439" s="2">
-        <v>774</v>
+        <v>616</v>
       </c>
       <c r="G439" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H439" s="2">
         <v>0</v>
       </c>
       <c r="I439" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J439" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>210</v>
+        <v>393</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F440" s="2">
-        <v>597</v>
+        <v>395</v>
       </c>
       <c r="G440" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F441" s="2">
-        <v>615</v>
+        <v>774</v>
       </c>
       <c r="G441" s="2">
         <v>1</v>
       </c>
       <c r="H441" s="2">
         <v>0</v>
       </c>
       <c r="I441" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J441" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="2">
         <v>439</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="F442" s="2">
+        <v>597</v>
+      </c>
+      <c r="G442" s="2">
+        <v>12</v>
+      </c>
+      <c r="H442" s="2">
+        <v>0</v>
+      </c>
+      <c r="I442" s="2">
+        <v>10</v>
+      </c>
+      <c r="J442" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="2">
+        <v>440</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F443" s="2">
+        <v>615</v>
+      </c>
+      <c r="G443" s="2">
+        <v>1</v>
+      </c>
+      <c r="H443" s="2">
+        <v>0</v>
+      </c>
+      <c r="I443" s="2">
+        <v>4</v>
+      </c>
+      <c r="J443" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="2">
+        <v>441</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C444" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D444" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E442" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F442" s="2">
+      <c r="E444" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="F444" s="2">
         <v>208</v>
       </c>
-      <c r="G442" s="2">
-[...26 lines deleted...]
-      <c r="H443" s="6">
+      <c r="G444" s="2">
+        <v>1</v>
+      </c>
+      <c r="H444" s="2">
+        <v>0</v>
+      </c>
+      <c r="I444" s="2">
+        <v>1</v>
+      </c>
+      <c r="J444" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B445" s="7"/>
+      <c r="C445" s="6"/>
+      <c r="D445" s="6"/>
+      <c r="E445" s="6"/>
+      <c r="F445" s="6">
+        <v>442781</v>
+      </c>
+      <c r="G445" s="6">
+        <v>1354</v>
+      </c>
+      <c r="H445" s="6">
         <v>306</v>
       </c>
-      <c r="I443" s="6">
-[...2 lines deleted...]
-      <c r="J443" s="6">
+      <c r="I445" s="6">
+        <v>1887</v>
+      </c>
+      <c r="J445" s="6">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A443:E443"/>
+    <mergeCell ref="A445:E445"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>