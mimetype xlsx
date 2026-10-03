--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="717">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -164,95 +164,95 @@
   <si>
     <t>Ananda Dham</t>
   </si>
   <si>
     <t>Karimpur-1</t>
   </si>
   <si>
     <t>Pipul Baria</t>
   </si>
   <si>
     <t>Anandapur</t>
   </si>
   <si>
     <t>Hogla Baria</t>
   </si>
   <si>
     <t>Andhar Kotha</t>
   </si>
   <si>
     <t>Bahirgachhi</t>
   </si>
   <si>
     <t>Andipur Chak</t>
   </si>
   <si>
+    <t>Andulpota</t>
+  </si>
+  <si>
     <t>Kamalpur</t>
   </si>
   <si>
-    <t>Andulpota</t>
-[...1 lines deleted...]
-  <si>
     <t>Jamserpur</t>
   </si>
   <si>
     <t>Arabpur</t>
   </si>
   <si>
     <t>Palit Begia</t>
   </si>
   <si>
     <t>Arar Bege</t>
   </si>
   <si>
     <t>Babla</t>
   </si>
   <si>
     <t>Arbalda</t>
   </si>
   <si>
     <t>Arbandi-i</t>
   </si>
   <si>
     <t>Arbandi</t>
   </si>
   <si>
     <t>Khisma</t>
   </si>
   <si>
     <t>Arkhisma</t>
   </si>
   <si>
+    <t>Arbandi-ii</t>
+  </si>
+  <si>
+    <t>Arpara</t>
+  </si>
+  <si>
     <t>Bikrampur</t>
   </si>
   <si>
-    <t>Arpara</t>
-[...4 lines deleted...]
-  <si>
     <t>Arshikra</t>
   </si>
   <si>
     <t>Hatgachha</t>
   </si>
   <si>
     <t>Ashachia</t>
   </si>
   <si>
     <t>Karimpur-ii</t>
   </si>
   <si>
     <t>Dighalkandi</t>
   </si>
   <si>
     <t>Audia</t>
   </si>
   <si>
     <t>Haringhata</t>
   </si>
   <si>
     <t>Berohi-i</t>
   </si>
   <si>
     <t>Ayespur</t>
@@ -437,65 +437,65 @@
   <si>
     <t>Bhat Jungla</t>
   </si>
   <si>
     <t>Baruihuda (ct)</t>
   </si>
   <si>
     <t>Tehatta-ii</t>
   </si>
   <si>
     <t>Palsunda-i</t>
   </si>
   <si>
     <t>Baruipara</t>
   </si>
   <si>
     <t>Shikarpur</t>
   </si>
   <si>
     <t>Baruipota</t>
   </si>
   <si>
     <t>Basatpur</t>
   </si>
   <si>
+    <t>SANTIPUR</t>
+  </si>
+  <si>
+    <t>ARBANDI-II</t>
+  </si>
+  <si>
+    <t>BATHANGACHHI</t>
+  </si>
+  <si>
     <t>Plassey-i</t>
   </si>
   <si>
     <t>Bathangachhi</t>
   </si>
   <si>
-    <t>SANTIPUR</t>
-[...7 lines deleted...]
-  <si>
     <t>Behara</t>
   </si>
   <si>
     <t>Ghetugachhi</t>
   </si>
   <si>
     <t>Bejpara</t>
   </si>
   <si>
     <t>Patikabari</t>
   </si>
   <si>
     <t>Bekoail</t>
   </si>
   <si>
     <t>Krishnagar-ii</t>
   </si>
   <si>
     <t>Dhubulia-i</t>
   </si>
   <si>
     <t>Belgaon</t>
   </si>
   <si>
     <t>Belpukur</t>
@@ -707,56 +707,56 @@
   <si>
     <t>Chakdignagar</t>
   </si>
   <si>
     <t>CHAKTARINIPUR</t>
   </si>
   <si>
     <t>Chandan Nagar</t>
   </si>
   <si>
     <t>Haranagar</t>
   </si>
   <si>
     <t>Chandipur</t>
   </si>
   <si>
     <t>Chandpur</t>
   </si>
   <si>
     <t>ARBANDI-I</t>
   </si>
   <si>
     <t>CHANDRA</t>
   </si>
   <si>
+    <t>Chanduria-i</t>
+  </si>
+  <si>
     <t>Chanduria</t>
   </si>
   <si>
-    <t>Chanduria-i</t>
-[...1 lines deleted...]
-  <si>
     <t>Changachha</t>
   </si>
   <si>
     <t>Chapai</t>
   </si>
   <si>
     <t>Chapra-i</t>
   </si>
   <si>
     <t>Narayanpur-ii</t>
   </si>
   <si>
     <t>Char Ajlampur</t>
   </si>
   <si>
     <t>Natidanga-ii</t>
   </si>
   <si>
     <t>Char Gaurbhanga</t>
   </si>
   <si>
     <t>Char Maijdia (ct)</t>
   </si>
   <si>
     <t>Char Moktappur</t>
@@ -1172,68 +1172,68 @@
   <si>
     <t>Hatibandha</t>
   </si>
   <si>
     <t>Hatisala</t>
   </si>
   <si>
     <t>Hatishala</t>
   </si>
   <si>
     <t>Hatkhola</t>
   </si>
   <si>
     <t>Hazra Khali</t>
   </si>
   <si>
     <t>Kastodanga-ii</t>
   </si>
   <si>
     <t>Hazra Pota</t>
   </si>
   <si>
     <t>Hazrapal</t>
   </si>
   <si>
+    <t>Pora Gachha</t>
+  </si>
+  <si>
     <t>Hijuli</t>
   </si>
   <si>
-    <t>Pora Gachha</t>
-[...1 lines deleted...]
-  <si>
     <t>Hingnara</t>
   </si>
   <si>
     <t>Hing Nara</t>
   </si>
   <si>
+    <t>Huda</t>
+  </si>
+  <si>
     <t>Tatla-i</t>
   </si>
   <si>
-    <t>Huda</t>
-[...1 lines deleted...]
-  <si>
     <t>Huda Chapra</t>
   </si>
   <si>
     <t>Indrakpur</t>
   </si>
   <si>
     <t>Iswarchandrapur</t>
   </si>
   <si>
     <t>ISWARIPUR</t>
   </si>
   <si>
     <t>Raghunathpur Hijuli-ii</t>
   </si>
   <si>
     <t>Jafar Nagar</t>
   </si>
   <si>
     <t>Jagannath</t>
   </si>
   <si>
     <t>Jagannathpur</t>
   </si>
   <si>
     <t>Jalalerpara</t>
@@ -1280,56 +1280,56 @@
   <si>
     <t>Jugpur</t>
   </si>
   <si>
     <t>Kadihati</t>
   </si>
   <si>
     <t>Kadipur</t>
   </si>
   <si>
     <t>Kaikhali</t>
   </si>
   <si>
     <t>Kalabaria</t>
   </si>
   <si>
     <t>Bilkumari</t>
   </si>
   <si>
     <t>Kalibas</t>
   </si>
   <si>
     <t>Kalipara</t>
   </si>
   <si>
+    <t>KALIPUR</t>
+  </si>
+  <si>
     <t>Kalipur</t>
   </si>
   <si>
-    <t>KALIPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamalbati</t>
   </si>
   <si>
     <t>Jugalkishore</t>
   </si>
   <si>
     <t>Sadhanpara-i</t>
   </si>
   <si>
     <t>Kamarhati</t>
   </si>
   <si>
     <t>Kamdebpur</t>
   </si>
   <si>
     <t>Kanaipur</t>
   </si>
   <si>
     <t>Kanakhola</t>
   </si>
   <si>
     <t>Bethua Dahari-i</t>
   </si>
   <si>
     <t>Kanthalbaria</t>
@@ -1391,54 +1391,54 @@
   <si>
     <t>Khatura</t>
   </si>
   <si>
     <t>Khidirpur</t>
   </si>
   <si>
     <t>Khorda Palashi</t>
   </si>
   <si>
     <t>Barnia</t>
   </si>
   <si>
     <t>Komthana</t>
   </si>
   <si>
     <t>Korabari</t>
   </si>
   <si>
     <t>Krishna Ganj</t>
   </si>
   <si>
     <t>Krishnachandrapur</t>
   </si>
   <si>
+    <t>Gopinathpur</t>
+  </si>
+  <si>
     <t>Krishnanagar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gopinathpur</t>
   </si>
   <si>
     <t>Kalinarayanpur-paharpur</t>
   </si>
   <si>
     <t>Krishnapur Chak</t>
   </si>
   <si>
     <t>Kuchaidanga</t>
   </si>
   <si>
     <t>Tehatta</t>
   </si>
   <si>
     <t>Kulgachhi</t>
   </si>
   <si>
     <t>Kulgachhi Chak</t>
   </si>
   <si>
     <t>Kulgachi</t>
   </si>
   <si>
     <t>SAGUNA</t>
   </si>
@@ -3079,104 +3079,104 @@
       </c>
       <c r="F16" s="2">
         <v>210</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2">
-        <v>650</v>
+        <v>103</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F18" s="2">
-        <v>103</v>
+        <v>650</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J18" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="2">
         <v>925</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
@@ -3303,98 +3303,98 @@
       </c>
       <c r="F23" s="2">
         <v>754</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>3</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="2">
-        <v>1140</v>
+        <v>627</v>
       </c>
       <c r="G24" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" s="2">
         <v>3</v>
       </c>
       <c r="J24" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="2">
-        <v>627</v>
+        <v>1140</v>
       </c>
       <c r="G25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" s="2">
         <v>3</v>
       </c>
       <c r="J25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="2">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="G37" s="2">
         <v>5</v>
       </c>
       <c r="H37" s="2">
         <v>5</v>
       </c>
       <c r="I37" s="2">
         <v>3</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="2">
         <v>905</v>
       </c>
       <c r="G38" s="2">
         <v>3</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="2">
         <v>6</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
@@ -4554,51 +4554,51 @@
       </c>
       <c r="G62" s="2">
         <v>4</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="2">
         <v>9</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F63" s="2">
         <v>797</v>
       </c>
       <c r="G63" s="2">
         <v>6</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="2">
         <v>5</v>
       </c>
       <c r="J63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
@@ -4775,104 +4775,104 @@
       </c>
       <c r="F69" s="2">
         <v>949</v>
       </c>
       <c r="G69" s="2">
         <v>2</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="2">
         <v>4</v>
       </c>
       <c r="J69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F70" s="2">
-        <v>666</v>
+        <v>1878</v>
       </c>
       <c r="G70" s="2">
         <v>3</v>
       </c>
       <c r="H70" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I70" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J70" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F71" s="2">
-        <v>1878</v>
+        <v>666</v>
       </c>
       <c r="G71" s="2">
         <v>3</v>
       </c>
       <c r="H71" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I71" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J71" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F72" s="2">
         <v>724</v>
       </c>
       <c r="G72" s="2">
         <v>2</v>
       </c>
       <c r="H72" s="2">
@@ -5895,104 +5895,104 @@
       </c>
       <c r="F104" s="2">
         <v>581</v>
       </c>
       <c r="G104" s="2">
         <v>1</v>
       </c>
       <c r="H104" s="2">
         <v>1</v>
       </c>
       <c r="I104" s="2">
         <v>3</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>58</v>
+        <v>195</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F105" s="2">
-        <v>1740</v>
+        <v>734</v>
       </c>
       <c r="G105" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H105" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I105" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J105" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>195</v>
+        <v>58</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F106" s="2">
-        <v>734</v>
+        <v>1740</v>
       </c>
       <c r="G106" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H106" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I106" s="2">
+        <v>7</v>
+      </c>
+      <c r="J106" s="2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F107" s="2">
         <v>684</v>
       </c>
       <c r="G107" s="2">
         <v>4</v>
       </c>
       <c r="H107" s="2">
@@ -6663,136 +6663,136 @@
       </c>
       <c r="F128" s="2">
         <v>110</v>
       </c>
       <c r="G128" s="2">
         <v>1</v>
       </c>
       <c r="H128" s="2">
         <v>1</v>
       </c>
       <c r="I128" s="2">
         <v>1</v>
       </c>
       <c r="J128" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F129" s="2">
         <v>1507</v>
       </c>
       <c r="G129" s="2">
         <v>5</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="2">
         <v>7</v>
       </c>
       <c r="J129" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>124</v>
+        <v>231</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F130" s="2">
-        <v>174</v>
+        <v>4072</v>
       </c>
       <c r="G130" s="2">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H130" s="2">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="I130" s="2">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J130" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D131" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E131" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E131" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="2">
-        <v>4072</v>
+        <v>174</v>
       </c>
       <c r="G131" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H131" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="I131" s="2">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J131" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F132" s="2">
         <v>113</v>
       </c>
       <c r="G132" s="2">
         <v>1</v>
       </c>
       <c r="H132" s="2">
@@ -8458,51 +8458,51 @@
       </c>
       <c r="G184" s="2">
         <v>15</v>
       </c>
       <c r="H184" s="2">
         <v>1</v>
       </c>
       <c r="I184" s="2">
         <v>41</v>
       </c>
       <c r="J184" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F185" s="2">
         <v>1400</v>
       </c>
       <c r="G185" s="2">
         <v>5</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="2">
         <v>6</v>
       </c>
       <c r="J185" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="3" t="s">
@@ -9255,136 +9255,136 @@
       </c>
       <c r="F209" s="2">
         <v>150</v>
       </c>
       <c r="G209" s="2">
         <v>1</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>3</v>
       </c>
       <c r="J209" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F210" s="2">
-        <v>529</v>
+        <v>117</v>
       </c>
       <c r="G210" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J210" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>167</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F211" s="2">
         <v>290</v>
       </c>
       <c r="G211" s="2">
         <v>3</v>
       </c>
       <c r="H211" s="2">
         <v>0</v>
       </c>
       <c r="I211" s="2">
         <v>3</v>
       </c>
       <c r="J211" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F212" s="2">
-        <v>117</v>
+        <v>529</v>
       </c>
       <c r="G212" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H212" s="2">
         <v>0</v>
       </c>
       <c r="I212" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J212" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F213" s="2">
         <v>848</v>
       </c>
       <c r="G213" s="2">
         <v>2</v>
       </c>
       <c r="H213" s="2">
@@ -10119,104 +10119,104 @@
       </c>
       <c r="F236" s="2">
         <v>752</v>
       </c>
       <c r="G236" s="2">
         <v>3</v>
       </c>
       <c r="H236" s="2">
         <v>2</v>
       </c>
       <c r="I236" s="2">
         <v>8</v>
       </c>
       <c r="J236" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>179</v>
+        <v>54</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F237" s="2">
-        <v>313</v>
+        <v>738</v>
       </c>
       <c r="G237" s="2">
         <v>2</v>
       </c>
       <c r="H237" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I237" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J237" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>54</v>
+        <v>179</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F238" s="2">
-        <v>738</v>
+        <v>313</v>
       </c>
       <c r="G238" s="2">
         <v>2</v>
       </c>
       <c r="H238" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I238" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J238" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F239" s="2">
         <v>1064</v>
       </c>
       <c r="G239" s="2">
         <v>4</v>
       </c>
       <c r="H239" s="2">
@@ -11015,197 +11015,197 @@
       </c>
       <c r="F264" s="2">
         <v>574</v>
       </c>
       <c r="G264" s="2">
         <v>2</v>
       </c>
       <c r="H264" s="2">
         <v>2</v>
       </c>
       <c r="I264" s="2">
         <v>2</v>
       </c>
       <c r="J264" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>19</v>
+        <v>386</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F265" s="2">
-        <v>627</v>
+        <v>661</v>
       </c>
       <c r="G265" s="2">
         <v>1</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J265" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D266" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E266" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="E266" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266" s="2">
-        <v>661</v>
+        <v>627</v>
       </c>
       <c r="G266" s="2">
         <v>1</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J266" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>388</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F267" s="2">
         <v>966</v>
       </c>
       <c r="G267" s="2">
         <v>1</v>
       </c>
       <c r="H267" s="2">
         <v>1</v>
       </c>
       <c r="I267" s="2">
         <v>5</v>
       </c>
       <c r="J267" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="D268" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E268" s="2" t="s">
         <v>390</v>
       </c>
-      <c r="E268" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F268" s="2">
-        <v>359</v>
+        <v>695</v>
       </c>
       <c r="G268" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>129</v>
+        <v>391</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F269" s="2">
-        <v>695</v>
+        <v>359</v>
       </c>
       <c r="G269" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H269" s="2">
         <v>0</v>
       </c>
       <c r="I269" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J269" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F270" s="2">
         <v>485</v>
       </c>
       <c r="G270" s="2">
@@ -12071,101 +12071,101 @@
       </c>
       <c r="F297" s="2">
         <v>502</v>
       </c>
       <c r="G297" s="2">
         <v>0</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="2">
         <v>0</v>
       </c>
       <c r="J297" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>48</v>
+        <v>337</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F298" s="2">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="G298" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H298" s="2">
         <v>0</v>
       </c>
       <c r="I298" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J298" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>337</v>
+        <v>48</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F299" s="2">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="G299" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J299" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F300" s="2">
         <v>117</v>
       </c>
       <c r="G300" s="2">
@@ -12173,83 +12173,83 @@
       </c>
       <c r="H300" s="2">
         <v>0</v>
       </c>
       <c r="I300" s="2">
         <v>0</v>
       </c>
       <c r="J300" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F301" s="2">
         <v>175</v>
       </c>
       <c r="G301" s="2">
         <v>2</v>
       </c>
       <c r="H301" s="2">
         <v>1</v>
       </c>
       <c r="I301" s="2">
         <v>4</v>
       </c>
       <c r="J301" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="2">
         <v>299</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F302" s="2">
         <v>244</v>
       </c>
       <c r="G302" s="2">
         <v>1</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="2">
         <v>1</v>
       </c>
       <c r="J302" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="2">
         <v>300</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="2" t="s">
@@ -12778,51 +12778,51 @@
       </c>
       <c r="G319" s="2">
         <v>1</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>2</v>
       </c>
       <c r="J319" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F320" s="2">
         <v>690</v>
       </c>
       <c r="G320" s="2">
         <v>4</v>
       </c>
       <c r="H320" s="2">
         <v>1</v>
       </c>
       <c r="I320" s="2">
         <v>4</v>
       </c>
       <c r="J320" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="3" t="s">
@@ -13095,101 +13095,101 @@
       </c>
       <c r="F329" s="2">
         <v>716</v>
       </c>
       <c r="G329" s="2">
         <v>2</v>
       </c>
       <c r="H329" s="2">
         <v>2</v>
       </c>
       <c r="I329" s="2">
         <v>6</v>
       </c>
       <c r="J329" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="2">
         <v>327</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>50</v>
+        <v>459</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F330" s="2">
-        <v>964</v>
+        <v>1223</v>
       </c>
       <c r="G330" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H330" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I330" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J330" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="D331" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E331" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="E331" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="2">
-        <v>1223</v>
+        <v>964</v>
       </c>
       <c r="G331" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H331" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J331" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>461</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F332" s="2">
         <v>1390</v>
       </c>
       <c r="G332" s="2">
@@ -13866,51 +13866,51 @@
       </c>
       <c r="G353" s="2">
         <v>1</v>
       </c>
       <c r="H353" s="2">
         <v>0</v>
       </c>
       <c r="I353" s="2">
         <v>4</v>
       </c>
       <c r="J353" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F354" s="2">
         <v>186</v>
       </c>
       <c r="G354" s="2">
         <v>1</v>
       </c>
       <c r="H354" s="2">
         <v>1</v>
       </c>
       <c r="I354" s="2">
         <v>2</v>
       </c>
       <c r="J354" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="3" t="s">
@@ -14375,200 +14375,200 @@
       </c>
       <c r="F369" s="2">
         <v>970</v>
       </c>
       <c r="G369" s="2">
         <v>0</v>
       </c>
       <c r="H369" s="2">
         <v>0</v>
       </c>
       <c r="I369" s="2">
         <v>0</v>
       </c>
       <c r="J369" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F370" s="2">
-        <v>485</v>
+        <v>224</v>
       </c>
       <c r="G370" s="2">
         <v>1</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J370" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F371" s="2">
-        <v>224</v>
+        <v>485</v>
       </c>
       <c r="G371" s="2">
         <v>1</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J371" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>390</v>
+        <v>44</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F372" s="2">
-        <v>36</v>
+        <v>452</v>
       </c>
       <c r="G372" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H372" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I372" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J372" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F373" s="2">
-        <v>326</v>
+        <v>36</v>
       </c>
       <c r="G373" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H373" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J373" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>44</v>
+        <v>363</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F374" s="2">
-        <v>452</v>
+        <v>326</v>
       </c>
       <c r="G374" s="2">
         <v>2</v>
       </c>
       <c r="H374" s="2">
         <v>2</v>
       </c>
       <c r="I374" s="2">
         <v>3</v>
       </c>
       <c r="J374" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F375" s="2">
         <v>960</v>
       </c>
       <c r="G375" s="2">
         <v>1</v>
       </c>
       <c r="H375" s="2">
@@ -15367,104 +15367,104 @@
       </c>
       <c r="F400" s="2">
         <v>244</v>
       </c>
       <c r="G400" s="2">
         <v>1</v>
       </c>
       <c r="H400" s="2">
         <v>1</v>
       </c>
       <c r="I400" s="2">
         <v>1</v>
       </c>
       <c r="J400" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F401" s="2">
-        <v>436</v>
+        <v>1297</v>
       </c>
       <c r="G401" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H401" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J401" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F402" s="2">
-        <v>1297</v>
+        <v>436</v>
       </c>
       <c r="G402" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H402" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I402" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J402" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F403" s="2">
         <v>1073</v>
       </c>
       <c r="G403" s="2">
         <v>4</v>
       </c>
       <c r="H403" s="2">
@@ -16266,51 +16266,51 @@
       </c>
       <c r="G428" s="2">
         <v>4</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="2">
         <v>5</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F429" s="2">
         <v>954</v>
       </c>
       <c r="G429" s="2">
         <v>3</v>
       </c>
       <c r="H429" s="2">
         <v>0</v>
       </c>
       <c r="I429" s="2">
         <v>5</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
@@ -16522,51 +16522,51 @@
       </c>
       <c r="G436" s="2">
         <v>8</v>
       </c>
       <c r="H436" s="2">
         <v>3</v>
       </c>
       <c r="I436" s="2">
         <v>10</v>
       </c>
       <c r="J436" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F437" s="2">
         <v>413</v>
       </c>
       <c r="G437" s="2">
         <v>0</v>
       </c>
       <c r="H437" s="2">
         <v>0</v>
       </c>
       <c r="I437" s="2">
         <v>1</v>
       </c>
       <c r="J437" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="3" t="s">
@@ -17191,83 +17191,83 @@
       </c>
       <c r="F457" s="2">
         <v>275</v>
       </c>
       <c r="G457" s="2">
         <v>1</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="2">
         <v>2</v>
       </c>
       <c r="J457" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="2">
         <v>455</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D458" s="2" t="s">
         <v>589</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F458" s="2">
         <v>4341</v>
       </c>
       <c r="G458" s="2">
         <v>9</v>
       </c>
       <c r="H458" s="2">
         <v>3</v>
       </c>
       <c r="I458" s="2">
         <v>46</v>
       </c>
       <c r="J458" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="2">
         <v>456</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D459" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F459" s="2">
         <v>8753</v>
       </c>
       <c r="G459" s="2">
         <v>9</v>
       </c>
       <c r="H459" s="2">
         <v>1</v>
       </c>
       <c r="I459" s="2">
         <v>22</v>
       </c>
       <c r="J459" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="2">
@@ -17354,51 +17354,51 @@
       </c>
       <c r="G462" s="2">
         <v>5</v>
       </c>
       <c r="H462" s="2">
         <v>0</v>
       </c>
       <c r="I462" s="2">
         <v>9</v>
       </c>
       <c r="J462" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="2">
         <v>460</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F463" s="2">
         <v>1047</v>
       </c>
       <c r="G463" s="2">
         <v>4</v>
       </c>
       <c r="H463" s="2">
         <v>0</v>
       </c>
       <c r="I463" s="2">
         <v>4</v>
       </c>
       <c r="J463" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="2">
         <v>461</v>
       </c>
       <c r="B464" s="3" t="s">
@@ -17578,51 +17578,51 @@
       </c>
       <c r="G469" s="2">
         <v>3</v>
       </c>
       <c r="H469" s="2">
         <v>0</v>
       </c>
       <c r="I469" s="2">
         <v>4</v>
       </c>
       <c r="J469" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="2">
         <v>467</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F470" s="2">
         <v>1203</v>
       </c>
       <c r="G470" s="2">
         <v>3</v>
       </c>
       <c r="H470" s="2">
         <v>0</v>
       </c>
       <c r="I470" s="2">
         <v>5</v>
       </c>
       <c r="J470" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="2">
         <v>468</v>
       </c>
       <c r="B471" s="3" t="s">
@@ -17642,51 +17642,51 @@
       </c>
       <c r="G471" s="2">
         <v>2</v>
       </c>
       <c r="H471" s="2">
         <v>2</v>
       </c>
       <c r="I471" s="2">
         <v>2</v>
       </c>
       <c r="J471" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="2">
         <v>469</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F472" s="2">
         <v>1362</v>
       </c>
       <c r="G472" s="2">
         <v>3</v>
       </c>
       <c r="H472" s="2">
         <v>0</v>
       </c>
       <c r="I472" s="2">
         <v>5</v>
       </c>
       <c r="J472" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="2">
         <v>470</v>
       </c>
       <c r="B473" s="3" t="s">
@@ -17703,133 +17703,133 @@
       </c>
       <c r="F473" s="2">
         <v>2820</v>
       </c>
       <c r="G473" s="2">
         <v>9</v>
       </c>
       <c r="H473" s="2">
         <v>0</v>
       </c>
       <c r="I473" s="2">
         <v>10</v>
       </c>
       <c r="J473" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="2">
         <v>471</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="D474" s="2" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F474" s="2">
-        <v>775</v>
+        <v>555</v>
       </c>
       <c r="G474" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H474" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I474" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J474" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="2">
         <v>472</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>396</v>
+        <v>168</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F475" s="2">
-        <v>935</v>
+        <v>775</v>
       </c>
       <c r="G475" s="2">
         <v>1</v>
       </c>
       <c r="H475" s="2">
         <v>0</v>
       </c>
       <c r="I475" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J475" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="2">
         <v>473</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="D476" s="2" t="s">
-        <v>213</v>
+        <v>396</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F476" s="2">
-        <v>555</v>
+        <v>935</v>
       </c>
       <c r="G476" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H476" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J476" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="2">
         <v>474</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D477" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F477" s="2">
         <v>159</v>
       </c>
       <c r="G477" s="2">
@@ -18119,168 +18119,168 @@
       </c>
       <c r="F486" s="2">
         <v>534</v>
       </c>
       <c r="G486" s="2">
         <v>1</v>
       </c>
       <c r="H486" s="2">
         <v>0</v>
       </c>
       <c r="I486" s="2">
         <v>1</v>
       </c>
       <c r="J486" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" s="2">
         <v>484</v>
       </c>
       <c r="B487" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F487" s="2">
-        <v>1033</v>
+        <v>81</v>
       </c>
       <c r="G487" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H487" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J487" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" s="2">
         <v>485</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>43</v>
+        <v>135</v>
       </c>
       <c r="D488" s="2" t="s">
-        <v>46</v>
+        <v>477</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F488" s="2">
-        <v>81</v>
+        <v>577</v>
       </c>
       <c r="G488" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H488" s="2">
         <v>0</v>
       </c>
       <c r="I488" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J488" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D489" s="2" t="s">
         <v>619</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F489" s="2">
         <v>1721</v>
       </c>
       <c r="G489" s="2">
         <v>5</v>
       </c>
       <c r="H489" s="2">
         <v>1</v>
       </c>
       <c r="I489" s="2">
         <v>7</v>
       </c>
       <c r="J489" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="2">
         <v>487</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>477</v>
+        <v>100</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F490" s="2">
-        <v>577</v>
+        <v>1033</v>
       </c>
       <c r="G490" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H490" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I490" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J490" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D491" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F491" s="2">
         <v>653</v>
       </c>
       <c r="G491" s="2">
         <v>2</v>
       </c>
       <c r="H491" s="2">
@@ -18695,136 +18695,136 @@
       </c>
       <c r="F504" s="2">
         <v>137</v>
       </c>
       <c r="G504" s="2">
         <v>2</v>
       </c>
       <c r="H504" s="2">
         <v>1</v>
       </c>
       <c r="I504" s="2">
         <v>1</v>
       </c>
       <c r="J504" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" s="2">
         <v>502</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>377</v>
+        <v>86</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F505" s="2">
-        <v>1018</v>
+        <v>1058</v>
       </c>
       <c r="G505" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H505" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I505" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J505" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="2">
         <v>503</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>18</v>
+        <v>377</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F506" s="2">
-        <v>733</v>
+        <v>1018</v>
       </c>
       <c r="G506" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H506" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J506" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="2">
         <v>504</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F507" s="2">
-        <v>1058</v>
+        <v>733</v>
       </c>
       <c r="G507" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H507" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I507" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J507" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="2">
         <v>505</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F508" s="2">
         <v>847</v>
       </c>
       <c r="G508" s="2">
         <v>2</v>
       </c>
       <c r="H508" s="2">
@@ -18890,51 +18890,51 @@
       </c>
       <c r="G510" s="2">
         <v>2</v>
       </c>
       <c r="H510" s="2">
         <v>2</v>
       </c>
       <c r="I510" s="2">
         <v>2</v>
       </c>
       <c r="J510" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="2">
         <v>508</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C511" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F511" s="2">
         <v>924</v>
       </c>
       <c r="G511" s="2">
         <v>1</v>
       </c>
       <c r="H511" s="2">
         <v>1</v>
       </c>
       <c r="I511" s="2">
         <v>3</v>
       </c>
       <c r="J511" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" s="2">
         <v>509</v>
       </c>
       <c r="B512" s="3" t="s">
@@ -18954,51 +18954,51 @@
       </c>
       <c r="G512" s="2">
         <v>4</v>
       </c>
       <c r="H512" s="2">
         <v>0</v>
       </c>
       <c r="I512" s="2">
         <v>4</v>
       </c>
       <c r="J512" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" s="2">
         <v>510</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C513" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E513" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F513" s="2">
         <v>1260</v>
       </c>
       <c r="G513" s="2">
         <v>4</v>
       </c>
       <c r="H513" s="2">
         <v>0</v>
       </c>
       <c r="I513" s="2">
         <v>9</v>
       </c>
       <c r="J513" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" s="2">
         <v>511</v>
       </c>
       <c r="B514" s="3" t="s">
@@ -20528,51 +20528,51 @@
       </c>
       <c r="I561" s="2">
         <v>4</v>
       </c>
       <c r="J561" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="2">
         <v>559</v>
       </c>
       <c r="B562" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C562" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D562" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E562" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F562" s="2">
-        <v>3287</v>
+        <v>3318</v>
       </c>
       <c r="G562" s="2">
         <v>12</v>
       </c>
       <c r="H562" s="2">
         <v>10</v>
       </c>
       <c r="I562" s="2">
         <v>13</v>
       </c>
       <c r="J562" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="2">
         <v>560</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D563" s="2" t="s">
@@ -21098,51 +21098,51 @@
       </c>
       <c r="G579" s="2">
         <v>3</v>
       </c>
       <c r="H579" s="2">
         <v>3</v>
       </c>
       <c r="I579" s="2">
         <v>4</v>
       </c>
       <c r="J579" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="2">
         <v>577</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C580" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D580" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F580" s="2">
         <v>131</v>
       </c>
       <c r="G580" s="2">
         <v>9</v>
       </c>
       <c r="H580" s="2">
         <v>0</v>
       </c>
       <c r="I580" s="2">
         <v>6</v>
       </c>
       <c r="J580" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="2">
         <v>578</v>
       </c>
       <c r="B581" s="3" t="s">
@@ -21232,75 +21232,75 @@
       </c>
       <c r="I583" s="2">
         <v>4</v>
       </c>
       <c r="J583" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="2">
         <v>581</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C584" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D584" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F584" s="2">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="G584" s="2">
         <v>2</v>
       </c>
       <c r="H584" s="2">
         <v>1</v>
       </c>
       <c r="I584" s="2">
         <v>1</v>
       </c>
       <c r="J584" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="6" t="s">
         <v>716</v>
       </c>
       <c r="B585" s="7"/>
       <c r="C585" s="6"/>
       <c r="D585" s="6"/>
       <c r="E585" s="6"/>
       <c r="F585" s="6">
-        <v>626581</v>
+        <v>626625</v>
       </c>
       <c r="G585" s="6">
         <v>1996</v>
       </c>
       <c r="H585" s="6">
         <v>629</v>
       </c>
       <c r="I585" s="6">
         <v>2834</v>
       </c>
       <c r="J585" s="6">
         <v>510</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>