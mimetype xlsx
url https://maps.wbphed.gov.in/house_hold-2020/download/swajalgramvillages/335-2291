--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -881,51 +881,51 @@
       </c>
       <c r="I6" s="2">
         <v>2</v>
       </c>
       <c r="J6" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2">
-        <v>482</v>
+        <v>616</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>2</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
@@ -1169,51 +1169,51 @@
       </c>
       <c r="I15" s="2">
         <v>3</v>
       </c>
       <c r="J15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -1393,51 +1393,51 @@
       </c>
       <c r="I22" s="2">
         <v>1</v>
       </c>
       <c r="J22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="2">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
@@ -1489,51 +1489,51 @@
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="2">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1585,51 +1585,51 @@
       </c>
       <c r="I28" s="2">
         <v>1</v>
       </c>
       <c r="J28" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="2">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="2">
         <v>4</v>
       </c>
       <c r="J29" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="2" t="s">
@@ -1873,51 +1873,51 @@
       </c>
       <c r="I37" s="2">
         <v>6</v>
       </c>
       <c r="J37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="2">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="2">
         <v>3</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
@@ -1937,83 +1937,83 @@
       </c>
       <c r="I39" s="2">
         <v>1</v>
       </c>
       <c r="J39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="2">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
         <v>1</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F41" s="2">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="G41" s="2">
         <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <v>3</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
@@ -2097,51 +2097,51 @@
       </c>
       <c r="I44" s="2">
         <v>16</v>
       </c>
       <c r="J44" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="2">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="G45" s="2">
         <v>1</v>
       </c>
       <c r="H45" s="2">
         <v>1</v>
       </c>
       <c r="I45" s="2">
         <v>2</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="2" t="s">
@@ -2609,51 +2609,51 @@
       </c>
       <c r="I60" s="2">
         <v>4</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F61" s="2">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G61" s="2">
         <v>1</v>
       </c>
       <c r="H61" s="2">
         <v>1</v>
       </c>
       <c r="I61" s="2">
         <v>1</v>
       </c>
       <c r="J61" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="2" t="s">
@@ -2793,51 +2793,51 @@
       <c r="F66" s="2">
         <v>679</v>
       </c>
       <c r="G66" s="2">
         <v>2</v>
       </c>
       <c r="H66" s="2">
         <v>1</v>
       </c>
       <c r="I66" s="2">
         <v>4</v>
       </c>
       <c r="J66" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6">
-        <v>35213</v>
+        <v>35361</v>
       </c>
       <c r="G67" s="6">
         <v>98</v>
       </c>
       <c r="H67" s="6">
         <v>47</v>
       </c>
       <c r="I67" s="6">
         <v>178</v>
       </c>
       <c r="J67" s="6">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>