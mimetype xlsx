--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>