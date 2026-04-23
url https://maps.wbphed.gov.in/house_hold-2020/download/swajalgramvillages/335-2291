--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>