--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>