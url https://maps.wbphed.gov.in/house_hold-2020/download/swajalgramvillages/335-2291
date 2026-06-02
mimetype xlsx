--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>