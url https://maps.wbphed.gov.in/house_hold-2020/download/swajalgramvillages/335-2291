--- v5 (2026-06-02)
+++ v6 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -817,51 +817,51 @@
       </c>
       <c r="I4" s="2">
         <v>6</v>
       </c>
       <c r="J4" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2">
-        <v>869</v>
+        <v>917</v>
       </c>
       <c r="G5" s="2">
         <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>3</v>
       </c>
       <c r="I5" s="2">
         <v>3</v>
       </c>
       <c r="J5" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
@@ -881,51 +881,51 @@
       </c>
       <c r="I6" s="2">
         <v>2</v>
       </c>
       <c r="J6" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2">
-        <v>616</v>
+        <v>670</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>2</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
@@ -2793,51 +2793,51 @@
       <c r="F66" s="2">
         <v>679</v>
       </c>
       <c r="G66" s="2">
         <v>2</v>
       </c>
       <c r="H66" s="2">
         <v>1</v>
       </c>
       <c r="I66" s="2">
         <v>4</v>
       </c>
       <c r="J66" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6">
-        <v>35361</v>
+        <v>35463</v>
       </c>
       <c r="G67" s="6">
         <v>98</v>
       </c>
       <c r="H67" s="6">
         <v>47</v>
       </c>
       <c r="I67" s="6">
         <v>178</v>
       </c>
       <c r="J67" s="6">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>