--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -140,69 +140,75 @@
   <si>
     <t>Kalyanpur</t>
   </si>
   <si>
     <t>Kaichar-i</t>
   </si>
   <si>
     <t>Kanaidanga</t>
   </si>
   <si>
     <t>Kankora</t>
   </si>
   <si>
     <t>Paligram</t>
   </si>
   <si>
     <t>Keshabpur</t>
   </si>
   <si>
     <t>Bhalugram</t>
   </si>
   <si>
     <t>Kherua</t>
   </si>
   <si>
+    <t>Khudrun</t>
+  </si>
+  <si>
     <t>Kogram</t>
   </si>
   <si>
     <t>Konarpur</t>
   </si>
   <si>
     <t>Kotalghosh</t>
   </si>
   <si>
     <t>Simulia-i</t>
   </si>
   <si>
     <t>Krishnabati</t>
   </si>
   <si>
     <t>Kulsuna</t>
   </si>
   <si>
     <t>Kunda</t>
+  </si>
+  <si>
+    <t>Murulia</t>
   </si>
   <si>
     <t>Gotistha</t>
   </si>
   <si>
     <t>Nayapara</t>
   </si>
   <si>
     <t>Nigan</t>
   </si>
   <si>
     <t>Kshirogram</t>
   </si>
   <si>
     <t>Palashi</t>
   </si>
   <si>
     <t>Palisgram</t>
   </si>
   <si>
     <t>Palsona</t>
   </si>
   <si>
     <t>Paschim Gopalpur</t>
   </si>
@@ -636,54 +642,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J45"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A45" sqref="A45"/>
+      <selection activeCell="A47" sqref="A47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -737,51 +743,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="G4" s="2">
         <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -1153,51 +1159,51 @@
       </c>
       <c r="I16" s="2">
         <v>5</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>2</v>
       </c>
       <c r="I17" s="2">
         <v>3</v>
       </c>
       <c r="J17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
@@ -1243,876 +1249,940 @@
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
       <c r="I19" s="2">
         <v>2</v>
       </c>
       <c r="J19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2">
-        <v>126</v>
+        <v>719</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I20" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2">
-        <v>708</v>
+        <v>126</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I21" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J21" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="2">
-        <v>295</v>
+        <v>708</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J22" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2">
-        <v>868</v>
+        <v>295</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I23" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="2">
-        <v>1371</v>
+        <v>868</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I24" s="2">
+        <v>4</v>
+      </c>
+      <c r="J24" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="2">
-        <v>304</v>
+        <v>1371</v>
       </c>
       <c r="G25" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J25" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" s="2">
         <v>2</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F27" s="2">
-        <v>1660</v>
+        <v>296</v>
       </c>
       <c r="G27" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="2">
-        <v>329</v>
+        <v>294</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <v>2</v>
       </c>
       <c r="J28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F29" s="2">
-        <v>1161</v>
+        <v>1660</v>
       </c>
       <c r="G29" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H29" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I29" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F30" s="2">
-        <v>1524</v>
+        <v>329</v>
       </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I30" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J30" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F31" s="2">
-        <v>269</v>
+        <v>1161</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H31" s="2">
         <v>1</v>
       </c>
       <c r="I31" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J31" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="2">
-        <v>446</v>
+        <v>1528</v>
       </c>
       <c r="G32" s="2">
+        <v>5</v>
+      </c>
+      <c r="H32" s="2">
         <v>3</v>
       </c>
-      <c r="H32" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I32" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J32" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="2">
-        <v>613</v>
+        <v>269</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I33" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="2">
-        <v>327</v>
+        <v>446</v>
       </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H34" s="2">
         <v>1</v>
       </c>
       <c r="I34" s="2">
         <v>2</v>
       </c>
       <c r="J34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F35" s="2">
-        <v>120</v>
+        <v>613</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>1</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" s="2">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I36" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J36" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F37" s="2">
-        <v>254</v>
+        <v>120</v>
       </c>
       <c r="G37" s="2">
         <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
         <v>1</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="2">
-        <v>244</v>
+        <v>0</v>
       </c>
       <c r="G38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F39" s="2">
-        <v>184</v>
+        <v>254</v>
       </c>
       <c r="G39" s="2">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="2">
-        <v>498</v>
+        <v>244</v>
       </c>
       <c r="G40" s="2">
         <v>1</v>
       </c>
       <c r="H40" s="2">
         <v>1</v>
       </c>
       <c r="I40" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J40" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F41" s="2">
-        <v>1641</v>
+        <v>184</v>
       </c>
       <c r="G41" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H41" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I41" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J41" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F42" s="2">
-        <v>433</v>
+        <v>498</v>
       </c>
       <c r="G42" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I42" s="2">
         <v>3</v>
       </c>
       <c r="J42" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F43" s="2">
-        <v>699</v>
+        <v>1641</v>
       </c>
       <c r="G43" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I43" s="2">
+        <v>7</v>
+      </c>
+      <c r="J43" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F44" s="2">
+        <v>433</v>
+      </c>
+      <c r="G44" s="2">
+        <v>2</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="2">
+        <v>3</v>
+      </c>
+      <c r="J44" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="2">
+        <v>42</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F45" s="2">
+        <v>699</v>
+      </c>
+      <c r="G45" s="2">
+        <v>1</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="2">
+        <v>3</v>
+      </c>
+      <c r="J45" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="2">
+        <v>43</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F46" s="2">
         <v>66</v>
       </c>
-      <c r="G44" s="2">
-[...33 lines deleted...]
-        <v>30</v>
+      <c r="G46" s="2">
+        <v>1</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="2">
+        <v>0</v>
+      </c>
+      <c r="J46" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6">
+        <v>21821</v>
+      </c>
+      <c r="G47" s="6">
+        <v>80</v>
+      </c>
+      <c r="H47" s="6">
+        <v>40</v>
+      </c>
+      <c r="I47" s="6">
+        <v>101</v>
+      </c>
+      <c r="J47" s="6">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A47:E47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>