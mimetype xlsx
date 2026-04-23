--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -775,51 +775,51 @@
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
@@ -967,51 +967,51 @@
       </c>
       <c r="I10" s="2">
         <v>3</v>
       </c>
       <c r="J10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>1</v>
       </c>
       <c r="I11" s="2">
         <v>3</v>
       </c>
       <c r="J11" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -1639,51 +1639,51 @@
       </c>
       <c r="I31" s="2">
         <v>5</v>
       </c>
       <c r="J31" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="2">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="G32" s="2">
         <v>5</v>
       </c>
       <c r="H32" s="2">
         <v>3</v>
       </c>
       <c r="I32" s="2">
         <v>6</v>
       </c>
       <c r="J32" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="2" t="s">
@@ -2023,51 +2023,51 @@
       </c>
       <c r="I43" s="2">
         <v>7</v>
       </c>
       <c r="J43" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F44" s="2">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G44" s="2">
         <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
         <v>3</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
@@ -2111,51 +2111,51 @@
       <c r="F46" s="2">
         <v>66</v>
       </c>
       <c r="G46" s="2">
         <v>1</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
         <v>0</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6">
-        <v>21821</v>
+        <v>21833</v>
       </c>
       <c r="G47" s="6">
         <v>80</v>
       </c>
       <c r="H47" s="6">
         <v>40</v>
       </c>
       <c r="I47" s="6">
         <v>101</v>
       </c>
       <c r="J47" s="6">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>