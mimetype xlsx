--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -743,51 +743,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G4" s="2">
         <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -2023,51 +2023,51 @@
       </c>
       <c r="I43" s="2">
         <v>7</v>
       </c>
       <c r="J43" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F44" s="2">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G44" s="2">
         <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
         <v>3</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
@@ -2111,51 +2111,51 @@
       <c r="F46" s="2">
         <v>66</v>
       </c>
       <c r="G46" s="2">
         <v>1</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
         <v>0</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6">
-        <v>21833</v>
+        <v>21835</v>
       </c>
       <c r="G47" s="6">
         <v>80</v>
       </c>
       <c r="H47" s="6">
         <v>40</v>
       </c>
       <c r="I47" s="6">
         <v>101</v>
       </c>
       <c r="J47" s="6">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>