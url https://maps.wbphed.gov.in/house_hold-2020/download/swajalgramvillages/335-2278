--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>