--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1255,51 +1255,51 @@
       </c>
       <c r="I19" s="2">
         <v>2</v>
       </c>
       <c r="J19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="G20" s="2">
         <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>2</v>
       </c>
       <c r="I20" s="2">
         <v>5</v>
       </c>
       <c r="J20" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="2" t="s">
@@ -2111,51 +2111,51 @@
       <c r="F46" s="2">
         <v>66</v>
       </c>
       <c r="G46" s="2">
         <v>1</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
         <v>0</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6">
-        <v>21835</v>
+        <v>21836</v>
       </c>
       <c r="G47" s="6">
         <v>80</v>
       </c>
       <c r="H47" s="6">
         <v>40</v>
       </c>
       <c r="I47" s="6">
         <v>101</v>
       </c>
       <c r="J47" s="6">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>