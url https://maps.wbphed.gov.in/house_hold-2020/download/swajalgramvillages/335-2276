--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -926,83 +926,83 @@
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>1</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>3</v>
       </c>
       <c r="I11" s="2">
         <v>12</v>
       </c>
       <c r="J11" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -2326,51 +2326,51 @@
       <c r="F53" s="2">
         <v>40</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>0</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6">
-        <v>26327</v>
+        <v>26350</v>
       </c>
       <c r="G54" s="6">
         <v>129</v>
       </c>
       <c r="H54" s="6">
         <v>93</v>
       </c>
       <c r="I54" s="6">
         <v>186</v>
       </c>
       <c r="J54" s="6">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>