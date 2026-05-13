--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>