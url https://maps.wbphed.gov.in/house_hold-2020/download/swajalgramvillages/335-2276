--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>