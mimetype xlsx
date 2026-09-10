--- v3 (2026-06-02)
+++ v4 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1982,51 +1982,51 @@
       </c>
       <c r="I42" s="2">
         <v>2</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F43" s="2">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>5</v>
       </c>
       <c r="I43" s="2">
         <v>8</v>
       </c>
       <c r="J43" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
@@ -2326,51 +2326,51 @@
       <c r="F53" s="2">
         <v>40</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>0</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6">
-        <v>26350</v>
+        <v>26362</v>
       </c>
       <c r="G54" s="6">
         <v>129</v>
       </c>
       <c r="H54" s="6">
         <v>93</v>
       </c>
       <c r="I54" s="6">
         <v>186</v>
       </c>
       <c r="J54" s="6">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>