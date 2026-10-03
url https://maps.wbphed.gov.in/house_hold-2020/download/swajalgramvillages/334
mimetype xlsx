--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -284,62 +284,62 @@
   <si>
     <t>Bonhat</t>
   </si>
   <si>
     <t>Banhat</t>
   </si>
   <si>
     <t>Suri-ii</t>
   </si>
   <si>
     <t>Domdoma</t>
   </si>
   <si>
     <t>Bansra</t>
   </si>
   <si>
     <t>Nalhati-i</t>
   </si>
   <si>
     <t>Bautia</t>
   </si>
   <si>
     <t>Banti</t>
   </si>
   <si>
+    <t>Bara-i</t>
+  </si>
+  <si>
+    <t>Bara</t>
+  </si>
+  <si>
     <t>Nanoor</t>
   </si>
   <si>
     <t>Bara-saota</t>
   </si>
   <si>
-    <t>Bara</t>
-[...4 lines deleted...]
-  <si>
     <t>Karidhya</t>
   </si>
   <si>
     <t>Bara Mahula</t>
   </si>
   <si>
     <t>Thupsara</t>
   </si>
   <si>
     <t>Barasat</t>
   </si>
   <si>
     <t>Barhra</t>
   </si>
   <si>
     <t>Bataspur</t>
   </si>
   <si>
     <t>Batikor</t>
   </si>
   <si>
     <t>Srinidhipur</t>
   </si>
   <si>
     <t>Bazar</t>
@@ -362,59 +362,59 @@
   <si>
     <t>Beledanga</t>
   </si>
   <si>
     <t>Dheka</t>
   </si>
   <si>
     <t>Belera</t>
   </si>
   <si>
     <t>Belhati</t>
   </si>
   <si>
     <t>Belia</t>
   </si>
   <si>
     <t>Beluti</t>
   </si>
   <si>
     <t>Charicha</t>
   </si>
   <si>
     <t>Benachapar</t>
   </si>
   <si>
+    <t>Harisara</t>
+  </si>
+  <si>
     <t>Murarai-i</t>
   </si>
   <si>
     <t>Gorsha</t>
   </si>
   <si>
-    <t>Harisara</t>
-[...1 lines deleted...]
-  <si>
     <t>Bhagabandha</t>
   </si>
   <si>
     <t>Kanachi</t>
   </si>
   <si>
     <t>Bhalian</t>
   </si>
   <si>
     <t>Bhangaband</t>
   </si>
   <si>
     <t>Bhimgarh</t>
   </si>
   <si>
     <t>Bhramarkal</t>
   </si>
   <si>
     <t>Bhutura</t>
   </si>
   <si>
     <t>Panchra</t>
   </si>
   <si>
     <t>Bibharpur</t>
@@ -491,62 +491,62 @@
   <si>
     <t>Chak Pali</t>
   </si>
   <si>
     <t>Mallickpur</t>
   </si>
   <si>
     <t>Chakdaha</t>
   </si>
   <si>
     <t>Chandipur</t>
   </si>
   <si>
     <t>Rampurhat-ii</t>
   </si>
   <si>
     <t>Dunigram</t>
   </si>
   <si>
     <t>Chandpara</t>
   </si>
   <si>
     <t>Chat Rama</t>
   </si>
   <si>
+    <t>Labpur</t>
+  </si>
+  <si>
+    <t>Indus</t>
+  </si>
+  <si>
+    <t>Chatra</t>
+  </si>
+  <si>
     <t>Koma</t>
   </si>
   <si>
-    <t>Chatra</t>
-[...7 lines deleted...]
-  <si>
     <t>Satpalsa</t>
   </si>
   <si>
     <t>Chhota Bataspur</t>
   </si>
   <si>
     <t>Chhota Kalikapur</t>
   </si>
   <si>
     <t>Hasan-i</t>
   </si>
   <si>
     <t>Chhota Kanaipur</t>
   </si>
   <si>
     <t>Chhota Kustikuri</t>
   </si>
   <si>
     <t>Chilla</t>
   </si>
   <si>
     <t>Churar</t>
   </si>
   <si>
     <t>Daikota</t>
@@ -1085,54 +1085,54 @@
   <si>
     <t>Mahuli</t>
   </si>
   <si>
     <t>Mahutar</t>
   </si>
   <si>
     <t>Talowan</t>
   </si>
   <si>
     <t>Majharipara</t>
   </si>
   <si>
     <t>Majigram</t>
   </si>
   <si>
     <t>Puranagram</t>
   </si>
   <si>
     <t>Makdumnagar</t>
   </si>
   <si>
     <t>Maladanga</t>
   </si>
   <si>
+    <t>Maligram</t>
+  </si>
+  <si>
     <t>Sangra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maligram</t>
   </si>
   <si>
     <t>Maliha</t>
   </si>
   <si>
     <t>Mallikpur</t>
   </si>
   <si>
     <t>Daspalsa</t>
   </si>
   <si>
     <t>Mandalpur</t>
   </si>
   <si>
     <t>Maniram</t>
   </si>
   <si>
     <t>Mara Basahar</t>
   </si>
   <si>
     <t>Maryatpur</t>
   </si>
   <si>
     <t>Math Karamja</t>
   </si>
@@ -3218,147 +3218,147 @@
       </c>
       <c r="F39" s="2">
         <v>1139</v>
       </c>
       <c r="G39" s="2">
         <v>5</v>
       </c>
       <c r="H39" s="2">
         <v>5</v>
       </c>
       <c r="I39" s="2">
         <v>5</v>
       </c>
       <c r="J39" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="E40" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="2">
-        <v>654</v>
+        <v>4342</v>
       </c>
       <c r="G40" s="2">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="I40" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="J40" s="2">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F41" s="2">
-        <v>4342</v>
+        <v>654</v>
       </c>
       <c r="G41" s="2">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="H41" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I41" s="2">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="J41" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F42" s="2">
         <v>82</v>
       </c>
       <c r="G42" s="2">
         <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
         <v>1</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F43" s="2">
         <v>46</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
         <v>1</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
@@ -3602,54 +3602,54 @@
       </c>
       <c r="F51" s="2">
         <v>396</v>
       </c>
       <c r="G51" s="2">
         <v>3</v>
       </c>
       <c r="H51" s="2">
         <v>3</v>
       </c>
       <c r="I51" s="2">
         <v>2</v>
       </c>
       <c r="J51" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F52" s="2">
         <v>836</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="2">
         <v>3</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
@@ -3730,101 +3730,101 @@
       </c>
       <c r="F55" s="2">
         <v>42</v>
       </c>
       <c r="G55" s="2">
         <v>1</v>
       </c>
       <c r="H55" s="2">
         <v>1</v>
       </c>
       <c r="I55" s="2">
         <v>3</v>
       </c>
       <c r="J55" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F56" s="2">
-        <v>283</v>
+        <v>258</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I56" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F57" s="2">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="G57" s="2">
         <v>2</v>
       </c>
       <c r="H57" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="2">
         <v>203</v>
       </c>
       <c r="G58" s="2">
@@ -4530,54 +4530,54 @@
       </c>
       <c r="F80" s="2">
         <v>211</v>
       </c>
       <c r="G80" s="2">
         <v>1</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="2">
         <v>1</v>
       </c>
       <c r="J80" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F81" s="2">
         <v>443</v>
       </c>
       <c r="G81" s="2">
         <v>1</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="2">
         <v>3</v>
       </c>
       <c r="J81" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
@@ -4626,101 +4626,101 @@
       </c>
       <c r="F83" s="2">
         <v>50</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="2">
         <v>0</v>
       </c>
       <c r="J83" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>84</v>
+        <v>159</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F84" s="2">
-        <v>179</v>
+        <v>64</v>
       </c>
       <c r="G84" s="2">
         <v>1</v>
       </c>
       <c r="H84" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I84" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J84" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F85" s="2">
-        <v>64</v>
+        <v>179</v>
       </c>
       <c r="G85" s="2">
         <v>1</v>
       </c>
       <c r="H85" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I85" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J85" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F86" s="2">
         <v>155</v>
       </c>
       <c r="G86" s="2">
@@ -5234,54 +5234,54 @@
       </c>
       <c r="F102" s="2">
         <v>1142</v>
       </c>
       <c r="G102" s="2">
         <v>5</v>
       </c>
       <c r="H102" s="2">
         <v>4</v>
       </c>
       <c r="I102" s="2">
         <v>9</v>
       </c>
       <c r="J102" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F103" s="2">
         <v>159</v>
       </c>
       <c r="G103" s="2">
         <v>1</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="2">
         <v>0</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
@@ -5330,54 +5330,54 @@
       </c>
       <c r="F105" s="2">
         <v>109</v>
       </c>
       <c r="G105" s="2">
         <v>1</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
         <v>1</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F106" s="2">
         <v>168</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
         <v>0</v>
       </c>
       <c r="J106" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
@@ -5714,54 +5714,54 @@
       </c>
       <c r="F117" s="2">
         <v>588</v>
       </c>
       <c r="G117" s="2">
         <v>0</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="2">
         <v>2</v>
       </c>
       <c r="J117" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F118" s="2">
         <v>358</v>
       </c>
       <c r="G118" s="2">
         <v>1</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>2</v>
       </c>
       <c r="J118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
@@ -5842,83 +5842,83 @@
       </c>
       <c r="F121" s="2">
         <v>353</v>
       </c>
       <c r="G121" s="2">
         <v>1</v>
       </c>
       <c r="H121" s="2">
         <v>1</v>
       </c>
       <c r="I121" s="2">
         <v>2</v>
       </c>
       <c r="J121" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F122" s="2">
         <v>91</v>
       </c>
       <c r="G122" s="2">
         <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F123" s="2">
         <v>373</v>
       </c>
       <c r="G123" s="2">
         <v>2</v>
       </c>
       <c r="H123" s="2">
         <v>2</v>
       </c>
       <c r="I123" s="2">
         <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
@@ -6101,51 +6101,51 @@
       </c>
       <c r="G129" s="2">
         <v>2</v>
       </c>
       <c r="H129" s="2">
         <v>2</v>
       </c>
       <c r="I129" s="2">
         <v>2</v>
       </c>
       <c r="J129" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F130" s="2">
         <v>604</v>
       </c>
       <c r="G130" s="2">
         <v>1</v>
       </c>
       <c r="H130" s="2">
         <v>1</v>
       </c>
       <c r="I130" s="2">
         <v>2</v>
       </c>
       <c r="J130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
@@ -6194,54 +6194,54 @@
       </c>
       <c r="F132" s="2">
         <v>46</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="2">
         <v>1</v>
       </c>
       <c r="J132" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F133" s="2">
         <v>49</v>
       </c>
       <c r="G133" s="2">
         <v>1</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="2">
         <v>1</v>
       </c>
       <c r="J133" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
@@ -6386,104 +6386,104 @@
       </c>
       <c r="F138" s="2">
         <v>383</v>
       </c>
       <c r="G138" s="2">
         <v>1</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="2">
         <v>1</v>
       </c>
       <c r="J138" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>207</v>
+        <v>152</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F139" s="2">
-        <v>408</v>
+        <v>220</v>
       </c>
       <c r="G139" s="2">
         <v>2</v>
       </c>
       <c r="H139" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I139" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J139" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>152</v>
+        <v>207</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F140" s="2">
-        <v>220</v>
+        <v>408</v>
       </c>
       <c r="G140" s="2">
         <v>2</v>
       </c>
       <c r="H140" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I140" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J140" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F141" s="2">
         <v>218</v>
       </c>
       <c r="G141" s="2">
         <v>1</v>
       </c>
       <c r="H141" s="2">
@@ -6514,51 +6514,51 @@
       </c>
       <c r="F142" s="2">
         <v>103</v>
       </c>
       <c r="G142" s="2">
         <v>1</v>
       </c>
       <c r="H142" s="2">
         <v>1</v>
       </c>
       <c r="I142" s="2">
         <v>1</v>
       </c>
       <c r="J142" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F143" s="2">
         <v>677</v>
       </c>
       <c r="G143" s="2">
         <v>3</v>
       </c>
       <c r="H143" s="2">
         <v>3</v>
       </c>
       <c r="I143" s="2">
         <v>5</v>
       </c>
       <c r="J143" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
@@ -6578,54 +6578,54 @@
       </c>
       <c r="F144" s="2">
         <v>125</v>
       </c>
       <c r="G144" s="2">
         <v>2</v>
       </c>
       <c r="H144" s="2">
         <v>2</v>
       </c>
       <c r="I144" s="2">
         <v>1</v>
       </c>
       <c r="J144" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F145" s="2">
         <v>1949</v>
       </c>
       <c r="G145" s="2">
         <v>6</v>
       </c>
       <c r="H145" s="2">
         <v>2</v>
       </c>
       <c r="I145" s="2">
         <v>8</v>
       </c>
       <c r="J145" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -6840,77 +6840,77 @@
       </c>
       <c r="H152" s="2">
         <v>1</v>
       </c>
       <c r="I152" s="2">
         <v>1</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F153" s="2">
         <v>996</v>
       </c>
       <c r="G153" s="2">
         <v>4</v>
       </c>
       <c r="H153" s="2">
         <v>4</v>
       </c>
       <c r="I153" s="2">
         <v>4</v>
       </c>
       <c r="J153" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F154" s="2">
         <v>1029</v>
       </c>
       <c r="G154" s="2">
         <v>5</v>
       </c>
       <c r="H154" s="2">
         <v>5</v>
       </c>
       <c r="I154" s="2">
         <v>6</v>
       </c>
       <c r="J154" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
@@ -7602,104 +7602,104 @@
       </c>
       <c r="F176" s="2">
         <v>228</v>
       </c>
       <c r="G176" s="2">
         <v>2</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="2">
         <v>1</v>
       </c>
       <c r="J176" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>56</v>
+        <v>126</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F177" s="2">
-        <v>120</v>
+        <v>275</v>
       </c>
       <c r="G177" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H177" s="2">
         <v>1</v>
       </c>
       <c r="I177" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J177" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F178" s="2">
-        <v>275</v>
+        <v>120</v>
       </c>
       <c r="G178" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H178" s="2">
         <v>1</v>
       </c>
       <c r="I178" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J178" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F179" s="2">
         <v>524</v>
       </c>
       <c r="G179" s="2">
         <v>2</v>
       </c>
       <c r="H179" s="2">
@@ -8277,115 +8277,115 @@
       </c>
       <c r="G197" s="2">
         <v>4</v>
       </c>
       <c r="H197" s="2">
         <v>4</v>
       </c>
       <c r="I197" s="2">
         <v>3</v>
       </c>
       <c r="J197" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F198" s="2">
         <v>73</v>
       </c>
       <c r="G198" s="2">
         <v>0</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="2">
         <v>1</v>
       </c>
       <c r="J198" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F199" s="2">
         <v>290</v>
       </c>
       <c r="G199" s="2">
         <v>1</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="2">
         <v>1</v>
       </c>
       <c r="J199" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F200" s="2">
         <v>260</v>
       </c>
       <c r="G200" s="2">
         <v>2</v>
       </c>
       <c r="H200" s="2">
         <v>2</v>
       </c>
       <c r="I200" s="2">
         <v>2</v>
       </c>
       <c r="J200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
@@ -8626,51 +8626,51 @@
       </c>
       <c r="F208" s="2">
         <v>1545</v>
       </c>
       <c r="G208" s="2">
         <v>3</v>
       </c>
       <c r="H208" s="2">
         <v>3</v>
       </c>
       <c r="I208" s="2">
         <v>0</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F209" s="2">
         <v>639</v>
       </c>
       <c r="G209" s="2">
         <v>2</v>
       </c>
       <c r="H209" s="2">
         <v>2</v>
       </c>
       <c r="I209" s="2">
         <v>3</v>
       </c>
       <c r="J209" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
@@ -8693,54 +8693,54 @@
       </c>
       <c r="G210" s="2">
         <v>4</v>
       </c>
       <c r="H210" s="2">
         <v>2</v>
       </c>
       <c r="I210" s="2">
         <v>2</v>
       </c>
       <c r="J210" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F211" s="2">
         <v>322</v>
       </c>
       <c r="G211" s="2">
         <v>2</v>
       </c>
       <c r="H211" s="2">
         <v>1</v>
       </c>
       <c r="I211" s="2">
         <v>3</v>
       </c>
       <c r="J211" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="2" t="s">
@@ -8978,51 +8978,51 @@
       </c>
       <c r="F219" s="2">
         <v>491</v>
       </c>
       <c r="G219" s="2">
         <v>1</v>
       </c>
       <c r="H219" s="2">
         <v>0</v>
       </c>
       <c r="I219" s="2">
         <v>1</v>
       </c>
       <c r="J219" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F220" s="2">
         <v>242</v>
       </c>
       <c r="G220" s="2">
         <v>1</v>
       </c>
       <c r="H220" s="2">
         <v>1</v>
       </c>
       <c r="I220" s="2">
         <v>1</v>
       </c>
       <c r="J220" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="2">
@@ -9298,51 +9298,51 @@
       </c>
       <c r="F229" s="2">
         <v>206</v>
       </c>
       <c r="G229" s="2">
         <v>1</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="2">
         <v>1</v>
       </c>
       <c r="J229" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F230" s="2">
         <v>107</v>
       </c>
       <c r="G230" s="2">
         <v>0</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="2">
         <v>0</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
@@ -9461,57 +9461,57 @@
       </c>
       <c r="G234" s="2">
         <v>0</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="2">
         <v>1</v>
       </c>
       <c r="J234" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F235" s="2">
-        <v>2729</v>
+        <v>2769</v>
       </c>
       <c r="G235" s="2">
         <v>19</v>
       </c>
       <c r="H235" s="2">
         <v>19</v>
       </c>
       <c r="I235" s="2">
         <v>4</v>
       </c>
       <c r="J235" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D236" s="2" t="s">
@@ -9810,51 +9810,51 @@
       </c>
       <c r="F245" s="2">
         <v>111</v>
       </c>
       <c r="G245" s="2">
         <v>1</v>
       </c>
       <c r="H245" s="2">
         <v>0</v>
       </c>
       <c r="I245" s="2">
         <v>1</v>
       </c>
       <c r="J245" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F246" s="2">
         <v>193</v>
       </c>
       <c r="G246" s="2">
         <v>1</v>
       </c>
       <c r="H246" s="2">
         <v>1</v>
       </c>
       <c r="I246" s="2">
         <v>1</v>
       </c>
       <c r="J246" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="2">
@@ -9970,95 +9970,95 @@
       </c>
       <c r="F250" s="2">
         <v>867</v>
       </c>
       <c r="G250" s="2">
         <v>1</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
         <v>4</v>
       </c>
       <c r="J250" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="D251" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E251" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="E251" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="2">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G251" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
         <v>1</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>159</v>
+        <v>358</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F252" s="2">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="G252" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="2">
         <v>1</v>
       </c>
       <c r="J252" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E253" s="2" t="s">
@@ -10066,104 +10066,104 @@
       </c>
       <c r="F253" s="2">
         <v>261</v>
       </c>
       <c r="G253" s="2">
         <v>1</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="2">
         <v>1</v>
       </c>
       <c r="J253" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>180</v>
+        <v>305</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F254" s="2">
-        <v>402</v>
+        <v>179</v>
       </c>
       <c r="G254" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H254" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I254" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J254" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>305</v>
+        <v>180</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F255" s="2">
-        <v>179</v>
+        <v>402</v>
       </c>
       <c r="G255" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H255" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I255" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J255" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F256" s="2">
         <v>89</v>
       </c>
       <c r="G256" s="2">
         <v>0</v>
       </c>
       <c r="H256" s="2">
@@ -10450,54 +10450,54 @@
       </c>
       <c r="F265" s="2">
         <v>112</v>
       </c>
       <c r="G265" s="2">
         <v>0</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="2">
         <v>0</v>
       </c>
       <c r="J265" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F266" s="2">
         <v>173</v>
       </c>
       <c r="G266" s="2">
         <v>1</v>
       </c>
       <c r="H266" s="2">
         <v>1</v>
       </c>
       <c r="I266" s="2">
         <v>1</v>
       </c>
       <c r="J266" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="3" t="s">
@@ -10546,54 +10546,54 @@
       </c>
       <c r="F268" s="2">
         <v>37</v>
       </c>
       <c r="G268" s="2">
         <v>1</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F269" s="2">
         <v>619</v>
       </c>
       <c r="G269" s="2">
         <v>2</v>
       </c>
       <c r="H269" s="2">
         <v>0</v>
       </c>
       <c r="I269" s="2">
         <v>3</v>
       </c>
       <c r="J269" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="3" t="s">
@@ -11250,51 +11250,51 @@
       </c>
       <c r="F290" s="2">
         <v>369</v>
       </c>
       <c r="G290" s="2">
         <v>1</v>
       </c>
       <c r="H290" s="2">
         <v>1</v>
       </c>
       <c r="I290" s="2">
         <v>2</v>
       </c>
       <c r="J290" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="2">
         <v>288</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F291" s="2">
         <v>47</v>
       </c>
       <c r="G291" s="2">
         <v>1</v>
       </c>
       <c r="H291" s="2">
         <v>1</v>
       </c>
       <c r="I291" s="2">
         <v>1</v>
       </c>
       <c r="J291" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="2">
@@ -11346,51 +11346,51 @@
       </c>
       <c r="F293" s="2">
         <v>172</v>
       </c>
       <c r="G293" s="2">
         <v>0</v>
       </c>
       <c r="H293" s="2">
         <v>0</v>
       </c>
       <c r="I293" s="2">
         <v>0</v>
       </c>
       <c r="J293" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F294" s="2">
         <v>24</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
         <v>0</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
@@ -11570,51 +11570,51 @@
       </c>
       <c r="F300" s="2">
         <v>118</v>
       </c>
       <c r="G300" s="2">
         <v>2</v>
       </c>
       <c r="H300" s="2">
         <v>2</v>
       </c>
       <c r="I300" s="2">
         <v>2</v>
       </c>
       <c r="J300" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F301" s="2">
         <v>890</v>
       </c>
       <c r="G301" s="2">
         <v>3</v>
       </c>
       <c r="H301" s="2">
         <v>2</v>
       </c>
       <c r="I301" s="2">
         <v>1</v>
       </c>
       <c r="J301" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="2">
@@ -11666,51 +11666,51 @@
       </c>
       <c r="F303" s="2">
         <v>161</v>
       </c>
       <c r="G303" s="2">
         <v>1</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="2">
         <v>1</v>
       </c>
       <c r="J303" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F304" s="2">
         <v>109</v>
       </c>
       <c r="G304" s="2">
         <v>0</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="2">
         <v>0</v>
       </c>
       <c r="J304" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="2">
@@ -12114,54 +12114,54 @@
       </c>
       <c r="F317" s="2">
         <v>64</v>
       </c>
       <c r="G317" s="2">
         <v>0</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="2">
         <v>0</v>
       </c>
       <c r="J317" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F318" s="2">
         <v>64</v>
       </c>
       <c r="G318" s="2">
         <v>0</v>
       </c>
       <c r="H318" s="2">
         <v>0</v>
       </c>
       <c r="I318" s="2">
         <v>1</v>
       </c>
       <c r="J318" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="3" t="s">
@@ -12690,51 +12690,51 @@
       </c>
       <c r="F335" s="2">
         <v>318</v>
       </c>
       <c r="G335" s="2">
         <v>1</v>
       </c>
       <c r="H335" s="2">
         <v>1</v>
       </c>
       <c r="I335" s="2">
         <v>2</v>
       </c>
       <c r="J335" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="2">
         <v>333</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F336" s="2">
         <v>818</v>
       </c>
       <c r="G336" s="2">
         <v>1</v>
       </c>
       <c r="H336" s="2">
         <v>1</v>
       </c>
       <c r="I336" s="2">
         <v>3</v>
       </c>
       <c r="J336" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="2">
@@ -12850,54 +12850,54 @@
       </c>
       <c r="F340" s="2">
         <v>799</v>
       </c>
       <c r="G340" s="2">
         <v>5</v>
       </c>
       <c r="H340" s="2">
         <v>1</v>
       </c>
       <c r="I340" s="2">
         <v>4</v>
       </c>
       <c r="J340" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F341" s="2">
         <v>87</v>
       </c>
       <c r="G341" s="2">
         <v>0</v>
       </c>
       <c r="H341" s="2">
         <v>0</v>
       </c>
       <c r="I341" s="2">
         <v>1</v>
       </c>
       <c r="J341" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="3" t="s">
@@ -13010,51 +13010,51 @@
       </c>
       <c r="F345" s="2">
         <v>50</v>
       </c>
       <c r="G345" s="2">
         <v>0</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="2">
         <v>0</v>
       </c>
       <c r="J345" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="2">
         <v>343</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>461</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F346" s="2">
         <v>74</v>
       </c>
       <c r="G346" s="2">
         <v>1</v>
       </c>
       <c r="H346" s="2">
         <v>0</v>
       </c>
       <c r="I346" s="2">
         <v>1</v>
       </c>
       <c r="J346" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="2">
@@ -13269,51 +13269,51 @@
       </c>
       <c r="G353" s="2">
         <v>0</v>
       </c>
       <c r="H353" s="2">
         <v>0</v>
       </c>
       <c r="I353" s="2">
         <v>0</v>
       </c>
       <c r="J353" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F354" s="2">
         <v>121</v>
       </c>
       <c r="G354" s="2">
         <v>1</v>
       </c>
       <c r="H354" s="2">
         <v>1</v>
       </c>
       <c r="I354" s="2">
         <v>1</v>
       </c>
       <c r="J354" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="3" t="s">
@@ -13525,51 +13525,51 @@
       </c>
       <c r="G361" s="2">
         <v>2</v>
       </c>
       <c r="H361" s="2">
         <v>2</v>
       </c>
       <c r="I361" s="2">
         <v>1</v>
       </c>
       <c r="J361" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F362" s="2">
         <v>32</v>
       </c>
       <c r="G362" s="2">
         <v>1</v>
       </c>
       <c r="H362" s="2">
         <v>1</v>
       </c>
       <c r="I362" s="2">
         <v>0</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
@@ -13842,54 +13842,54 @@
       </c>
       <c r="F371" s="2">
         <v>130</v>
       </c>
       <c r="G371" s="2">
         <v>1</v>
       </c>
       <c r="H371" s="2">
         <v>1</v>
       </c>
       <c r="I371" s="2">
         <v>1</v>
       </c>
       <c r="J371" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F372" s="2">
         <v>92</v>
       </c>
       <c r="G372" s="2">
         <v>1</v>
       </c>
       <c r="H372" s="2">
         <v>1</v>
       </c>
       <c r="I372" s="2">
         <v>1</v>
       </c>
       <c r="J372" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
@@ -13909,112 +13909,112 @@
       </c>
       <c r="G373" s="2">
         <v>4</v>
       </c>
       <c r="H373" s="2">
         <v>4</v>
       </c>
       <c r="I373" s="2">
         <v>3</v>
       </c>
       <c r="J373" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F374" s="2">
         <v>175</v>
       </c>
       <c r="G374" s="2">
         <v>1</v>
       </c>
       <c r="H374" s="2">
         <v>1</v>
       </c>
       <c r="I374" s="2">
         <v>2</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F375" s="2">
         <v>35</v>
       </c>
       <c r="G375" s="2">
         <v>0</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
         <v>0</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F376" s="2">
         <v>63</v>
       </c>
       <c r="G376" s="2">
         <v>0</v>
       </c>
       <c r="H376" s="2">
         <v>0</v>
       </c>
       <c r="I376" s="2">
         <v>0</v>
       </c>
       <c r="J376" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
@@ -14194,118 +14194,118 @@
       </c>
       <c r="F382" s="2">
         <v>304</v>
       </c>
       <c r="G382" s="2">
         <v>2</v>
       </c>
       <c r="H382" s="2">
         <v>2</v>
       </c>
       <c r="I382" s="2">
         <v>1</v>
       </c>
       <c r="J382" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F383" s="2">
         <v>153</v>
       </c>
       <c r="G383" s="2">
         <v>0</v>
       </c>
       <c r="H383" s="2">
         <v>0</v>
       </c>
       <c r="I383" s="2">
         <v>1</v>
       </c>
       <c r="J383" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F384" s="2">
         <v>305</v>
       </c>
       <c r="G384" s="2">
         <v>2</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="2">
         <v>1</v>
       </c>
       <c r="J384" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F385" s="2">
         <v>5</v>
       </c>
       <c r="G385" s="2">
         <v>0</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
         <v>0</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
@@ -14322,54 +14322,54 @@
       </c>
       <c r="F386" s="2">
         <v>359</v>
       </c>
       <c r="G386" s="2">
         <v>2</v>
       </c>
       <c r="H386" s="2">
         <v>2</v>
       </c>
       <c r="I386" s="2">
         <v>2</v>
       </c>
       <c r="J386" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F387" s="2">
         <v>57</v>
       </c>
       <c r="G387" s="2">
         <v>1</v>
       </c>
       <c r="H387" s="2">
         <v>1</v>
       </c>
       <c r="I387" s="2">
         <v>1</v>
       </c>
       <c r="J387" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="3" t="s">
@@ -14549,51 +14549,51 @@
       </c>
       <c r="G393" s="2">
         <v>1</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="2">
         <v>1</v>
       </c>
       <c r="J393" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F394" s="2">
         <v>52</v>
       </c>
       <c r="G394" s="2">
         <v>1</v>
       </c>
       <c r="H394" s="2">
         <v>1</v>
       </c>
       <c r="I394" s="2">
         <v>1</v>
       </c>
       <c r="J394" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
@@ -14675,51 +14675,51 @@
       <c r="F397" s="2">
         <v>133</v>
       </c>
       <c r="G397" s="2">
         <v>2</v>
       </c>
       <c r="H397" s="2">
         <v>1</v>
       </c>
       <c r="I397" s="2">
         <v>2</v>
       </c>
       <c r="J397" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="6" t="s">
         <v>517</v>
       </c>
       <c r="B398" s="7"/>
       <c r="C398" s="6"/>
       <c r="D398" s="6"/>
       <c r="E398" s="6"/>
       <c r="F398" s="6">
-        <v>147071</v>
+        <v>147111</v>
       </c>
       <c r="G398" s="6">
         <v>642</v>
       </c>
       <c r="H398" s="6">
         <v>438</v>
       </c>
       <c r="I398" s="6">
         <v>722</v>
       </c>
       <c r="J398" s="6">
         <v>417</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>