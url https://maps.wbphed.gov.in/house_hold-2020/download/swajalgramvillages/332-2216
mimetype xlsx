--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -725,51 +725,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
         <v>3</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -981,51 +981,51 @@
       </c>
       <c r="I11" s="2">
         <v>1</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
         <v>3</v>
       </c>
       <c r="J12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -1045,51 +1045,51 @@
       </c>
       <c r="I13" s="2">
         <v>2</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="2">
         <v>3</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="I29" s="2">
         <v>4</v>
       </c>
       <c r="J29" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="2">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="2">
         <v>3</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="2" t="s">
@@ -2061,51 +2061,51 @@
       <c r="F45" s="2">
         <v>60</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6">
-        <v>10308</v>
+        <v>10317</v>
       </c>
       <c r="G46" s="6">
         <v>44</v>
       </c>
       <c r="H46" s="6">
         <v>1</v>
       </c>
       <c r="I46" s="6">
         <v>102</v>
       </c>
       <c r="J46" s="6">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>