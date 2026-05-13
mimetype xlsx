--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>