--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -725,51 +725,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
         <v>3</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -981,51 +981,51 @@
       </c>
       <c r="I11" s="2">
         <v>1</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
         <v>3</v>
       </c>
       <c r="J12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -1045,51 +1045,51 @@
       </c>
       <c r="I13" s="2">
         <v>2</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="2">
         <v>3</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
@@ -1141,51 +1141,51 @@
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="2">
         <v>1</v>
       </c>
       <c r="J17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="2" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="I29" s="2">
         <v>4</v>
       </c>
       <c r="J29" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="2">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="2">
         <v>3</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="2" t="s">
@@ -1973,51 +1973,51 @@
       </c>
       <c r="I42" s="2">
         <v>4</v>
       </c>
       <c r="J42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="2">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G43" s="2">
         <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
         <v>0</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="2" t="s">
@@ -2061,51 +2061,51 @@
       <c r="F45" s="2">
         <v>60</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6">
-        <v>10317</v>
+        <v>10381</v>
       </c>
       <c r="G46" s="6">
         <v>44</v>
       </c>
       <c r="H46" s="6">
         <v>1</v>
       </c>
       <c r="I46" s="6">
         <v>102</v>
       </c>
       <c r="J46" s="6">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>