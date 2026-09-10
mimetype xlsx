--- v3 (2026-06-02)
+++ v4 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -725,51 +725,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
         <v>3</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -821,51 +821,51 @@
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
@@ -981,83 +981,83 @@
       </c>
       <c r="I11" s="2">
         <v>1</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
         <v>3</v>
       </c>
       <c r="J12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="2">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
         <v>2</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="2" t="s">
@@ -1685,51 +1685,51 @@
       </c>
       <c r="I33" s="2">
         <v>3</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="2">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
         <v>1</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="2" t="s">
@@ -2061,51 +2061,51 @@
       <c r="F45" s="2">
         <v>60</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6">
-        <v>10381</v>
+        <v>10387</v>
       </c>
       <c r="G46" s="6">
         <v>44</v>
       </c>
       <c r="H46" s="6">
         <v>1</v>
       </c>
       <c r="I46" s="6">
         <v>102</v>
       </c>
       <c r="J46" s="6">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>