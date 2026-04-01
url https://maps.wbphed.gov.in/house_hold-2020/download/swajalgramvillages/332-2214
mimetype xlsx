--- v0 (2025-12-15)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 15-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -120,50 +120,56 @@
     <t>Daibakbati</t>
   </si>
   <si>
     <t>Dakshin Kasba</t>
   </si>
   <si>
     <t>Deatala</t>
   </si>
   <si>
     <t>Deotala</t>
   </si>
   <si>
     <t>Dilalbati</t>
   </si>
   <si>
     <t>Fatelapur</t>
   </si>
   <si>
     <t>Karkach</t>
   </si>
   <si>
     <t>Ichahar</t>
   </si>
   <si>
     <t>Indrasail</t>
+  </si>
+  <si>
+    <t>Pandua</t>
+  </si>
+  <si>
+    <t>Jibjalsar</t>
   </si>
   <si>
     <t>Bairgachhi-ii</t>
   </si>
   <si>
     <t>Jigin</t>
   </si>
   <si>
     <t>Jotghasi</t>
   </si>
   <si>
     <t>Karanja</t>
   </si>
   <si>
     <t>Khanta</t>
   </si>
   <si>
     <t>GAZOLE</t>
   </si>
   <si>
     <t>RANIGANJ-II</t>
   </si>
   <si>
     <t>Mulikandar</t>
   </si>
@@ -576,54 +582,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1029,51 +1035,51 @@
       </c>
       <c r="I14" s="2">
         <v>6</v>
       </c>
       <c r="J14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="2">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>2</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1157,422 +1163,454 @@
       </c>
       <c r="I18" s="2">
         <v>2</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2">
-        <v>521</v>
+        <v>139</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F20" s="2">
-        <v>87</v>
+        <v>521</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F21" s="2">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
         <v>1</v>
       </c>
       <c r="J21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F22" s="2">
-        <v>133</v>
+        <v>30</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="2">
         <v>1</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F24" s="2">
-        <v>498</v>
+        <v>12</v>
       </c>
       <c r="G24" s="2">
+        <v>3</v>
+      </c>
+      <c r="H24" s="2">
         <v>2</v>
       </c>
-      <c r="H24" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" s="2">
-        <v>119</v>
+        <v>499</v>
       </c>
       <c r="G25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F26" s="2">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="2">
-        <v>647</v>
+        <v>29</v>
       </c>
       <c r="G27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F28" s="2">
-        <v>70</v>
+        <v>647</v>
       </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="2">
+        <v>70</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="2">
+        <v>0</v>
+      </c>
+      <c r="J29" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="2">
+        <v>27</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="2">
+      <c r="E30" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" s="2">
         <v>319</v>
       </c>
-      <c r="G29" s="2">
+      <c r="G30" s="2">
         <v>3</v>
       </c>
-      <c r="H29" s="2">
+      <c r="H30" s="2">
         <v>2</v>
       </c>
-      <c r="I29" s="2">
+      <c r="I30" s="2">
         <v>4</v>
       </c>
-      <c r="J29" s="2">
+      <c r="J30" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
-[...10 lines deleted...]
-      <c r="G30" s="6">
+    <row r="31" spans="1:10">
+      <c r="A31" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6">
+        <v>4902</v>
+      </c>
+      <c r="G31" s="6">
         <v>28</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H31" s="6">
         <v>7</v>
       </c>
-      <c r="I30" s="6">
-[...2 lines deleted...]
-      <c r="J30" s="6">
+      <c r="I31" s="6">
+        <v>56</v>
+      </c>
+      <c r="J31" s="6">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A31:E31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>