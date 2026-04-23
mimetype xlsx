--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>