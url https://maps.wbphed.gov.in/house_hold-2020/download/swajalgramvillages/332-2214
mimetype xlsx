--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>