--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1035,51 +1035,51 @@
       </c>
       <c r="I14" s="2">
         <v>6</v>
       </c>
       <c r="J14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="2">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>2</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1539,51 +1539,51 @@
       <c r="F30" s="2">
         <v>319</v>
       </c>
       <c r="G30" s="2">
         <v>3</v>
       </c>
       <c r="H30" s="2">
         <v>2</v>
       </c>
       <c r="I30" s="2">
         <v>4</v>
       </c>
       <c r="J30" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6">
-        <v>4902</v>
+        <v>4906</v>
       </c>
       <c r="G31" s="6">
         <v>28</v>
       </c>
       <c r="H31" s="6">
         <v>7</v>
       </c>
       <c r="I31" s="6">
         <v>56</v>
       </c>
       <c r="J31" s="6">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>