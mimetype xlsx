--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -75,50 +75,56 @@
     <t>No. of AWCs located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of AWCs having tap connections</t>
   </si>
   <si>
     <t>Maldah</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
     <t>Majhra</t>
   </si>
   <si>
     <t>Amlidanga</t>
   </si>
   <si>
     <t>Bahadurpur</t>
   </si>
   <si>
     <t>Baje Karanja</t>
   </si>
   <si>
     <t>Balarampur</t>
+  </si>
+  <si>
+    <t>Raniganj-i</t>
+  </si>
+  <si>
+    <t>Bansbari</t>
   </si>
   <si>
     <t>Sahajadpur</t>
   </si>
   <si>
     <t>Banshjhuri</t>
   </si>
   <si>
     <t>Alal</t>
   </si>
   <si>
     <t>Bilhatia</t>
   </si>
   <si>
     <t>Chalandar</t>
   </si>
   <si>
     <t>Chandipur</t>
   </si>
   <si>
     <t>Daibakbati</t>
   </si>
   <si>
     <t>Dakshin Kasba</t>
   </si>
@@ -582,54 +588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -811,806 +817,838 @@
       </c>
       <c r="I7" s="2">
         <v>4</v>
       </c>
       <c r="J7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>1</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="2">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F11" s="2">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F12" s="2">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F13" s="2">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2">
-        <v>615</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I14" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F15" s="2">
-        <v>409</v>
+        <v>615</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I15" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F16" s="2">
-        <v>56</v>
+        <v>409</v>
       </c>
       <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2">
-        <v>136</v>
+        <v>56</v>
       </c>
       <c r="G17" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F18" s="2">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
         <v>2</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2">
-        <v>139</v>
+        <v>55</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="2">
-        <v>521</v>
+        <v>139</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F21" s="2">
-        <v>87</v>
+        <v>521</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F22" s="2">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="2">
         <v>1</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" s="2">
-        <v>133</v>
+        <v>30</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I24" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F25" s="2">
-        <v>499</v>
+        <v>12</v>
       </c>
       <c r="G25" s="2">
+        <v>3</v>
+      </c>
+      <c r="H25" s="2">
         <v>2</v>
       </c>
-      <c r="H25" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F26" s="2">
-        <v>119</v>
+        <v>499</v>
       </c>
       <c r="G26" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F27" s="2">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="2">
-        <v>647</v>
+        <v>29</v>
       </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F29" s="2">
-        <v>70</v>
+        <v>647</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F30" s="2">
+        <v>70</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="2">
+        <v>0</v>
+      </c>
+      <c r="J30" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="2">
+        <v>28</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F31" s="2">
         <v>319</v>
       </c>
-      <c r="G30" s="2">
+      <c r="G31" s="2">
         <v>3</v>
       </c>
-      <c r="H30" s="2">
+      <c r="H31" s="2">
         <v>2</v>
       </c>
-      <c r="I30" s="2">
+      <c r="I31" s="2">
         <v>4</v>
       </c>
-      <c r="J30" s="2">
+      <c r="J31" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
-[...13 lines deleted...]
-      <c r="H31" s="6">
+    <row r="32" spans="1:10">
+      <c r="A32" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6">
+        <v>5024</v>
+      </c>
+      <c r="G32" s="6">
+        <v>29</v>
+      </c>
+      <c r="H32" s="6">
         <v>7</v>
       </c>
-      <c r="I31" s="6">
-[...2 lines deleted...]
-      <c r="J31" s="6">
+      <c r="I32" s="6">
+        <v>57</v>
+      </c>
+      <c r="J32" s="6">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A32:E32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>