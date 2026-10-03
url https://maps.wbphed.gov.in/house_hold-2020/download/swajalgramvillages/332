--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -518,56 +518,56 @@
   <si>
     <t>Jot Gopal</t>
   </si>
   <si>
     <t>Jotghasi</t>
   </si>
   <si>
     <t>JOTKABIR</t>
   </si>
   <si>
     <t>Sahaban Chak</t>
   </si>
   <si>
     <t>Kalinagar</t>
   </si>
   <si>
     <t>Kamaldighi</t>
   </si>
   <si>
     <t>Karanja</t>
   </si>
   <si>
     <t>KASHIPARA</t>
   </si>
   <si>
+    <t>Khanpur</t>
+  </si>
+  <si>
     <t>KHANPUR</t>
   </si>
   <si>
-    <t>Khanpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Khanpur Hulaspur</t>
   </si>
   <si>
     <t>Khanta</t>
   </si>
   <si>
     <t>SRIRAMPUR</t>
   </si>
   <si>
     <t>KHASHARIPUR</t>
   </si>
   <si>
     <t>JALUA BADHAL</t>
   </si>
   <si>
     <t>KHIDIRCHAK</t>
   </si>
   <si>
     <t>Khirki</t>
   </si>
   <si>
     <t>Mangalpura</t>
   </si>
   <si>
     <t>Khochakandar</t>
@@ -822,50 +822,53 @@
     <t>Sanjail</t>
   </si>
   <si>
     <t>SANKOPARA</t>
   </si>
   <si>
     <t>JALALPUR</t>
   </si>
   <si>
     <t>SELIMPUR</t>
   </si>
   <si>
     <t>Serbabar Balarampur</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
     <t>Shukni Kandar</t>
   </si>
   <si>
     <t>SIBPUR</t>
   </si>
   <si>
     <t>SINGABAD</t>
+  </si>
+  <si>
+    <t>Tambutana</t>
   </si>
   <si>
     <t>Mothabari</t>
   </si>
   <si>
     <t>Tap Protappur</t>
   </si>
   <si>
     <t>Telipukur</t>
   </si>
   <si>
     <t>Udhail</t>
   </si>
   <si>
     <t>Uttar Bejpura</t>
   </si>
   <si>
     <t>ISLAMPUR</t>
   </si>
   <si>
     <t>Uttar Bhakuria</t>
   </si>
   <si>
     <t>Uttar Chandpur</t>
   </si>
@@ -1278,54 +1281,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J182"/>
+  <dimension ref="A1:J183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A182" sqref="A182"/>
+      <selection activeCell="A183" sqref="A183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1987,51 +1990,51 @@
       </c>
       <c r="I22" s="2">
         <v>1</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="2">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="2" t="s">
@@ -4218,101 +4221,101 @@
       </c>
       <c r="F92" s="2">
         <v>607</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
         <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F93" s="2">
-        <v>188</v>
+        <v>3964</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I93" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F94" s="2">
-        <v>3964</v>
+        <v>188</v>
       </c>
       <c r="G94" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I94" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F95" s="2">
         <v>960</v>
       </c>
       <c r="G95" s="2">
@@ -4538,98 +4541,98 @@
       </c>
       <c r="F102" s="2">
         <v>480</v>
       </c>
       <c r="G102" s="2">
         <v>2</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="2">
         <v>4</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F103" s="2">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="G103" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H103" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I103" s="2">
         <v>3</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>125</v>
+        <v>41</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F104" s="2">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="G104" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H104" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I104" s="2">
         <v>3</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F105" s="2">
@@ -4899,51 +4902,51 @@
       </c>
       <c r="I113" s="2">
         <v>4</v>
       </c>
       <c r="J113" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F114" s="2">
-        <v>2691</v>
+        <v>2753</v>
       </c>
       <c r="G114" s="2">
         <v>8</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="2">
         <v>10</v>
       </c>
       <c r="J114" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D115" s="2" t="s">
@@ -5923,51 +5926,51 @@
       </c>
       <c r="I145" s="2">
         <v>5</v>
       </c>
       <c r="J145" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F146" s="2">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="G146" s="2">
         <v>3</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="2">
         <v>1</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D147" s="2" t="s">
@@ -6074,101 +6077,101 @@
       </c>
       <c r="F150" s="2">
         <v>647</v>
       </c>
       <c r="G150" s="2">
         <v>1</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>2</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F151" s="2">
-        <v>715</v>
+        <v>70</v>
       </c>
       <c r="G151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H151" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J151" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F152" s="2">
-        <v>70</v>
+        <v>715</v>
       </c>
       <c r="G152" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H152" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I152" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F153" s="2">
         <v>1294</v>
       </c>
       <c r="G153" s="2">
@@ -6371,51 +6374,51 @@
       </c>
       <c r="I159" s="2">
         <v>9</v>
       </c>
       <c r="J159" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F160" s="2">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="G160" s="2">
         <v>1</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="2">
         <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D161" s="2" t="s">
@@ -6499,51 +6502,51 @@
       </c>
       <c r="I163" s="2">
         <v>3</v>
       </c>
       <c r="J163" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F164" s="2">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="G164" s="2">
         <v>3</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="2">
         <v>2</v>
       </c>
       <c r="J164" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D165" s="2" t="s">
@@ -6682,463 +6685,495 @@
       </c>
       <c r="F169" s="2">
         <v>694</v>
       </c>
       <c r="G169" s="2">
         <v>1</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="2">
         <v>4</v>
       </c>
       <c r="J169" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D170" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E170" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E170" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F170" s="2">
-        <v>1300</v>
+        <v>114</v>
       </c>
       <c r="G170" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H170" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I170" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J170" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>112</v>
+        <v>271</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F171" s="2">
-        <v>45</v>
+        <v>1300</v>
       </c>
       <c r="G171" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H171" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I171" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J171" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F172" s="2">
-        <v>194</v>
+        <v>45</v>
       </c>
       <c r="G172" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J172" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>145</v>
+        <v>56</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F173" s="2">
-        <v>285</v>
+        <v>194</v>
       </c>
       <c r="G173" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="2">
         <v>1</v>
       </c>
       <c r="J173" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="D174" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E174" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="E174" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="2">
-        <v>1087</v>
+        <v>285</v>
       </c>
       <c r="G174" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J174" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>114</v>
+        <v>276</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F175" s="2">
-        <v>33</v>
+        <v>1087</v>
       </c>
       <c r="G175" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J175" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>227</v>
+        <v>114</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F176" s="2">
-        <v>3108</v>
+        <v>33</v>
       </c>
       <c r="G176" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H176" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I176" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="J176" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>66</v>
+        <v>227</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F177" s="2">
-        <v>400</v>
+        <v>3108</v>
       </c>
       <c r="G177" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H177" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I177" s="2">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="J177" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="D178" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E178" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="E178" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="2">
-        <v>1264</v>
+        <v>514</v>
       </c>
       <c r="G178" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J178" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>143</v>
+        <v>281</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F179" s="2">
-        <v>319</v>
+        <v>1264</v>
       </c>
       <c r="G179" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H179" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I179" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J179" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>253</v>
+        <v>143</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F180" s="2">
-        <v>517</v>
+        <v>319</v>
       </c>
       <c r="G180" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H180" s="2">
+        <v>2</v>
+      </c>
+      <c r="I180" s="2">
         <v>4</v>
       </c>
-      <c r="I180" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J180" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>86</v>
+        <v>253</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F181" s="2">
+        <v>517</v>
+      </c>
+      <c r="G181" s="2">
+        <v>7</v>
+      </c>
+      <c r="H181" s="2">
+        <v>4</v>
+      </c>
+      <c r="I181" s="2">
+        <v>1</v>
+      </c>
+      <c r="J181" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="2">
+        <v>179</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F182" s="2">
         <v>60</v>
       </c>
-      <c r="G181" s="2">
-[...23 lines deleted...]
-      <c r="G182" s="6">
+      <c r="G182" s="2">
+        <v>0</v>
+      </c>
+      <c r="H182" s="2">
+        <v>0</v>
+      </c>
+      <c r="I182" s="2">
+        <v>1</v>
+      </c>
+      <c r="J182" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B183" s="7"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6">
+        <v>95560</v>
+      </c>
+      <c r="G183" s="6">
         <v>394</v>
       </c>
-      <c r="H182" s="6">
+      <c r="H183" s="6">
         <v>99</v>
       </c>
-      <c r="I182" s="6">
-[...2 lines deleted...]
-      <c r="J182" s="6">
+      <c r="I183" s="6">
+        <v>554</v>
+      </c>
+      <c r="J183" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A182:E182"/>
+    <mergeCell ref="A183:E183"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>