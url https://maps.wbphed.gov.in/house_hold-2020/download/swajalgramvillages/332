--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -320,50 +320,56 @@
   <si>
     <t>Sultan Nagar</t>
   </si>
   <si>
     <t>Dahara</t>
   </si>
   <si>
     <t>Daibakbati</t>
   </si>
   <si>
     <t>Mahanandapur</t>
   </si>
   <si>
     <t>Daibhata</t>
   </si>
   <si>
     <t>Dakshin Kasba</t>
   </si>
   <si>
     <t>Dakshin Rampur</t>
   </si>
   <si>
     <t>Darol</t>
   </si>
   <si>
+    <t>HARISHCHANDRAPUR-II</t>
+  </si>
+  <si>
+    <t>DAULATPUR</t>
+  </si>
+  <si>
     <t>Deatala</t>
   </si>
   <si>
     <t>Deotala</t>
   </si>
   <si>
     <t>DHALA KANDAR</t>
   </si>
   <si>
     <t>MAHANANDAPUR</t>
   </si>
   <si>
     <t>DHANJANA</t>
   </si>
   <si>
     <t>Dilalbati</t>
   </si>
   <si>
     <t>Bulbul Chandi</t>
   </si>
   <si>
     <t>Dolmalpur</t>
   </si>
   <si>
     <t>Srirampur</t>
@@ -395,50 +401,53 @@
   <si>
     <t>Norhatta</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Jadupur-ii</t>
   </si>
   <si>
     <t>Gopalpur</t>
   </si>
   <si>
     <t>Guhinagar</t>
   </si>
   <si>
     <t>Gunshankrul</t>
   </si>
   <si>
     <t>Jatra Danga</t>
   </si>
   <si>
     <t>Halna</t>
   </si>
   <si>
+    <t>Hapania</t>
+  </si>
+  <si>
     <t>Hiranandapur</t>
   </si>
   <si>
     <t>Harachandapur</t>
   </si>
   <si>
     <t>Haranathpur</t>
   </si>
   <si>
     <t>Harian</t>
   </si>
   <si>
     <t>Harinandanbati</t>
   </si>
   <si>
     <t>Jajail</t>
   </si>
   <si>
     <t>Haripur</t>
   </si>
   <si>
     <t>Malatipur</t>
   </si>
   <si>
     <t>Harishpara</t>
@@ -467,50 +476,56 @@
   <si>
     <t>Isadpur</t>
   </si>
   <si>
     <t>Itakhola</t>
   </si>
   <si>
     <t>Jagannathpur</t>
   </si>
   <si>
     <t>Muchia</t>
   </si>
   <si>
     <t>Jalakar Bithan</t>
   </si>
   <si>
     <t>Raniganj-ii</t>
   </si>
   <si>
     <t>Jalmachkuri</t>
   </si>
   <si>
     <t>Jatradanga</t>
   </si>
   <si>
+    <t>Pandua</t>
+  </si>
+  <si>
+    <t>Jibjalsar</t>
+  </si>
+  <si>
     <t>Bairgachhi-ii</t>
   </si>
   <si>
     <t>Jigin</t>
   </si>
   <si>
     <t>Jot Gopal</t>
   </si>
   <si>
     <t>Jotghasi</t>
   </si>
   <si>
     <t>JOTKABIR</t>
   </si>
   <si>
     <t>Sahaban Chak</t>
   </si>
   <si>
     <t>Kalinagar</t>
   </si>
   <si>
     <t>Kamaldighi</t>
   </si>
   <si>
     <t>Karanja</t>
@@ -662,50 +677,53 @@
   <si>
     <t>Muraripur</t>
   </si>
   <si>
     <t>Muriya Kunda</t>
   </si>
   <si>
     <t>Naikanda</t>
   </si>
   <si>
     <t>Mozampur</t>
   </si>
   <si>
     <t>Narayanpur</t>
   </si>
   <si>
     <t>NASRATPUR</t>
   </si>
   <si>
     <t>NIMATPUR</t>
   </si>
   <si>
     <t>Nischintapur</t>
   </si>
   <si>
+    <t>PAKURIA</t>
+  </si>
+  <si>
     <t>Palashdanga</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Harishchandrapur</t>
   </si>
   <si>
     <t>Pipla Kasimpur</t>
   </si>
   <si>
     <t>Pipratola</t>
   </si>
   <si>
     <t>Araidanga</t>
   </si>
   <si>
     <t>Pirpur</t>
   </si>
   <si>
     <t>Sadlichak</t>
   </si>
   <si>
     <t>Putia</t>
@@ -803,57 +821,57 @@
   <si>
     <t>SELIMPUR</t>
   </si>
   <si>
     <t>Serbabar Balarampur</t>
   </si>
   <si>
     <t>Shripur</t>
   </si>
   <si>
     <t>Shukni Kandar</t>
   </si>
   <si>
     <t>SIBPUR</t>
   </si>
   <si>
     <t>SINGABAD</t>
   </si>
   <si>
     <t>Mothabari</t>
   </si>
   <si>
     <t>Tap Protappur</t>
   </si>
   <si>
+    <t>Telipukur</t>
+  </si>
+  <si>
     <t>Udhail</t>
   </si>
   <si>
     <t>Uttar Bejpura</t>
-  </si>
-[...1 lines deleted...]
-    <t>HARISHCHANDRAPUR-II</t>
   </si>
   <si>
     <t>ISLAMPUR</t>
   </si>
   <si>
     <t>Uttar Bhakuria</t>
   </si>
   <si>
     <t>Uttar Chandpur</t>
   </si>
   <si>
     <t>Uttar Harishchandrapur</t>
   </si>
   <si>
     <t>SADLICHAK</t>
   </si>
   <si>
     <t>UTTAR KUMEDPUR</t>
   </si>
   <si>
     <t>Uttar Naogram</t>
   </si>
   <si>
     <t>Uttar Nazirpur</t>
   </si>
@@ -1248,54 +1266,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A174" sqref="A174"/>
+      <selection activeCell="A179" sqref="A179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1637,51 +1655,51 @@
       </c>
       <c r="I12" s="2">
         <v>1</v>
       </c>
       <c r="J12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="2">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
         <v>2</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="2" t="s">
@@ -2533,51 +2551,51 @@
       </c>
       <c r="I40" s="2">
         <v>3</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F41" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <v>1</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="2" t="s">
@@ -2725,4134 +2743,4294 @@
       </c>
       <c r="I46" s="2">
         <v>5</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F47" s="2">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="2">
         <v>1</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F48" s="2">
-        <v>615</v>
+        <v>2490</v>
       </c>
       <c r="G48" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H48" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I48" s="2">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J48" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F49" s="2">
-        <v>375</v>
+        <v>615</v>
       </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H49" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I49" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J49" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F50" s="2">
-        <v>827</v>
+        <v>375</v>
       </c>
       <c r="G50" s="2">
         <v>1</v>
       </c>
       <c r="H50" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I50" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J50" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="F51" s="2">
-        <v>160</v>
+        <v>827</v>
       </c>
       <c r="G51" s="2">
         <v>1</v>
       </c>
       <c r="H51" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J51" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="F52" s="2">
-        <v>413</v>
+        <v>160</v>
       </c>
       <c r="G52" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="2">
         <v>2</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F53" s="2">
-        <v>247</v>
+        <v>405</v>
       </c>
       <c r="G53" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="2">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="G54" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>3</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F55" s="2">
-        <v>56</v>
+        <v>265</v>
       </c>
       <c r="G55" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F56" s="2">
-        <v>554</v>
+        <v>56</v>
       </c>
       <c r="G56" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F57" s="2">
-        <v>53</v>
+        <v>554</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="E58" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="2">
-        <v>531</v>
+        <v>53</v>
       </c>
       <c r="G58" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F59" s="2">
-        <v>833</v>
+        <v>531</v>
       </c>
       <c r="G59" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H59" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I59" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J59" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F60" s="2">
-        <v>1002</v>
+        <v>833</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H60" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I60" s="2">
         <v>3</v>
       </c>
       <c r="J60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F61" s="2">
-        <v>101</v>
+        <v>1002</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F62" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G62" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I62" s="2">
         <v>1</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F63" s="2">
-        <v>411</v>
+        <v>101</v>
       </c>
       <c r="G63" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H63" s="2">
         <v>1</v>
       </c>
       <c r="I63" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J63" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F64" s="2">
-        <v>1540</v>
+        <v>411</v>
       </c>
       <c r="G64" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H64" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I64" s="2">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="J64" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F65" s="2">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="G65" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F66" s="2">
-        <v>285</v>
+        <v>1540</v>
       </c>
       <c r="G66" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I66" s="2">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F67" s="2">
-        <v>470</v>
+        <v>105</v>
       </c>
       <c r="G67" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J67" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F68" s="2">
-        <v>178</v>
+        <v>285</v>
       </c>
       <c r="G68" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H68" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I68" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J68" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="D69" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E69" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="2">
-        <v>278</v>
+        <v>470</v>
       </c>
       <c r="G69" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D70" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E70" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="2">
-        <v>53</v>
+        <v>178</v>
       </c>
       <c r="G70" s="2">
         <v>1</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="2">
         <v>2</v>
       </c>
       <c r="J70" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="D71" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="2">
-        <v>136</v>
+        <v>278</v>
       </c>
       <c r="G71" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D72" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="2">
-        <v>440</v>
+        <v>53</v>
       </c>
       <c r="G72" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F73" s="2">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="G73" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="2">
         <v>2</v>
       </c>
       <c r="J73" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>71</v>
+        <v>143</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F74" s="2">
-        <v>964</v>
+        <v>440</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F75" s="2">
-        <v>209</v>
+        <v>55</v>
       </c>
       <c r="G75" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I75" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J75" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F76" s="2">
-        <v>61</v>
+        <v>964</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F77" s="2">
-        <v>336</v>
+        <v>209</v>
       </c>
       <c r="G77" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I77" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J77" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>91</v>
+        <v>148</v>
       </c>
       <c r="F78" s="2">
-        <v>1676</v>
+        <v>61</v>
       </c>
       <c r="G78" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H78" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I78" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J78" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F79" s="2">
-        <v>52</v>
+        <v>336</v>
       </c>
       <c r="G79" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="F80" s="2">
-        <v>1068</v>
+        <v>1676</v>
       </c>
       <c r="G80" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="H80" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I80" s="2">
         <v>7</v>
       </c>
       <c r="J80" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F81" s="2">
-        <v>521</v>
+        <v>52</v>
       </c>
       <c r="G81" s="2">
         <v>1</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J81" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F82" s="2">
-        <v>159</v>
+        <v>1068</v>
       </c>
       <c r="G82" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H82" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I82" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J82" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F83" s="2">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="2">
         <v>1</v>
       </c>
       <c r="J83" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>81</v>
+        <v>156</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F84" s="2">
-        <v>276</v>
+        <v>521</v>
       </c>
       <c r="G84" s="2">
         <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="2">
         <v>3</v>
       </c>
       <c r="J84" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F85" s="2">
-        <v>684</v>
+        <v>159</v>
       </c>
       <c r="G85" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H85" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I85" s="2">
+        <v>4</v>
+      </c>
+      <c r="J85" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F86" s="2">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="G86" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J86" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F87" s="2">
-        <v>30</v>
+        <v>276</v>
       </c>
       <c r="G87" s="2">
         <v>1</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J87" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F88" s="2">
-        <v>559</v>
+        <v>684</v>
       </c>
       <c r="G88" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H88" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I88" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F89" s="2">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="G89" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F90" s="2">
         <v>30</v>
       </c>
-      <c r="D90" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G90" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H90" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I90" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F91" s="2">
-        <v>960</v>
+        <v>559</v>
       </c>
       <c r="G91" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I91" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F92" s="2">
-        <v>133</v>
+        <v>188</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F93" s="2">
-        <v>104</v>
+        <v>3964</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I93" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F94" s="2">
-        <v>101</v>
+        <v>960</v>
       </c>
       <c r="G94" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H94" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I94" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F95" s="2">
-        <v>284</v>
+        <v>133</v>
       </c>
       <c r="G95" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J95" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F96" s="2">
-        <v>510</v>
+        <v>104</v>
       </c>
       <c r="G96" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J96" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F97" s="2">
-        <v>1247</v>
+        <v>101</v>
       </c>
       <c r="G97" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F98" s="2">
-        <v>480</v>
+        <v>284</v>
       </c>
       <c r="G98" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>41</v>
+        <v>175</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F99" s="2">
-        <v>226</v>
+        <v>510</v>
       </c>
       <c r="G99" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J99" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F100" s="2">
-        <v>263</v>
+        <v>1266</v>
       </c>
       <c r="G100" s="2">
         <v>3</v>
       </c>
       <c r="H100" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I100" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J100" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>177</v>
+        <v>71</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F101" s="2">
-        <v>1348</v>
+        <v>480</v>
       </c>
       <c r="G101" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H101" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I101" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F102" s="2">
-        <v>799</v>
+        <v>226</v>
       </c>
       <c r="G102" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H102" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I102" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F103" s="2">
-        <v>129</v>
+        <v>263</v>
       </c>
       <c r="G103" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H103" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I103" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F104" s="2">
-        <v>2459</v>
+        <v>1348</v>
       </c>
       <c r="G104" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H104" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I104" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D105" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="E105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105" s="2">
-        <v>209</v>
+        <v>799</v>
       </c>
       <c r="G105" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H105" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I105" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>185</v>
+        <v>34</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F106" s="2">
-        <v>185</v>
+        <v>129</v>
       </c>
       <c r="G106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J106" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F107" s="2">
-        <v>316</v>
+        <v>2459</v>
       </c>
       <c r="G107" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H107" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I107" s="2">
         <v>4</v>
       </c>
       <c r="J107" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F108" s="2">
-        <v>287</v>
+        <v>209</v>
       </c>
       <c r="G108" s="2">
         <v>2</v>
       </c>
       <c r="H108" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I108" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J108" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F109" s="2">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="G109" s="2">
         <v>2</v>
       </c>
       <c r="H109" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I109" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J109" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>190</v>
+        <v>139</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F110" s="2">
-        <v>2293</v>
+        <v>316</v>
       </c>
       <c r="G110" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F111" s="2">
-        <v>146</v>
+        <v>287</v>
       </c>
       <c r="G111" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H111" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I111" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J111" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="F112" s="2">
-        <v>450</v>
+        <v>201</v>
       </c>
       <c r="G112" s="2">
         <v>2</v>
       </c>
       <c r="H112" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I112" s="2">
         <v>4</v>
       </c>
       <c r="J112" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>56</v>
+        <v>195</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F113" s="2">
-        <v>479</v>
+        <v>2339</v>
       </c>
       <c r="G113" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F114" s="2">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="G114" s="2">
         <v>1</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J114" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="F115" s="2">
-        <v>195</v>
+        <v>450</v>
       </c>
       <c r="G115" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J115" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F116" s="2">
-        <v>1011</v>
+        <v>479</v>
       </c>
       <c r="G116" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J116" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F117" s="2">
-        <v>1166</v>
+        <v>150</v>
       </c>
       <c r="G117" s="2">
         <v>1</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J117" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>198</v>
+        <v>63</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F118" s="2">
-        <v>1279</v>
+        <v>195</v>
       </c>
       <c r="G118" s="2">
         <v>1</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D119" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E119" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="E119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="2">
-        <v>993</v>
+        <v>1011</v>
       </c>
       <c r="G119" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F120" s="2">
-        <v>293</v>
+        <v>1166</v>
       </c>
       <c r="G120" s="2">
         <v>1</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="2">
         <v>3</v>
       </c>
       <c r="J120" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>63</v>
+        <v>203</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>121</v>
+        <v>204</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F121" s="2">
-        <v>332</v>
+        <v>1279</v>
       </c>
       <c r="G121" s="2">
         <v>1</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J121" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>205</v>
+        <v>15</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F122" s="2">
-        <v>12</v>
+        <v>993</v>
       </c>
       <c r="G122" s="2">
         <v>3</v>
       </c>
       <c r="H122" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I122" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F123" s="2">
-        <v>79</v>
+        <v>293</v>
       </c>
       <c r="G123" s="2">
         <v>1</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F124" s="2">
-        <v>498</v>
+        <v>332</v>
       </c>
       <c r="G124" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J124" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F125" s="2">
-        <v>373</v>
+        <v>12</v>
       </c>
       <c r="G125" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H125" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I125" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>211</v>
+        <v>139</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F126" s="2">
-        <v>539</v>
+        <v>79</v>
       </c>
       <c r="G126" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H126" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I126" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J126" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F127" s="2">
-        <v>48</v>
+        <v>499</v>
       </c>
       <c r="G127" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J127" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F128" s="2">
-        <v>124</v>
+        <v>373</v>
       </c>
       <c r="G128" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H128" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I128" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J128" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>121</v>
+        <v>216</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F129" s="2">
-        <v>656</v>
+        <v>539</v>
       </c>
       <c r="G129" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H129" s="2">
         <v>2</v>
       </c>
       <c r="I129" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J129" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>61</v>
+        <v>170</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F130" s="2">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="G130" s="2">
         <v>1</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J130" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F131" s="2">
-        <v>446</v>
+        <v>141</v>
       </c>
       <c r="G131" s="2">
         <v>2</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="2">
         <v>3</v>
       </c>
       <c r="J131" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>218</v>
+        <v>123</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F132" s="2">
-        <v>812</v>
+        <v>656</v>
       </c>
       <c r="G132" s="2">
         <v>4</v>
       </c>
       <c r="H132" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I132" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J132" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F133" s="2">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="2">
         <v>1</v>
       </c>
       <c r="J133" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>198</v>
+        <v>24</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>221</v>
+        <v>61</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F134" s="2">
-        <v>750</v>
+        <v>119</v>
       </c>
       <c r="G134" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J134" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D135" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E135" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="E135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135" s="2">
-        <v>130</v>
+        <v>446</v>
       </c>
       <c r="G135" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E136" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="D136" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" s="2">
-        <v>1139</v>
+        <v>821</v>
       </c>
       <c r="G136" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H136" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I136" s="2">
         <v>4</v>
       </c>
       <c r="J136" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F137" s="2">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="G137" s="2">
         <v>0</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>25</v>
+        <v>227</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F138" s="2">
-        <v>29</v>
+        <v>750</v>
       </c>
       <c r="G138" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J138" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>114</v>
+        <v>229</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F139" s="2">
-        <v>593</v>
+        <v>130</v>
       </c>
       <c r="G139" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J139" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>21</v>
+        <v>231</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F140" s="2">
-        <v>230</v>
+        <v>1139</v>
       </c>
       <c r="G140" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H140" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I140" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J140" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F141" s="2">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="G141" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H141" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I141" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J141" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>218</v>
+        <v>25</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F142" s="2">
-        <v>1499</v>
+        <v>29</v>
       </c>
       <c r="G142" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H142" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I142" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J142" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>235</v>
+        <v>116</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F143" s="2">
-        <v>911</v>
+        <v>593</v>
       </c>
       <c r="G143" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H143" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I143" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J143" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F144" s="2">
-        <v>647</v>
+        <v>251</v>
       </c>
       <c r="G144" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J144" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F145" s="2">
-        <v>715</v>
+        <v>125</v>
       </c>
       <c r="G145" s="2">
         <v>2</v>
       </c>
       <c r="H145" s="2">
         <v>1</v>
       </c>
       <c r="I145" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J145" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F146" s="2">
-        <v>70</v>
+        <v>1499</v>
       </c>
       <c r="G146" s="2">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H146" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I146" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F147" s="2">
-        <v>1294</v>
+        <v>911</v>
       </c>
       <c r="G147" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H147" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I147" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J147" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>81</v>
+        <v>243</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F148" s="2">
-        <v>100</v>
+        <v>647</v>
       </c>
       <c r="G148" s="2">
         <v>1</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="2">
         <v>2</v>
       </c>
       <c r="J148" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F149" s="2">
-        <v>710</v>
+        <v>70</v>
       </c>
       <c r="G149" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>244</v>
+        <v>123</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F150" s="2">
-        <v>844</v>
+        <v>715</v>
       </c>
       <c r="G150" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H150" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I150" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>167</v>
+        <v>246</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F151" s="2">
-        <v>851</v>
+        <v>1294</v>
       </c>
       <c r="G151" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I151" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F152" s="2">
-        <v>276</v>
+        <v>100</v>
       </c>
       <c r="G152" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>248</v>
+        <v>36</v>
       </c>
       <c r="D153" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E153" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E153" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="2">
-        <v>1325</v>
+        <v>710</v>
       </c>
       <c r="G153" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J153" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F154" s="2">
-        <v>470</v>
+        <v>844</v>
       </c>
       <c r="G154" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H154" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I154" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>34</v>
+        <v>172</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F155" s="2">
-        <v>312</v>
+        <v>851</v>
       </c>
       <c r="G155" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H155" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I155" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J155" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F156" s="2">
-        <v>20</v>
+        <v>276</v>
       </c>
       <c r="G156" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J156" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F157" s="2">
-        <v>778</v>
+        <v>1325</v>
       </c>
       <c r="G157" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H157" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I157" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J157" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F158" s="2">
-        <v>925</v>
+        <v>472</v>
       </c>
       <c r="G158" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J158" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F159" s="2">
-        <v>1097</v>
+        <v>312</v>
       </c>
       <c r="G159" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H159" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I159" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J159" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F160" s="2">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G160" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J160" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>81</v>
+        <v>260</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F161" s="2">
-        <v>116</v>
+        <v>778</v>
       </c>
       <c r="G161" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H161" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I161" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J161" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>81</v>
+        <v>237</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F162" s="2">
-        <v>795</v>
+        <v>954</v>
       </c>
       <c r="G162" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J162" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>110</v>
+        <v>263</v>
       </c>
       <c r="F163" s="2">
-        <v>694</v>
+        <v>1097</v>
       </c>
       <c r="G163" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H163" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I163" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J163" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>261</v>
+        <v>139</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F164" s="2">
-        <v>1300</v>
+        <v>75</v>
       </c>
       <c r="G164" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H164" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I164" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J164" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F165" s="2">
-        <v>194</v>
+        <v>124</v>
       </c>
       <c r="G165" s="2">
         <v>0</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J165" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>140</v>
+        <v>81</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F166" s="2">
-        <v>285</v>
+        <v>795</v>
       </c>
       <c r="G166" s="2">
         <v>1</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J166" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>265</v>
+        <v>40</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>266</v>
+        <v>112</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>267</v>
+        <v>112</v>
       </c>
       <c r="F167" s="2">
-        <v>1087</v>
+        <v>694</v>
       </c>
       <c r="G167" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J167" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>110</v>
+        <v>267</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F168" s="2">
-        <v>33</v>
+        <v>1300</v>
       </c>
       <c r="G168" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H168" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I168" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J168" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>218</v>
+        <v>110</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F169" s="2">
-        <v>2917</v>
+        <v>40</v>
       </c>
       <c r="G169" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="H169" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I169" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J169" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>265</v>
+        <v>45</v>
       </c>
       <c r="D170" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E170" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E170" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F170" s="2">
-        <v>1264</v>
+        <v>194</v>
       </c>
       <c r="G170" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J170" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F171" s="2">
-        <v>319</v>
+        <v>285</v>
       </c>
       <c r="G171" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H171" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I171" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J171" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>244</v>
+        <v>272</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F172" s="2">
-        <v>517</v>
+        <v>1087</v>
       </c>
       <c r="G172" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H172" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I172" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J172" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F173" s="2">
+        <v>33</v>
+      </c>
+      <c r="G173" s="2">
+        <v>0</v>
+      </c>
+      <c r="H173" s="2">
+        <v>0</v>
+      </c>
+      <c r="I173" s="2">
+        <v>1</v>
+      </c>
+      <c r="J173" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="2">
+        <v>171</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F174" s="2">
+        <v>3108</v>
+      </c>
+      <c r="G174" s="2">
+        <v>13</v>
+      </c>
+      <c r="H174" s="2">
+        <v>5</v>
+      </c>
+      <c r="I174" s="2">
+        <v>17</v>
+      </c>
+      <c r="J174" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="2">
+        <v>172</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F175" s="2">
+        <v>1264</v>
+      </c>
+      <c r="G175" s="2">
+        <v>7</v>
+      </c>
+      <c r="H175" s="2">
+        <v>0</v>
+      </c>
+      <c r="I175" s="2">
+        <v>7</v>
+      </c>
+      <c r="J175" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="2">
+        <v>173</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F176" s="2">
+        <v>319</v>
+      </c>
+      <c r="G176" s="2">
+        <v>3</v>
+      </c>
+      <c r="H176" s="2">
+        <v>2</v>
+      </c>
+      <c r="I176" s="2">
+        <v>4</v>
+      </c>
+      <c r="J176" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="2">
+        <v>174</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F177" s="2">
+        <v>517</v>
+      </c>
+      <c r="G177" s="2">
+        <v>7</v>
+      </c>
+      <c r="H177" s="2">
+        <v>4</v>
+      </c>
+      <c r="I177" s="2">
+        <v>1</v>
+      </c>
+      <c r="J177" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="2">
+        <v>175</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F178" s="2">
         <v>60</v>
       </c>
-      <c r="G173" s="2">
-[...32 lines deleted...]
-      <c r="J174" s="6">
+      <c r="G178" s="2">
+        <v>0</v>
+      </c>
+      <c r="H178" s="2">
+        <v>0</v>
+      </c>
+      <c r="I178" s="2">
+        <v>1</v>
+      </c>
+      <c r="J178" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="B179" s="7"/>
+      <c r="C179" s="6"/>
+      <c r="D179" s="6"/>
+      <c r="E179" s="6"/>
+      <c r="F179" s="6">
+        <v>94054</v>
+      </c>
+      <c r="G179" s="6">
+        <v>389</v>
+      </c>
+      <c r="H179" s="6">
+        <v>99</v>
+      </c>
+      <c r="I179" s="6">
+        <v>542</v>
+      </c>
+      <c r="J179" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A179:E179"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>