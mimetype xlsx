--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -512,54 +512,54 @@
   <si>
     <t>Jot Gopal</t>
   </si>
   <si>
     <t>Jotghasi</t>
   </si>
   <si>
     <t>JOTKABIR</t>
   </si>
   <si>
     <t>Sahaban Chak</t>
   </si>
   <si>
     <t>Kalinagar</t>
   </si>
   <si>
     <t>Kamaldighi</t>
   </si>
   <si>
     <t>Karanja</t>
   </si>
   <si>
     <t>KASHIPARA</t>
   </si>
   <si>
+    <t>Khanpur</t>
+  </si>
+  <si>
     <t>KHANPUR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Khanpur</t>
   </si>
   <si>
     <t>Khanpur Hulaspur</t>
   </si>
   <si>
     <t>Khanta</t>
   </si>
   <si>
     <t>SRIRAMPUR</t>
   </si>
   <si>
     <t>KHASHARIPUR</t>
   </si>
   <si>
     <t>JALUA BADHAL</t>
   </si>
   <si>
     <t>KHIDIRCHAK</t>
   </si>
   <si>
     <t>Khirki</t>
   </si>
   <si>
     <t>Mangalpura</t>
   </si>
@@ -1495,51 +1495,51 @@
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>3</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -2839,51 +2839,51 @@
       </c>
       <c r="I49" s="2">
         <v>6</v>
       </c>
       <c r="J49" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F50" s="2">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="G50" s="2">
         <v>1</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="2">
         <v>3</v>
       </c>
       <c r="J50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D51" s="2" t="s">
@@ -2967,51 +2967,51 @@
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="2">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="G54" s="2">
         <v>2</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>3</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="2" t="s">
@@ -4174,101 +4174,101 @@
       </c>
       <c r="F91" s="2">
         <v>559</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>1</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F92" s="2">
-        <v>188</v>
+        <v>3964</v>
       </c>
       <c r="G92" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H92" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I92" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F93" s="2">
-        <v>3964</v>
+        <v>188</v>
       </c>
       <c r="G93" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F94" s="2">
         <v>960</v>
       </c>
       <c r="G94" s="2">
@@ -4494,98 +4494,98 @@
       </c>
       <c r="F101" s="2">
         <v>480</v>
       </c>
       <c r="G101" s="2">
         <v>2</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="2">
         <v>4</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F102" s="2">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="G102" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H102" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I102" s="2">
         <v>3</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F103" s="2">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="G103" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H103" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I103" s="2">
         <v>3</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F104" s="2">
@@ -5175,51 +5175,51 @@
       </c>
       <c r="I122" s="2">
         <v>2</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F123" s="2">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G123" s="2">
         <v>1</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>3</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D124" s="2" t="s">
@@ -6295,51 +6295,51 @@
       </c>
       <c r="I157" s="2">
         <v>9</v>
       </c>
       <c r="J157" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F158" s="2">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="G158" s="2">
         <v>1</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="2">
         <v>1</v>
       </c>
       <c r="J158" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D159" s="2" t="s">
@@ -6959,51 +6959,51 @@
       <c r="F178" s="2">
         <v>60</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="2">
         <v>1</v>
       </c>
       <c r="J178" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="6" t="s">
         <v>281</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6">
-        <v>94054</v>
+        <v>94066</v>
       </c>
       <c r="G179" s="6">
         <v>389</v>
       </c>
       <c r="H179" s="6">
         <v>99</v>
       </c>
       <c r="I179" s="6">
         <v>542</v>
       </c>
       <c r="J179" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>