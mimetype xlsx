--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -770,54 +770,54 @@
   <si>
     <t>Raykhandighi</t>
   </si>
   <si>
     <t>Raypur</t>
   </si>
   <si>
     <t>Bakhrabad</t>
   </si>
   <si>
     <t>Sabdulpur</t>
   </si>
   <si>
     <t>SADAPUR</t>
   </si>
   <si>
     <t>Sahapur</t>
   </si>
   <si>
     <t>Kotwali</t>
   </si>
   <si>
     <t>Sahazalalpur</t>
   </si>
   <si>
+    <t>Saiyadpur</t>
+  </si>
+  <si>
     <t>SAIYADPUR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saiyadpur</t>
   </si>
   <si>
     <t>BAMONGOLA</t>
   </si>
   <si>
     <t>PAKUAHAT</t>
   </si>
   <si>
     <t>SALALPUR</t>
   </si>
   <si>
     <t>Samukha</t>
   </si>
   <si>
     <t>Sanjail</t>
   </si>
   <si>
     <t>SANKOPARA</t>
   </si>
   <si>
     <t>JALALPUR</t>
   </si>
   <si>
     <t>SELIMPUR</t>
   </si>
@@ -4855,51 +4855,51 @@
       </c>
       <c r="I112" s="2">
         <v>4</v>
       </c>
       <c r="J112" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F113" s="2">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="G113" s="2">
         <v>8</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="2">
         <v>10</v>
       </c>
       <c r="J113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D114" s="2" t="s">
@@ -6190,104 +6190,104 @@
       </c>
       <c r="F154" s="2">
         <v>844</v>
       </c>
       <c r="G154" s="2">
         <v>3</v>
       </c>
       <c r="H154" s="2">
         <v>3</v>
       </c>
       <c r="I154" s="2">
         <v>0</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F155" s="2">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G155" s="2">
+        <v>2</v>
+      </c>
+      <c r="H155" s="2">
+        <v>0</v>
+      </c>
+      <c r="I155" s="2">
         <v>3</v>
       </c>
-      <c r="H155" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J155" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>68</v>
+        <v>172</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F156" s="2">
-        <v>276</v>
+        <v>851</v>
       </c>
       <c r="G156" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H156" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I156" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J156" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F157" s="2">
         <v>1325</v>
       </c>
       <c r="G157" s="2">
         <v>4</v>
       </c>
       <c r="H157" s="2">
@@ -6959,51 +6959,51 @@
       <c r="F178" s="2">
         <v>60</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="2">
         <v>1</v>
       </c>
       <c r="J178" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="6" t="s">
         <v>281</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6">
-        <v>94066</v>
+        <v>94067</v>
       </c>
       <c r="G179" s="6">
         <v>389</v>
       </c>
       <c r="H179" s="6">
         <v>99</v>
       </c>
       <c r="I179" s="6">
         <v>542</v>
       </c>
       <c r="J179" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>