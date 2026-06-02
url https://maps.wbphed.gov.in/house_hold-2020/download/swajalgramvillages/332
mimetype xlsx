--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -512,56 +512,56 @@
   <si>
     <t>Jot Gopal</t>
   </si>
   <si>
     <t>Jotghasi</t>
   </si>
   <si>
     <t>JOTKABIR</t>
   </si>
   <si>
     <t>Sahaban Chak</t>
   </si>
   <si>
     <t>Kalinagar</t>
   </si>
   <si>
     <t>Kamaldighi</t>
   </si>
   <si>
     <t>Karanja</t>
   </si>
   <si>
     <t>KASHIPARA</t>
   </si>
   <si>
+    <t>KHANPUR</t>
+  </si>
+  <si>
     <t>Khanpur</t>
   </si>
   <si>
-    <t>KHANPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Khanpur Hulaspur</t>
   </si>
   <si>
     <t>Khanta</t>
   </si>
   <si>
     <t>SRIRAMPUR</t>
   </si>
   <si>
     <t>KHASHARIPUR</t>
   </si>
   <si>
     <t>JALUA BADHAL</t>
   </si>
   <si>
     <t>KHIDIRCHAK</t>
   </si>
   <si>
     <t>Khirki</t>
   </si>
   <si>
     <t>Mangalpura</t>
   </si>
   <si>
     <t>Khochakandar</t>
@@ -770,54 +770,54 @@
   <si>
     <t>Raykhandighi</t>
   </si>
   <si>
     <t>Raypur</t>
   </si>
   <si>
     <t>Bakhrabad</t>
   </si>
   <si>
     <t>Sabdulpur</t>
   </si>
   <si>
     <t>SADAPUR</t>
   </si>
   <si>
     <t>Sahapur</t>
   </si>
   <si>
     <t>Kotwali</t>
   </si>
   <si>
     <t>Sahazalalpur</t>
   </si>
   <si>
+    <t>SAIYADPUR</t>
+  </si>
+  <si>
     <t>Saiyadpur</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAIYADPUR</t>
   </si>
   <si>
     <t>BAMONGOLA</t>
   </si>
   <si>
     <t>PAKUAHAT</t>
   </si>
   <si>
     <t>SALALPUR</t>
   </si>
   <si>
     <t>Samukha</t>
   </si>
   <si>
     <t>Sanjail</t>
   </si>
   <si>
     <t>SANKOPARA</t>
   </si>
   <si>
     <t>JALALPUR</t>
   </si>
   <si>
     <t>SELIMPUR</t>
   </si>
@@ -1495,51 +1495,51 @@
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>3</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -2775,51 +2775,51 @@
       </c>
       <c r="I47" s="2">
         <v>1</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F48" s="2">
-        <v>2490</v>
+        <v>2413</v>
       </c>
       <c r="G48" s="2">
         <v>4</v>
       </c>
       <c r="H48" s="2">
         <v>1</v>
       </c>
       <c r="I48" s="2">
         <v>13</v>
       </c>
       <c r="J48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D49" s="2" t="s">
@@ -2839,51 +2839,51 @@
       </c>
       <c r="I49" s="2">
         <v>6</v>
       </c>
       <c r="J49" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F50" s="2">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="G50" s="2">
         <v>1</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="2">
         <v>3</v>
       </c>
       <c r="J50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D51" s="2" t="s">
@@ -2935,83 +2935,83 @@
       </c>
       <c r="I52" s="2">
         <v>2</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F53" s="2">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="2">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G54" s="2">
         <v>2</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>3</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="2" t="s">
@@ -3319,51 +3319,51 @@
       </c>
       <c r="I64" s="2">
         <v>3</v>
       </c>
       <c r="J64" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F65" s="2">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="G65" s="2">
         <v>3</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="2">
         <v>1</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D66" s="2" t="s">
@@ -4174,101 +4174,101 @@
       </c>
       <c r="F91" s="2">
         <v>559</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>1</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F92" s="2">
-        <v>3964</v>
+        <v>188</v>
       </c>
       <c r="G92" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F93" s="2">
-        <v>188</v>
+        <v>3964</v>
       </c>
       <c r="G93" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H93" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I93" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F94" s="2">
         <v>960</v>
       </c>
       <c r="G94" s="2">
@@ -4494,98 +4494,98 @@
       </c>
       <c r="F101" s="2">
         <v>480</v>
       </c>
       <c r="G101" s="2">
         <v>2</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="2">
         <v>4</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F102" s="2">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="G102" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H102" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I102" s="2">
         <v>3</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F103" s="2">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="G103" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H103" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I103" s="2">
         <v>3</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F104" s="2">
@@ -4855,51 +4855,51 @@
       </c>
       <c r="I112" s="2">
         <v>4</v>
       </c>
       <c r="J112" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F113" s="2">
-        <v>2340</v>
+        <v>2472</v>
       </c>
       <c r="G113" s="2">
         <v>8</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="2">
         <v>10</v>
       </c>
       <c r="J113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D114" s="2" t="s">
@@ -5175,51 +5175,51 @@
       </c>
       <c r="I122" s="2">
         <v>2</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F123" s="2">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="G123" s="2">
         <v>1</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>3</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D124" s="2" t="s">
@@ -6190,104 +6190,104 @@
       </c>
       <c r="F154" s="2">
         <v>844</v>
       </c>
       <c r="G154" s="2">
         <v>3</v>
       </c>
       <c r="H154" s="2">
         <v>3</v>
       </c>
       <c r="I154" s="2">
         <v>0</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>68</v>
+        <v>172</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F155" s="2">
-        <v>276</v>
+        <v>851</v>
       </c>
       <c r="G155" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H155" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I155" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J155" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F156" s="2">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G156" s="2">
+        <v>2</v>
+      </c>
+      <c r="H156" s="2">
+        <v>0</v>
+      </c>
+      <c r="I156" s="2">
         <v>3</v>
       </c>
-      <c r="H156" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J156" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F157" s="2">
         <v>1325</v>
       </c>
       <c r="G157" s="2">
         <v>4</v>
       </c>
       <c r="H157" s="2">
@@ -6647,51 +6647,51 @@
       </c>
       <c r="I168" s="2">
         <v>7</v>
       </c>
       <c r="J168" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F169" s="2">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G169" s="2">
         <v>1</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="2">
         <v>0</v>
       </c>
       <c r="J169" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D170" s="2" t="s">
@@ -6959,51 +6959,51 @@
       <c r="F178" s="2">
         <v>60</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="2">
         <v>1</v>
       </c>
       <c r="J178" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="6" t="s">
         <v>281</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6">
-        <v>94067</v>
+        <v>94190</v>
       </c>
       <c r="G179" s="6">
         <v>389</v>
       </c>
       <c r="H179" s="6">
         <v>99</v>
       </c>
       <c r="I179" s="6">
         <v>542</v>
       </c>
       <c r="J179" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>