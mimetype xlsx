--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -197,50 +197,56 @@
   <si>
     <t>KALIACHAK-I</t>
   </si>
   <si>
     <t>KALIA CHAK-II</t>
   </si>
   <si>
     <t>BALIADANGA(CT)</t>
   </si>
   <si>
     <t>Bamangola</t>
   </si>
   <si>
     <t>Bamangram</t>
   </si>
   <si>
     <t>Harishchandrapur-i</t>
   </si>
   <si>
     <t>Mahendrapur</t>
   </si>
   <si>
     <t>Bansaria</t>
   </si>
   <si>
+    <t>Raniganj-i</t>
+  </si>
+  <si>
+    <t>Bansbari</t>
+  </si>
+  <si>
     <t>Sahajadpur</t>
   </si>
   <si>
     <t>Banshjhuri</t>
   </si>
   <si>
     <t>English Bazar</t>
   </si>
   <si>
     <t>Jadupur-i</t>
   </si>
   <si>
     <t>Barachak</t>
   </si>
   <si>
     <t>Pakuahat</t>
   </si>
   <si>
     <t>Bashara</t>
   </si>
   <si>
     <t>Bhabuk</t>
   </si>
   <si>
     <t>Basudebpur</t>
@@ -683,50 +689,53 @@
   <si>
     <t>Naikanda</t>
   </si>
   <si>
     <t>Mozampur</t>
   </si>
   <si>
     <t>Narayanpur</t>
   </si>
   <si>
     <t>NASRATPUR</t>
   </si>
   <si>
     <t>NIMATPUR</t>
   </si>
   <si>
     <t>Nischintapur</t>
   </si>
   <si>
     <t>PAKURIA</t>
   </si>
   <si>
     <t>Palashdanga</t>
   </si>
   <si>
+    <t>Paschim Banjhapara</t>
+  </si>
+  <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Harishchandrapur</t>
   </si>
   <si>
     <t>Pipla Kasimpur</t>
   </si>
   <si>
     <t>Pipratola</t>
   </si>
   <si>
     <t>Araidanga</t>
   </si>
   <si>
     <t>Pirpur</t>
   </si>
   <si>
     <t>Sadlichak</t>
   </si>
   <si>
     <t>Putia</t>
   </si>
   <si>
     <t>Ratua-i</t>
@@ -770,56 +779,56 @@
   <si>
     <t>Raykhandighi</t>
   </si>
   <si>
     <t>Raypur</t>
   </si>
   <si>
     <t>Bakhrabad</t>
   </si>
   <si>
     <t>Sabdulpur</t>
   </si>
   <si>
     <t>SADAPUR</t>
   </si>
   <si>
     <t>Sahapur</t>
   </si>
   <si>
     <t>Kotwali</t>
   </si>
   <si>
     <t>Sahazalalpur</t>
   </si>
   <si>
+    <t>Saiyadpur</t>
+  </si>
+  <si>
     <t>SAIYADPUR</t>
   </si>
   <si>
-    <t>Saiyadpur</t>
-[...1 lines deleted...]
-  <si>
     <t>BAMONGOLA</t>
   </si>
   <si>
     <t>PAKUAHAT</t>
   </si>
   <si>
     <t>SALALPUR</t>
   </si>
   <si>
     <t>Samukha</t>
   </si>
   <si>
     <t>Sanjail</t>
   </si>
   <si>
     <t>SANKOPARA</t>
   </si>
   <si>
     <t>JALALPUR</t>
   </si>
   <si>
     <t>SELIMPUR</t>
   </si>
   <si>
     <t>Serbabar Balarampur</t>
@@ -840,50 +849,53 @@
     <t>Mothabari</t>
   </si>
   <si>
     <t>Tap Protappur</t>
   </si>
   <si>
     <t>Telipukur</t>
   </si>
   <si>
     <t>Udhail</t>
   </si>
   <si>
     <t>Uttar Bejpura</t>
   </si>
   <si>
     <t>ISLAMPUR</t>
   </si>
   <si>
     <t>Uttar Bhakuria</t>
   </si>
   <si>
     <t>Uttar Chandpur</t>
   </si>
   <si>
     <t>Uttar Harishchandrapur</t>
+  </si>
+  <si>
+    <t>Uttar Jadupur</t>
   </si>
   <si>
     <t>SADLICHAK</t>
   </si>
   <si>
     <t>UTTAR KUMEDPUR</t>
   </si>
   <si>
     <t>Uttar Naogram</t>
   </si>
   <si>
     <t>Uttar Nazirpur</t>
   </si>
   <si>
     <t>WALIS NAGAR</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1266,54 +1278,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J179"/>
+  <dimension ref="A1:J182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A179" sqref="A179"/>
+      <selection activeCell="A182" sqref="A182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1495,51 +1507,51 @@
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>3</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -1975,5062 +1987,5158 @@
       </c>
       <c r="I22" s="2">
         <v>1</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="2">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2">
-        <v>405</v>
+        <v>127</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="2">
         <v>1</v>
       </c>
       <c r="J24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="2">
-        <v>101</v>
+        <v>405</v>
       </c>
       <c r="G25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="2">
-        <v>242</v>
+        <v>101</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F27" s="2">
-        <v>495</v>
+        <v>242</v>
       </c>
       <c r="G27" s="2">
         <v>3</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <v>3</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F28" s="2">
-        <v>349</v>
+        <v>495</v>
       </c>
       <c r="G28" s="2">
         <v>3</v>
       </c>
       <c r="H28" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I28" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="2">
-        <v>312</v>
+        <v>349</v>
       </c>
       <c r="G29" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I29" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="E30" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="2">
-        <v>367</v>
+        <v>312</v>
       </c>
       <c r="G30" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="2">
         <v>1</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F31" s="2">
-        <v>17</v>
+        <v>367</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F32" s="2">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="F33" s="2">
-        <v>2929</v>
+        <v>85</v>
       </c>
       <c r="G33" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33" s="2">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="J33" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="F34" s="2">
-        <v>82</v>
+        <v>2929</v>
       </c>
       <c r="G34" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" s="2">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="J34" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F35" s="2">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G35" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>1</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F36" s="2">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F37" s="2">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F38" s="2">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="G38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F39" s="2">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D40" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="2">
-        <v>1167</v>
+        <v>119</v>
       </c>
       <c r="G40" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F41" s="2">
-        <v>63</v>
+        <v>1167</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F42" s="2">
-        <v>426</v>
+        <v>63</v>
       </c>
       <c r="G42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F43" s="2">
-        <v>119</v>
+        <v>426</v>
       </c>
       <c r="G43" s="2">
         <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
         <v>2</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F44" s="2">
-        <v>349</v>
+        <v>119</v>
       </c>
       <c r="G44" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F45" s="2">
-        <v>50</v>
+        <v>349</v>
       </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F46" s="2">
-        <v>837</v>
+        <v>50</v>
       </c>
       <c r="G46" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F47" s="2">
-        <v>168</v>
+        <v>837</v>
       </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F48" s="2">
-        <v>2413</v>
+        <v>292</v>
       </c>
       <c r="G48" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I48" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F49" s="2">
-        <v>615</v>
+        <v>2425</v>
       </c>
       <c r="G49" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H49" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I49" s="2">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F50" s="2">
-        <v>400</v>
+        <v>615</v>
       </c>
       <c r="G50" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H50" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I50" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J50" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F51" s="2">
-        <v>827</v>
+        <v>401</v>
       </c>
       <c r="G51" s="2">
         <v>1</v>
       </c>
       <c r="H51" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I51" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J51" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="F52" s="2">
-        <v>160</v>
+        <v>827</v>
       </c>
       <c r="G52" s="2">
         <v>1</v>
       </c>
       <c r="H52" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I52" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J52" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="F53" s="2">
-        <v>409</v>
+        <v>162</v>
       </c>
       <c r="G53" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="2">
-        <v>251</v>
+        <v>409</v>
       </c>
       <c r="G54" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F55" s="2">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="G55" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="2">
         <v>3</v>
       </c>
       <c r="J55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F56" s="2">
-        <v>56</v>
+        <v>265</v>
       </c>
       <c r="G56" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F57" s="2">
-        <v>554</v>
+        <v>56</v>
       </c>
       <c r="G57" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F58" s="2">
-        <v>53</v>
+        <v>554</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I58" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D59" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="E59" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="2">
-        <v>531</v>
+        <v>53</v>
       </c>
       <c r="G59" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H59" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I59" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J59" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F60" s="2">
-        <v>833</v>
+        <v>531</v>
       </c>
       <c r="G60" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H60" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I60" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J60" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F61" s="2">
-        <v>1002</v>
+        <v>833</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H61" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I61" s="2">
         <v>3</v>
       </c>
       <c r="J61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F62" s="2">
-        <v>102</v>
+        <v>1002</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F63" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G63" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H63" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I63" s="2">
         <v>1</v>
       </c>
       <c r="J63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F64" s="2">
-        <v>411</v>
+        <v>101</v>
       </c>
       <c r="G64" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H64" s="2">
         <v>1</v>
       </c>
       <c r="I64" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F65" s="2">
-        <v>222</v>
+        <v>411</v>
       </c>
       <c r="G65" s="2">
+        <v>1</v>
+      </c>
+      <c r="H65" s="2">
+        <v>1</v>
+      </c>
+      <c r="I65" s="2">
         <v>3</v>
       </c>
-      <c r="H65" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J65" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F66" s="2">
-        <v>1540</v>
+        <v>222</v>
       </c>
       <c r="G66" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>59</v>
+        <v>132</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F67" s="2">
-        <v>105</v>
+        <v>1540</v>
       </c>
       <c r="G67" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="2">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J67" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F68" s="2">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G68" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H68" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I68" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J68" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F69" s="2">
-        <v>470</v>
+        <v>285</v>
       </c>
       <c r="G69" s="2">
         <v>2</v>
       </c>
       <c r="H69" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I69" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>135</v>
+        <v>68</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F70" s="2">
-        <v>178</v>
+        <v>470</v>
       </c>
       <c r="G70" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J70" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F71" s="2">
-        <v>278</v>
+        <v>178</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F72" s="2">
-        <v>53</v>
+        <v>282</v>
       </c>
       <c r="G72" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F73" s="2">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="2">
         <v>2</v>
       </c>
       <c r="J73" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>143</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F74" s="2">
-        <v>440</v>
+        <v>136</v>
       </c>
       <c r="G74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F75" s="2">
-        <v>55</v>
+        <v>440</v>
       </c>
       <c r="G75" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J75" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F76" s="2">
-        <v>964</v>
+        <v>55</v>
       </c>
       <c r="G76" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
         <v>2</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F77" s="2">
-        <v>209</v>
+        <v>964</v>
       </c>
       <c r="G77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F78" s="2">
-        <v>61</v>
+        <v>209</v>
       </c>
       <c r="G78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I78" s="2">
         <v>1</v>
       </c>
       <c r="J78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>149</v>
+        <v>114</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F79" s="2">
-        <v>336</v>
+        <v>61</v>
       </c>
       <c r="G79" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="F80" s="2">
-        <v>1676</v>
+        <v>336</v>
       </c>
       <c r="G80" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H80" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I80" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J80" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="F81" s="2">
-        <v>52</v>
+        <v>1676</v>
       </c>
       <c r="G81" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H81" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I81" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J81" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F82" s="2">
-        <v>1068</v>
+        <v>52</v>
       </c>
       <c r="G82" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H82" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I82" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J82" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F83" s="2">
-        <v>139</v>
+        <v>1068</v>
       </c>
       <c r="G83" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H83" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I83" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J83" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F84" s="2">
-        <v>521</v>
+        <v>139</v>
       </c>
       <c r="G84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J84" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F85" s="2">
-        <v>159</v>
+        <v>521</v>
       </c>
       <c r="G85" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H85" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I85" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J85" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="E86" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F86" s="2">
         <v>159</v>
       </c>
-      <c r="F86" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H86" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I86" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J86" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F87" s="2">
-        <v>276</v>
+        <v>87</v>
       </c>
       <c r="G87" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J87" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F88" s="2">
-        <v>684</v>
+        <v>276</v>
       </c>
       <c r="G88" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H88" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I88" s="2">
         <v>3</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F89" s="2">
-        <v>118</v>
+        <v>684</v>
       </c>
       <c r="G89" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H89" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I89" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F90" s="2">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F91" s="2">
-        <v>559</v>
+        <v>30</v>
       </c>
       <c r="G91" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="2">
         <v>1</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F92" s="2">
-        <v>188</v>
+        <v>607</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F93" s="2">
-        <v>3964</v>
+        <v>188</v>
       </c>
       <c r="G93" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F94" s="2">
-        <v>960</v>
+        <v>3964</v>
       </c>
       <c r="G94" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H94" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>2</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F95" s="2">
-        <v>133</v>
+        <v>960</v>
       </c>
       <c r="G95" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H95" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I95" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J95" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F96" s="2">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="2">
         <v>1</v>
       </c>
       <c r="J96" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F97" s="2">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>116</v>
+        <v>174</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F98" s="2">
-        <v>284</v>
+        <v>101</v>
       </c>
       <c r="G98" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F99" s="2">
-        <v>510</v>
+        <v>284</v>
       </c>
       <c r="G99" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J99" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F100" s="2">
-        <v>1266</v>
+        <v>510</v>
       </c>
       <c r="G100" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J100" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>71</v>
+        <v>179</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F101" s="2">
-        <v>480</v>
+        <v>1277</v>
       </c>
       <c r="G101" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="2">
         <v>4</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F102" s="2">
-        <v>226</v>
+        <v>480</v>
       </c>
       <c r="G102" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F103" s="2">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="G103" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H103" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I103" s="2">
         <v>3</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>181</v>
+        <v>65</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F104" s="2">
-        <v>1348</v>
+        <v>263</v>
       </c>
       <c r="G104" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H104" s="2">
+        <v>1</v>
+      </c>
+      <c r="I104" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>58</v>
+        <v>183</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>71</v>
+        <v>184</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F105" s="2">
-        <v>799</v>
+        <v>1348</v>
       </c>
       <c r="G105" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H105" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I105" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F106" s="2">
-        <v>129</v>
+        <v>799</v>
       </c>
       <c r="G106" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H106" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I106" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J106" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="D107" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E107" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="2">
-        <v>2459</v>
+        <v>129</v>
       </c>
       <c r="G107" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H107" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I107" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J107" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F108" s="2">
-        <v>209</v>
+        <v>2465</v>
       </c>
       <c r="G108" s="2">
         <v>2</v>
       </c>
       <c r="H108" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I108" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J108" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F109" s="2">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="G109" s="2">
         <v>2</v>
       </c>
       <c r="H109" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I109" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>139</v>
+        <v>192</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F110" s="2">
-        <v>316</v>
+        <v>185</v>
       </c>
       <c r="G110" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F111" s="2">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="G111" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H111" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I111" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J111" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>46</v>
+        <v>125</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F112" s="2">
-        <v>201</v>
+        <v>287</v>
       </c>
       <c r="G112" s="2">
         <v>2</v>
       </c>
       <c r="H112" s="2">
         <v>1</v>
       </c>
       <c r="I112" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J112" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F113" s="2">
-        <v>2472</v>
+        <v>201</v>
       </c>
       <c r="G113" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H113" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I113" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J113" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>139</v>
+        <v>197</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F114" s="2">
-        <v>146</v>
+        <v>2691</v>
       </c>
       <c r="G114" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J114" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>175</v>
+        <v>141</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="F115" s="2">
-        <v>450</v>
+        <v>146</v>
       </c>
       <c r="G115" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J115" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>56</v>
+        <v>177</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="F116" s="2">
-        <v>479</v>
+        <v>450</v>
       </c>
       <c r="G116" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J116" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F117" s="2">
-        <v>150</v>
+        <v>479</v>
       </c>
       <c r="G117" s="2">
         <v>1</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J117" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>188</v>
+        <v>145</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F118" s="2">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="G118" s="2">
         <v>1</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
         <v>1</v>
       </c>
       <c r="J118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>49</v>
+        <v>190</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F119" s="2">
-        <v>1011</v>
+        <v>195</v>
       </c>
       <c r="G119" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
         <v>1</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>149</v>
+        <v>49</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F120" s="2">
-        <v>1166</v>
+        <v>1011</v>
       </c>
       <c r="G120" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J120" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>203</v>
+        <v>33</v>
       </c>
       <c r="D121" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E121" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="2">
-        <v>1279</v>
+        <v>1166</v>
       </c>
       <c r="G121" s="2">
         <v>1</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J121" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F122" s="2">
-        <v>993</v>
+        <v>1279</v>
       </c>
       <c r="G122" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>110</v>
+        <v>208</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F123" s="2">
-        <v>301</v>
+        <v>993</v>
       </c>
       <c r="G123" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F124" s="2">
-        <v>332</v>
+        <v>301</v>
       </c>
       <c r="G124" s="2">
         <v>1</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>210</v>
+        <v>65</v>
       </c>
       <c r="D125" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E125" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E125" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="2">
-        <v>12</v>
+        <v>332</v>
       </c>
       <c r="G125" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H125" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I125" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J125" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>40</v>
+        <v>212</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>139</v>
+        <v>213</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F126" s="2">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="G126" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H126" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I126" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D127" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F127" s="2">
         <v>79</v>
       </c>
-      <c r="E127" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G127" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J127" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F128" s="2">
-        <v>373</v>
+        <v>499</v>
       </c>
       <c r="G128" s="2">
+        <v>2</v>
+      </c>
+      <c r="H128" s="2">
+        <v>0</v>
+      </c>
+      <c r="I128" s="2">
         <v>7</v>
       </c>
-      <c r="H128" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J128" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F129" s="2">
-        <v>539</v>
+        <v>373</v>
       </c>
       <c r="G129" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H129" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I129" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J129" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F130" s="2">
-        <v>48</v>
+        <v>539</v>
       </c>
       <c r="G130" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H130" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I130" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J130" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F131" s="2">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="G131" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J131" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F132" s="2">
-        <v>656</v>
+        <v>141</v>
       </c>
       <c r="G132" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H132" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I132" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J132" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F133" s="2">
-        <v>52</v>
+        <v>656</v>
       </c>
       <c r="G133" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H133" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I133" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J133" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F134" s="2">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="G134" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J134" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F135" s="2">
-        <v>446</v>
+        <v>119</v>
       </c>
       <c r="G135" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>224</v>
+        <v>70</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F136" s="2">
-        <v>821</v>
+        <v>74</v>
       </c>
       <c r="G136" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H136" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I136" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J136" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F137" s="2">
-        <v>67</v>
+        <v>446</v>
       </c>
       <c r="G137" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>203</v>
+        <v>58</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F138" s="2">
-        <v>750</v>
+        <v>821</v>
       </c>
       <c r="G138" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H138" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I138" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J138" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D139" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E139" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="E139" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="2">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="G139" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="2">
         <v>1</v>
       </c>
       <c r="J139" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E140" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="D140" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F140" s="2">
-        <v>1139</v>
+        <v>750</v>
       </c>
       <c r="G140" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H140" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I140" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J140" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>139</v>
+        <v>232</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F141" s="2">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="G141" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J141" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>24</v>
+        <v>234</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>25</v>
+        <v>235</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F142" s="2">
-        <v>29</v>
+        <v>1139</v>
       </c>
       <c r="G142" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H142" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I142" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J142" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F143" s="2">
-        <v>593</v>
+        <v>50</v>
       </c>
       <c r="G143" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J143" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>237</v>
+        <v>25</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F144" s="2">
-        <v>251</v>
+        <v>29</v>
       </c>
       <c r="G144" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
         <v>1</v>
       </c>
       <c r="J144" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F145" s="2">
-        <v>125</v>
+        <v>593</v>
       </c>
       <c r="G145" s="2">
         <v>2</v>
       </c>
       <c r="H145" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I145" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J145" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F146" s="2">
-        <v>1499</v>
+        <v>255</v>
       </c>
       <c r="G146" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H146" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I146" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J146" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>241</v>
+        <v>46</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F147" s="2">
-        <v>911</v>
+        <v>125</v>
       </c>
       <c r="G147" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H147" s="2">
         <v>1</v>
       </c>
       <c r="I147" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J147" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D148" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E148" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="E148" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F148" s="2">
-        <v>647</v>
+        <v>1499</v>
       </c>
       <c r="G148" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H148" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I148" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J148" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>25</v>
+        <v>244</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F149" s="2">
-        <v>70</v>
+        <v>911</v>
       </c>
       <c r="G149" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H149" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I149" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>123</v>
+        <v>246</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F150" s="2">
-        <v>715</v>
+        <v>647</v>
       </c>
       <c r="G150" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H150" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>2</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>246</v>
+        <v>125</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F151" s="2">
-        <v>1294</v>
+        <v>715</v>
       </c>
       <c r="G151" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H151" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I151" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J151" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F152" s="2">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="G152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>94</v>
+        <v>249</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F153" s="2">
-        <v>710</v>
+        <v>1294</v>
       </c>
       <c r="G153" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J153" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>250</v>
+        <v>83</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F154" s="2">
-        <v>844</v>
+        <v>100</v>
       </c>
       <c r="G154" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H154" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I154" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F155" s="2">
-        <v>851</v>
+        <v>710</v>
       </c>
       <c r="G155" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H155" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I155" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J155" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>68</v>
+        <v>253</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F156" s="2">
-        <v>276</v>
+        <v>844</v>
       </c>
       <c r="G156" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H156" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I156" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J156" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>254</v>
+        <v>33</v>
       </c>
       <c r="D157" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E157" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="E157" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="2">
-        <v>1325</v>
+        <v>276</v>
       </c>
       <c r="G157" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J157" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F158" s="2">
-        <v>475</v>
+        <v>851</v>
       </c>
       <c r="G158" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H158" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I158" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J158" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>33</v>
+        <v>257</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F159" s="2">
-        <v>312</v>
+        <v>1325</v>
       </c>
       <c r="G159" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J159" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F160" s="2">
-        <v>20</v>
+        <v>475</v>
       </c>
       <c r="G160" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>260</v>
+        <v>34</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F161" s="2">
-        <v>778</v>
+        <v>312</v>
       </c>
       <c r="G161" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H161" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I161" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J161" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>237</v>
+        <v>83</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F162" s="2">
-        <v>954</v>
+        <v>20</v>
       </c>
       <c r="G162" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J162" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F163" s="2">
-        <v>1097</v>
+        <v>778</v>
       </c>
       <c r="G163" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H163" s="2">
         <v>1</v>
       </c>
       <c r="I163" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J163" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F164" s="2">
-        <v>75</v>
+        <v>994</v>
       </c>
       <c r="G164" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="2">
         <v>2</v>
       </c>
       <c r="J164" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F165" s="2">
-        <v>124</v>
+        <v>1097</v>
       </c>
       <c r="G165" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H165" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I165" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J165" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>81</v>
+        <v>141</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F166" s="2">
-        <v>795</v>
+        <v>75</v>
       </c>
       <c r="G166" s="2">
         <v>1</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J166" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>112</v>
+        <v>268</v>
       </c>
       <c r="F167" s="2">
-        <v>694</v>
+        <v>124</v>
       </c>
       <c r="G167" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J167" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>267</v>
+        <v>83</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F168" s="2">
-        <v>1300</v>
+        <v>795</v>
       </c>
       <c r="G168" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H168" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I168" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J168" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>269</v>
+        <v>114</v>
       </c>
       <c r="F169" s="2">
-        <v>45</v>
+        <v>694</v>
       </c>
       <c r="G169" s="2">
         <v>1</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J169" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F170" s="2">
-        <v>194</v>
+        <v>1300</v>
       </c>
       <c r="G170" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H170" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I170" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J170" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F171" s="2">
-        <v>285</v>
+        <v>45</v>
       </c>
       <c r="G171" s="2">
         <v>1</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J171" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>272</v>
+        <v>56</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F172" s="2">
-        <v>1087</v>
+        <v>194</v>
       </c>
       <c r="G172" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J172" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F173" s="2">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="G173" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="2">
         <v>1</v>
       </c>
       <c r="J173" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>58</v>
+        <v>104</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>224</v>
+        <v>275</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F174" s="2">
-        <v>3108</v>
+        <v>1087</v>
       </c>
       <c r="G174" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="H174" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J174" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>276</v>
+        <v>114</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F175" s="2">
-        <v>1264</v>
+        <v>33</v>
       </c>
       <c r="G175" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J175" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>141</v>
+        <v>227</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F176" s="2">
-        <v>319</v>
+        <v>3108</v>
       </c>
       <c r="G176" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H176" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I176" s="2">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J176" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>250</v>
+        <v>66</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F177" s="2">
-        <v>517</v>
+        <v>400</v>
       </c>
       <c r="G177" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H177" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I177" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J177" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="F178" s="2">
+        <v>1264</v>
+      </c>
+      <c r="G178" s="2">
+        <v>7</v>
+      </c>
+      <c r="H178" s="2">
+        <v>0</v>
+      </c>
+      <c r="I178" s="2">
+        <v>7</v>
+      </c>
+      <c r="J178" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="2">
+        <v>176</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F179" s="2">
+        <v>319</v>
+      </c>
+      <c r="G179" s="2">
+        <v>3</v>
+      </c>
+      <c r="H179" s="2">
+        <v>2</v>
+      </c>
+      <c r="I179" s="2">
+        <v>4</v>
+      </c>
+      <c r="J179" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="2">
+        <v>177</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F180" s="2">
+        <v>517</v>
+      </c>
+      <c r="G180" s="2">
+        <v>7</v>
+      </c>
+      <c r="H180" s="2">
+        <v>4</v>
+      </c>
+      <c r="I180" s="2">
+        <v>1</v>
+      </c>
+      <c r="J180" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="2">
+        <v>178</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D178" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F178" s="2">
+      <c r="D181" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F181" s="2">
         <v>60</v>
       </c>
-      <c r="G178" s="2">
-[...26 lines deleted...]
-      <c r="H179" s="6">
+      <c r="G181" s="2">
+        <v>0</v>
+      </c>
+      <c r="H181" s="2">
+        <v>0</v>
+      </c>
+      <c r="I181" s="2">
+        <v>1</v>
+      </c>
+      <c r="J181" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="B182" s="7"/>
+      <c r="C182" s="6"/>
+      <c r="D182" s="6"/>
+      <c r="E182" s="6"/>
+      <c r="F182" s="6">
+        <v>95256</v>
+      </c>
+      <c r="G182" s="6">
+        <v>394</v>
+      </c>
+      <c r="H182" s="6">
         <v>99</v>
       </c>
-      <c r="I179" s="6">
-[...2 lines deleted...]
-      <c r="J179" s="6">
+      <c r="I182" s="6">
+        <v>552</v>
+      </c>
+      <c r="J182" s="6">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A182:E182"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>