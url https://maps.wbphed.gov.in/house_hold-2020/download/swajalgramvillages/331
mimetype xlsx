--- v4 (2026-09-10)
+++ v5 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -398,56 +398,56 @@
   <si>
     <t>Dharail</t>
   </si>
   <si>
     <t>Dharmadanga</t>
   </si>
   <si>
     <t>Dhkshin Bahadurpur</t>
   </si>
   <si>
     <t>Dhulatair</t>
   </si>
   <si>
     <t>Dhumpara</t>
   </si>
   <si>
     <t>Dhutura</t>
   </si>
   <si>
     <t>Gurail</t>
   </si>
   <si>
     <t>Dubahar</t>
   </si>
   <si>
+    <t>Dwipkhanda</t>
+  </si>
+  <si>
     <t>Durgapur</t>
   </si>
   <si>
-    <t>Dwipkhanda</t>
-[...1 lines deleted...]
-  <si>
     <t>JAHANGIRPUR</t>
   </si>
   <si>
     <t>ENAYATPUR</t>
   </si>
   <si>
     <t>Autina</t>
   </si>
   <si>
     <t>Erenda</t>
   </si>
   <si>
     <t>Binshira</t>
   </si>
   <si>
     <t>Fajullapur</t>
   </si>
   <si>
     <t>DAMDAMA</t>
   </si>
   <si>
     <t>GACHIAR</t>
   </si>
   <si>
     <t>Gandhnai</t>
@@ -530,54 +530,54 @@
   <si>
     <t>KAMALPUR</t>
   </si>
   <si>
     <t>Kamdebbati</t>
   </si>
   <si>
     <t>Kandaha</t>
   </si>
   <si>
     <t>Sukdevpur</t>
   </si>
   <si>
     <t>Kantaban</t>
   </si>
   <si>
     <t>Kanur</t>
   </si>
   <si>
     <t>Karai</t>
   </si>
   <si>
     <t>Karail</t>
   </si>
   <si>
+    <t>Kasba</t>
+  </si>
+  <si>
     <t>KASBA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kasba</t>
   </si>
   <si>
     <t>Kasimbi</t>
   </si>
   <si>
     <t>Kelna</t>
   </si>
   <si>
     <t>Kesharghata</t>
   </si>
   <si>
     <t>Kesrail</t>
   </si>
   <si>
     <t>Khanpur</t>
   </si>
   <si>
     <t>Khantapara</t>
   </si>
   <si>
     <t>Kharikadighi</t>
   </si>
   <si>
     <t>Khayer Bari</t>
   </si>
@@ -1692,51 +1692,51 @@
       </c>
       <c r="I14" s="2">
         <v>7</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="2">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>0</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -2396,51 +2396,51 @@
       </c>
       <c r="I36" s="2">
         <v>1</v>
       </c>
       <c r="J36" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F37" s="2">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="G37" s="2">
         <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
         <v>2</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="2" t="s">
@@ -2716,51 +2716,51 @@
       </c>
       <c r="I46" s="2">
         <v>1</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F47" s="2">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="2">
         <v>0</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="2" t="s">
@@ -3507,104 +3507,104 @@
       </c>
       <c r="F71" s="2">
         <v>277</v>
       </c>
       <c r="G71" s="2">
         <v>3</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="2">
         <v>1</v>
       </c>
       <c r="J71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>58</v>
+        <v>128</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F72" s="2">
-        <v>680</v>
+        <v>189</v>
       </c>
       <c r="G72" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H72" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I72" s="2">
         <v>3</v>
       </c>
       <c r="J72" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D73" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" s="2">
-        <v>189</v>
+        <v>680</v>
       </c>
       <c r="G73" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H73" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I73" s="2">
         <v>3</v>
       </c>
       <c r="J73" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F74" s="2">
         <v>146</v>
       </c>
       <c r="G74" s="2">
         <v>3</v>
       </c>
       <c r="H74" s="2">
@@ -4691,104 +4691,104 @@
       </c>
       <c r="F108" s="2">
         <v>85</v>
       </c>
       <c r="G108" s="2">
         <v>0</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="2">
         <v>0</v>
       </c>
       <c r="J108" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>130</v>
+        <v>57</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F109" s="2">
-        <v>237</v>
+        <v>281</v>
       </c>
       <c r="G109" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H109" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I109" s="2">
         <v>2</v>
       </c>
       <c r="J109" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F110" s="2">
-        <v>281</v>
+        <v>237</v>
       </c>
       <c r="G110" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H110" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I110" s="2">
         <v>2</v>
       </c>
       <c r="J110" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F111" s="2">
         <v>49</v>
       </c>
       <c r="G111" s="2">
         <v>1</v>
       </c>
       <c r="H111" s="2">
@@ -7572,51 +7572,51 @@
       <c r="F198" s="2">
         <v>105</v>
       </c>
       <c r="G198" s="2">
         <v>1</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="2">
         <v>1</v>
       </c>
       <c r="J198" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="6" t="s">
         <v>272</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="6"/>
       <c r="D199" s="6"/>
       <c r="E199" s="6"/>
       <c r="F199" s="6">
-        <v>43656</v>
+        <v>43663</v>
       </c>
       <c r="G199" s="6">
         <v>319</v>
       </c>
       <c r="H199" s="6">
         <v>136</v>
       </c>
       <c r="I199" s="6">
         <v>376</v>
       </c>
       <c r="J199" s="6">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>