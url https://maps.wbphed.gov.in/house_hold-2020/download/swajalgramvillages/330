--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>