--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -2309,101 +2309,101 @@
       </c>
       <c r="F33" s="2">
         <v>706</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>1</v>
       </c>
       <c r="I33" s="2">
         <v>0</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="2">
-        <v>948</v>
+        <v>60</v>
       </c>
       <c r="G34" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F35" s="2">
-        <v>60</v>
+        <v>948</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F36" s="2">
         <v>245</v>
       </c>
       <c r="G36" s="2">