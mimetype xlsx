--- v2 (2026-04-01)
+++ v3 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2309,101 +2309,101 @@
       </c>
       <c r="F33" s="2">
         <v>706</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>1</v>
       </c>
       <c r="I33" s="2">
         <v>0</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="2">
-        <v>60</v>
+        <v>948</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F35" s="2">
-        <v>948</v>
+        <v>60</v>
       </c>
       <c r="G35" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F36" s="2">
         <v>245</v>
       </c>
       <c r="G36" s="2">