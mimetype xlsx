--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>