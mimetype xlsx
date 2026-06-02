--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>