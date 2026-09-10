--- v5 (2026-06-02)
+++ v6 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2309,101 +2309,101 @@
       </c>
       <c r="F33" s="2">
         <v>706</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>1</v>
       </c>
       <c r="I33" s="2">
         <v>0</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="2">
-        <v>948</v>
+        <v>60</v>
       </c>
       <c r="G34" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F35" s="2">
-        <v>60</v>
+        <v>948</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F36" s="2">
         <v>245</v>
       </c>
       <c r="G36" s="2">
@@ -4174,51 +4174,51 @@
       </c>
       <c r="I91" s="2">
         <v>3</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F92" s="2">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="G92" s="2">
         <v>2</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
         <v>1</v>
       </c>
       <c r="J92" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="2" t="s">
@@ -7142,51 +7142,51 @@
       <c r="F184" s="2">
         <v>66</v>
       </c>
       <c r="G184" s="2">
         <v>1</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="2">
         <v>1</v>
       </c>
       <c r="J184" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="6" t="s">
         <v>278</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="6"/>
       <c r="D185" s="6"/>
       <c r="E185" s="6"/>
       <c r="F185" s="6">
-        <v>81945</v>
+        <v>81994</v>
       </c>
       <c r="G185" s="6">
         <v>374</v>
       </c>
       <c r="H185" s="6">
         <v>64</v>
       </c>
       <c r="I185" s="6">
         <v>425</v>
       </c>
       <c r="J185" s="6">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>