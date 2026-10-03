--- v6 (2026-09-10)
+++ v7 (2026-10-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -824,59 +824,59 @@
   <si>
     <t>Kalmandasguri</t>
   </si>
   <si>
     <t>Kaminirghat</t>
   </si>
   <si>
     <t>Kanchiarkuthi</t>
   </si>
   <si>
     <t>Karala</t>
   </si>
   <si>
     <t>Kasiabari</t>
   </si>
   <si>
     <t>Katamari</t>
   </si>
   <si>
     <t>Kathalbari</t>
   </si>
   <si>
     <t>Kauardara</t>
   </si>
   <si>
+    <t>Patla Khawa</t>
+  </si>
+  <si>
+    <t>Khagribari</t>
+  </si>
+  <si>
     <t>Rampur-ii</t>
   </si>
   <si>
-    <t>Khagribari</t>
-[...4 lines deleted...]
-  <si>
     <t>Angerkata Parudubi</t>
   </si>
   <si>
     <t>Khalaigaon</t>
   </si>
   <si>
     <t>Khari Analdhondra</t>
   </si>
   <si>
     <t>Kharija Bhutkura</t>
   </si>
   <si>
     <t>Kharija Chatra</t>
   </si>
   <si>
     <t>Kharija Haridas</t>
   </si>
   <si>
     <t>Kharija Panaguri</t>
   </si>
   <si>
     <t>Dinhata Gram-ii</t>
   </si>
   <si>
     <t>Kharija Rakhalmari</t>
@@ -1230,50 +1230,53 @@
     <t>Takagach</t>
   </si>
   <si>
     <t>Takimari</t>
   </si>
   <si>
     <t>Tang Tangi</t>
   </si>
   <si>
     <t>Tapsikhata</t>
   </si>
   <si>
     <t>Tattaram</t>
   </si>
   <si>
     <t>Upanchauki Kuchlibari</t>
   </si>
   <si>
     <t>Uttar Alokjhari</t>
   </si>
   <si>
     <t>Uttar Boknabandha</t>
   </si>
   <si>
     <t>Uttar Daribas</t>
+  </si>
+  <si>
+    <t>Uttar Dhulia Khalisa</t>
   </si>
   <si>
     <t>Uttar Fulkar Dabri Bajejama</t>
   </si>
   <si>
     <t>Uttar Gayergari</t>
   </si>
   <si>
     <t>Uttar Kharkharia (p)</t>
   </si>
   <si>
     <t>Uttar Khasbas</t>
   </si>
   <si>
     <t>Uttar Nijtaraf</t>
   </si>
   <si>
     <t>Uttar Peshtarjhar</t>
   </si>
   <si>
     <t>Uttar Pukurdabri</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
@@ -1662,54 +1665,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J286"/>
+  <dimension ref="A1:J287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A286" sqref="A286"/>
+      <selection activeCell="A287" sqref="A287"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -6275,51 +6278,51 @@
       </c>
       <c r="I144" s="2">
         <v>3</v>
       </c>
       <c r="J144" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F145" s="2">
-        <v>1153</v>
+        <v>1223</v>
       </c>
       <c r="G145" s="2">
         <v>2</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="2">
         <v>1</v>
       </c>
       <c r="J145" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D146" s="2" t="s">
@@ -6938,101 +6941,101 @@
       </c>
       <c r="F165" s="2">
         <v>1479</v>
       </c>
       <c r="G165" s="2">
         <v>7</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="2">
         <v>7</v>
       </c>
       <c r="J165" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F166" s="2">
-        <v>560</v>
+        <v>1366</v>
       </c>
       <c r="G166" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J166" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F167" s="2">
-        <v>1366</v>
+        <v>560</v>
       </c>
       <c r="G167" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J167" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F168" s="2">
         <v>364</v>
       </c>
       <c r="G168" s="2">
@@ -9978,101 +9981,101 @@
       </c>
       <c r="F260" s="2">
         <v>1611</v>
       </c>
       <c r="G260" s="2">
         <v>1</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="2">
         <v>0</v>
       </c>
       <c r="J260" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>88</v>
+        <v>331</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F261" s="2">
-        <v>479</v>
+        <v>1254</v>
       </c>
       <c r="G261" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J261" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>331</v>
+        <v>88</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F262" s="2">
-        <v>1254</v>
+        <v>479</v>
       </c>
       <c r="G262" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J262" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F263" s="2">
         <v>394</v>
       </c>
       <c r="G263" s="2">
@@ -10141,51 +10144,51 @@
       </c>
       <c r="G265" s="2">
         <v>3</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="2">
         <v>3</v>
       </c>
       <c r="J265" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F266" s="2">
         <v>750</v>
       </c>
       <c r="G266" s="2">
         <v>6</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="2">
         <v>4</v>
       </c>
       <c r="J266" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="3" t="s">
@@ -10557,300 +10560,332 @@
       </c>
       <c r="G278" s="2">
         <v>0</v>
       </c>
       <c r="H278" s="2">
         <v>0</v>
       </c>
       <c r="I278" s="2">
         <v>0</v>
       </c>
       <c r="J278" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F279" s="2">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="G279" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H279" s="2">
         <v>0</v>
       </c>
       <c r="I279" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F280" s="2">
-        <v>192</v>
+        <v>436</v>
       </c>
       <c r="G280" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H280" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>84</v>
+        <v>135</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F281" s="2">
-        <v>336</v>
+        <v>192</v>
       </c>
       <c r="G281" s="2">
         <v>2</v>
       </c>
       <c r="H281" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I281" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J281" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F282" s="2">
-        <v>47</v>
+        <v>336</v>
       </c>
       <c r="G282" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J282" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F283" s="2">
-        <v>311</v>
+        <v>47</v>
       </c>
       <c r="G283" s="2">
         <v>0</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J283" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="2">
         <v>281</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>202</v>
+        <v>25</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F284" s="2">
-        <v>798</v>
+        <v>311</v>
       </c>
       <c r="G284" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H284" s="2">
         <v>0</v>
       </c>
       <c r="I284" s="2">
         <v>0</v>
       </c>
       <c r="J284" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F285" s="2">
+        <v>798</v>
+      </c>
+      <c r="G285" s="2">
+        <v>1</v>
+      </c>
+      <c r="H285" s="2">
+        <v>0</v>
+      </c>
+      <c r="I285" s="2">
+        <v>0</v>
+      </c>
+      <c r="J285" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="2">
+        <v>283</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="F286" s="2">
         <v>387</v>
       </c>
-      <c r="G285" s="2">
-[...23 lines deleted...]
-      <c r="G286" s="6">
+      <c r="G286" s="2">
+        <v>1</v>
+      </c>
+      <c r="H286" s="2">
+        <v>0</v>
+      </c>
+      <c r="I286" s="2">
+        <v>2</v>
+      </c>
+      <c r="J286" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="B287" s="7"/>
+      <c r="C287" s="6"/>
+      <c r="D287" s="6"/>
+      <c r="E287" s="6"/>
+      <c r="F287" s="6">
+        <v>272345</v>
+      </c>
+      <c r="G287" s="6">
         <v>897</v>
       </c>
-      <c r="H286" s="6">
+      <c r="H287" s="6">
         <v>240</v>
       </c>
-      <c r="I286" s="6">
+      <c r="I287" s="6">
         <v>1064</v>
       </c>
-      <c r="J286" s="6">
+      <c r="J287" s="6">
         <v>237</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A286:E286"/>
+    <mergeCell ref="A287:E287"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>