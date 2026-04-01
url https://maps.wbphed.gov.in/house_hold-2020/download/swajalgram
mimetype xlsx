--- v0 (2025-12-13)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>Swajal Gram Report as on 13-12-2025</t>
+    <t>Swajal Gram Report as on 31-03-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Swajal Gram Villages </t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Schools</t>
   </si>
   <si>
     <t>AWCs</t>
   </si>
   <si>
     <t>No. of Households provided with FHTCs within Swajal Gram</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Schools located within Swajal Gram villages </t>
   </si>
@@ -608,633 +608,633 @@
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="2">
         <v>52</v>
       </c>
       <c r="D4" s="2">
-        <v>78360</v>
+        <v>78370</v>
       </c>
       <c r="E4" s="2">
         <v>474</v>
       </c>
       <c r="F4" s="2">
         <v>153</v>
       </c>
       <c r="G4" s="2">
         <v>536</v>
       </c>
       <c r="H4" s="2">
         <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D5" s="2">
-        <v>305610</v>
+        <v>306430</v>
       </c>
       <c r="E5" s="2">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="F5" s="2">
         <v>852</v>
       </c>
       <c r="G5" s="2">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="H5" s="2">
         <v>787</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D6" s="2">
-        <v>143479</v>
+        <v>146495</v>
       </c>
       <c r="E6" s="2">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="F6" s="2">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="G6" s="2">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="H6" s="2">
-        <v>391</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D7" s="2">
-        <v>263481</v>
+        <v>269411</v>
       </c>
       <c r="E7" s="2">
-        <v>871</v>
+        <v>892</v>
       </c>
       <c r="F7" s="2">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G7" s="2">
-        <v>1032</v>
+        <v>1052</v>
       </c>
       <c r="H7" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D8" s="2">
-        <v>42053</v>
+        <v>42859</v>
       </c>
       <c r="E8" s="2">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="F8" s="2">
         <v>136</v>
       </c>
       <c r="G8" s="2">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="H8" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
         <v>56</v>
       </c>
       <c r="D9" s="2">
         <v>17529</v>
       </c>
       <c r="E9" s="2">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
         <v>114</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D10" s="2">
-        <v>352892</v>
+        <v>355539</v>
       </c>
       <c r="E10" s="2">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="F10" s="2">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="G10" s="2">
-        <v>1657</v>
+        <v>1664</v>
       </c>
       <c r="H10" s="2">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="D11" s="2">
-        <v>310284</v>
+        <v>324921</v>
       </c>
       <c r="E11" s="2">
-        <v>959</v>
+        <v>1007</v>
       </c>
       <c r="F11" s="2">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="G11" s="2">
-        <v>1029</v>
+        <v>1080</v>
       </c>
       <c r="H11" s="2">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D12" s="2">
-        <v>61709</v>
+        <v>62757</v>
       </c>
       <c r="E12" s="2">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F12" s="2">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G12" s="2">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="H12" s="2">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="D13" s="2">
-        <v>72927</v>
+        <v>73605</v>
       </c>
       <c r="E13" s="2">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="F13" s="2">
         <v>202</v>
       </c>
       <c r="G13" s="2">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="H13" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
         <v>162</v>
       </c>
       <c r="E14" s="2">
         <v>3</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="2">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D15" s="2">
-        <v>92446</v>
+        <v>95874</v>
       </c>
       <c r="E15" s="2">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="F15" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G15" s="2">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="H15" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2">
         <v>141</v>
       </c>
       <c r="D16" s="2">
-        <v>108891</v>
+        <v>106769</v>
       </c>
       <c r="E16" s="2">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="F16" s="2">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G16" s="2">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="H16" s="2">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D17" s="2">
-        <v>626595</v>
+        <v>628296</v>
       </c>
       <c r="E17" s="2">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="F17" s="2">
         <v>629</v>
       </c>
       <c r="G17" s="2">
-        <v>2829</v>
+        <v>2834</v>
       </c>
       <c r="H17" s="2">
         <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D18" s="2">
-        <v>439990</v>
+        <v>441872</v>
       </c>
       <c r="E18" s="2">
-        <v>1347</v>
+        <v>1353</v>
       </c>
       <c r="F18" s="2">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G18" s="2">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="H18" s="2">
         <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="2">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D19" s="2">
-        <v>125750</v>
+        <v>129238</v>
       </c>
       <c r="E19" s="2">
-        <v>390</v>
+        <v>412</v>
       </c>
       <c r="F19" s="2">
         <v>185</v>
       </c>
       <c r="G19" s="2">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="H19" s="2">
         <v>188</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="2">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="D20" s="2">
-        <v>110413</v>
+        <v>111985</v>
       </c>
       <c r="E20" s="2">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="F20" s="2">
         <v>139</v>
       </c>
       <c r="G20" s="2">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="H20" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="2">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="D21" s="2">
-        <v>451359</v>
+        <v>460267</v>
       </c>
       <c r="E21" s="2">
-        <v>1573</v>
+        <v>1606</v>
       </c>
       <c r="F21" s="2">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="G21" s="2">
-        <v>2337</v>
+        <v>2382</v>
       </c>
       <c r="H21" s="2">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="2">
-        <v>667</v>
+        <v>685</v>
       </c>
       <c r="D22" s="2">
-        <v>289112</v>
+        <v>294183</v>
       </c>
       <c r="E22" s="2">
-        <v>1181</v>
+        <v>1206</v>
       </c>
       <c r="F22" s="2">
         <v>313</v>
       </c>
       <c r="G22" s="2">
-        <v>1107</v>
+        <v>1136</v>
       </c>
       <c r="H22" s="2">
         <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D23" s="2">
-        <v>77042</v>
+        <v>77681</v>
       </c>
       <c r="E23" s="2">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F23" s="2">
         <v>136</v>
       </c>
       <c r="G23" s="2">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="H23" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="2">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D24" s="2">
-        <v>408558</v>
+        <v>409119</v>
       </c>
       <c r="E24" s="2">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="F24" s="2">
         <v>312</v>
       </c>
       <c r="G24" s="2">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H24" s="2">
         <v>313</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="2">
         <v>181</v>
       </c>
       <c r="D25" s="2">
         <v>81945</v>
       </c>
       <c r="E25" s="2">
         <v>374</v>
       </c>
       <c r="F25" s="2">
         <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>425</v>
       </c>
       <c r="H25" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
-        <v>7881</v>
+        <v>7976</v>
       </c>
       <c r="D26" s="6">
-        <v>4460587</v>
+        <v>4515307</v>
       </c>
       <c r="E26" s="6">
-        <v>16777</v>
+        <v>16981</v>
       </c>
       <c r="F26" s="6">
-        <v>6165</v>
+        <v>6196</v>
       </c>
       <c r="G26" s="6">
-        <v>20919</v>
+        <v>21175</v>
       </c>
       <c r="H26" s="6">
-        <v>5210</v>
+        <v>5237</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>