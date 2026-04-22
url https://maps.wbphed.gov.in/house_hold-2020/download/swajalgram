--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>Swajal Gram Report as on 31-03-2026</t>
+    <t>Swajal Gram Report as on 21-04-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Swajal Gram Villages </t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Schools</t>
   </si>
   <si>
     <t>AWCs</t>
   </si>
   <si>
     <t>No. of Households provided with FHTCs within Swajal Gram</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Schools located within Swajal Gram villages </t>
   </si>
@@ -660,103 +660,103 @@
       </c>
       <c r="E5" s="2">
         <v>1635</v>
       </c>
       <c r="F5" s="2">
         <v>852</v>
       </c>
       <c r="G5" s="2">
         <v>1683</v>
       </c>
       <c r="H5" s="2">
         <v>787</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
         <v>392</v>
       </c>
       <c r="D6" s="2">
-        <v>146495</v>
+        <v>146504</v>
       </c>
       <c r="E6" s="2">
         <v>632</v>
       </c>
       <c r="F6" s="2">
         <v>430</v>
       </c>
       <c r="G6" s="2">
         <v>710</v>
       </c>
       <c r="H6" s="2">
         <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
         <v>279</v>
       </c>
       <c r="D7" s="2">
-        <v>269411</v>
+        <v>269652</v>
       </c>
       <c r="E7" s="2">
         <v>892</v>
       </c>
       <c r="F7" s="2">
         <v>240</v>
       </c>
       <c r="G7" s="2">
         <v>1052</v>
       </c>
       <c r="H7" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D8" s="2">
-        <v>42859</v>
+        <v>43076</v>
       </c>
       <c r="E8" s="2">
         <v>315</v>
       </c>
       <c r="F8" s="2">
         <v>136</v>
       </c>
       <c r="G8" s="2">
         <v>374</v>
       </c>
       <c r="H8" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
         <v>56</v>
       </c>
       <c r="D9" s="2">
@@ -764,207 +764,207 @@
       </c>
       <c r="E9" s="2">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
         <v>114</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2">
         <v>571</v>
       </c>
       <c r="D10" s="2">
-        <v>355539</v>
+        <v>355573</v>
       </c>
       <c r="E10" s="2">
         <v>1133</v>
       </c>
       <c r="F10" s="2">
         <v>651</v>
       </c>
       <c r="G10" s="2">
         <v>1664</v>
       </c>
       <c r="H10" s="2">
         <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D11" s="2">
-        <v>324921</v>
+        <v>326308</v>
       </c>
       <c r="E11" s="2">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F11" s="2">
         <v>442</v>
       </c>
       <c r="G11" s="2">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="H11" s="2">
         <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2">
         <v>74</v>
       </c>
       <c r="D12" s="2">
         <v>62757</v>
       </c>
       <c r="E12" s="2">
         <v>324</v>
       </c>
       <c r="F12" s="2">
         <v>115</v>
       </c>
       <c r="G12" s="2">
         <v>535</v>
       </c>
       <c r="H12" s="2">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D13" s="2">
-        <v>73605</v>
+        <v>73743</v>
       </c>
       <c r="E13" s="2">
         <v>657</v>
       </c>
       <c r="F13" s="2">
         <v>202</v>
       </c>
       <c r="G13" s="2">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H13" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
         <v>162</v>
       </c>
       <c r="E14" s="2">
         <v>3</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="2">
         <v>176</v>
       </c>
       <c r="D15" s="2">
-        <v>95874</v>
+        <v>95886</v>
       </c>
       <c r="E15" s="2">
         <v>389</v>
       </c>
       <c r="F15" s="2">
         <v>99</v>
       </c>
       <c r="G15" s="2">
         <v>542</v>
       </c>
       <c r="H15" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2">
         <v>141</v>
       </c>
       <c r="D16" s="2">
-        <v>106769</v>
+        <v>106778</v>
       </c>
       <c r="E16" s="2">
         <v>381</v>
       </c>
       <c r="F16" s="2">
         <v>32</v>
       </c>
       <c r="G16" s="2">
         <v>453</v>
       </c>
       <c r="H16" s="2">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2">
         <v>582</v>
       </c>
       <c r="D17" s="2">
@@ -972,269 +972,269 @@
       </c>
       <c r="E17" s="2">
         <v>1996</v>
       </c>
       <c r="F17" s="2">
         <v>629</v>
       </c>
       <c r="G17" s="2">
         <v>2834</v>
       </c>
       <c r="H17" s="2">
         <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2">
         <v>440</v>
       </c>
       <c r="D18" s="2">
-        <v>441872</v>
+        <v>441875</v>
       </c>
       <c r="E18" s="2">
         <v>1353</v>
       </c>
       <c r="F18" s="2">
         <v>306</v>
       </c>
       <c r="G18" s="2">
         <v>1885</v>
       </c>
       <c r="H18" s="2">
         <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="2">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D19" s="2">
-        <v>129238</v>
+        <v>130022</v>
       </c>
       <c r="E19" s="2">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F19" s="2">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G19" s="2">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H19" s="2">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="2">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D20" s="2">
-        <v>111985</v>
+        <v>111952</v>
       </c>
       <c r="E20" s="2">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F20" s="2">
         <v>139</v>
       </c>
       <c r="G20" s="2">
         <v>466</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="2">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D21" s="2">
-        <v>460267</v>
+        <v>460490</v>
       </c>
       <c r="E21" s="2">
         <v>1606</v>
       </c>
       <c r="F21" s="2">
         <v>760</v>
       </c>
       <c r="G21" s="2">
         <v>2382</v>
       </c>
       <c r="H21" s="2">
         <v>572</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="2">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D22" s="2">
-        <v>294183</v>
+        <v>294306</v>
       </c>
       <c r="E22" s="2">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F22" s="2">
         <v>313</v>
       </c>
       <c r="G22" s="2">
         <v>1136</v>
       </c>
       <c r="H22" s="2">
         <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2">
         <v>240</v>
       </c>
       <c r="D23" s="2">
         <v>77681</v>
       </c>
       <c r="E23" s="2">
         <v>485</v>
       </c>
       <c r="F23" s="2">
         <v>136</v>
       </c>
       <c r="G23" s="2">
         <v>600</v>
       </c>
       <c r="H23" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="2">
         <v>452</v>
       </c>
       <c r="D24" s="2">
-        <v>409119</v>
+        <v>409126</v>
       </c>
       <c r="E24" s="2">
         <v>1058</v>
       </c>
       <c r="F24" s="2">
         <v>312</v>
       </c>
       <c r="G24" s="2">
         <v>1441</v>
       </c>
       <c r="H24" s="2">
         <v>313</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="2">
         <v>181</v>
       </c>
       <c r="D25" s="2">
         <v>81945</v>
       </c>
       <c r="E25" s="2">
         <v>374</v>
       </c>
       <c r="F25" s="2">
         <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>425</v>
       </c>
       <c r="H25" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
-        <v>7976</v>
+        <v>7982</v>
       </c>
       <c r="D26" s="6">
-        <v>4515307</v>
+        <v>4518461</v>
       </c>
       <c r="E26" s="6">
-        <v>16981</v>
+        <v>16984</v>
       </c>
       <c r="F26" s="6">
-        <v>6196</v>
+        <v>6197</v>
       </c>
       <c r="G26" s="6">
-        <v>21175</v>
+        <v>21183</v>
       </c>
       <c r="H26" s="6">
-        <v>5237</v>
+        <v>5238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>