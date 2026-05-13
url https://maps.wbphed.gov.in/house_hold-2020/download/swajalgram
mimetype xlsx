--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>Swajal Gram Report as on 21-04-2026</t>
+    <t>Swajal Gram Report as on 12-05-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Swajal Gram Villages </t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Schools</t>
   </si>
   <si>
     <t>AWCs</t>
   </si>
   <si>
     <t>No. of Households provided with FHTCs within Swajal Gram</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Schools located within Swajal Gram villages </t>
   </si>
@@ -657,115 +657,115 @@
       </c>
       <c r="D5" s="2">
         <v>306430</v>
       </c>
       <c r="E5" s="2">
         <v>1635</v>
       </c>
       <c r="F5" s="2">
         <v>852</v>
       </c>
       <c r="G5" s="2">
         <v>1683</v>
       </c>
       <c r="H5" s="2">
         <v>787</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D6" s="2">
-        <v>146504</v>
+        <v>147067</v>
       </c>
       <c r="E6" s="2">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="F6" s="2">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="G6" s="2">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="H6" s="2">
-        <v>406</v>
+        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
         <v>279</v>
       </c>
       <c r="D7" s="2">
-        <v>269652</v>
+        <v>269664</v>
       </c>
       <c r="E7" s="2">
         <v>892</v>
       </c>
       <c r="F7" s="2">
         <v>240</v>
       </c>
       <c r="G7" s="2">
         <v>1052</v>
       </c>
       <c r="H7" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D8" s="2">
-        <v>43076</v>
+        <v>43604</v>
       </c>
       <c r="E8" s="2">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="F8" s="2">
         <v>136</v>
       </c>
       <c r="G8" s="2">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="H8" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
         <v>56</v>
       </c>
       <c r="D9" s="2">
         <v>17529</v>
       </c>
       <c r="E9" s="2">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
@@ -787,106 +787,106 @@
       </c>
       <c r="D10" s="2">
         <v>355573</v>
       </c>
       <c r="E10" s="2">
         <v>1133</v>
       </c>
       <c r="F10" s="2">
         <v>651</v>
       </c>
       <c r="G10" s="2">
         <v>1664</v>
       </c>
       <c r="H10" s="2">
         <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D11" s="2">
-        <v>326308</v>
+        <v>327440</v>
       </c>
       <c r="E11" s="2">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="F11" s="2">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G11" s="2">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="H11" s="2">
         <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2">
         <v>74</v>
       </c>
       <c r="D12" s="2">
         <v>62757</v>
       </c>
       <c r="E12" s="2">
         <v>324</v>
       </c>
       <c r="F12" s="2">
         <v>115</v>
       </c>
       <c r="G12" s="2">
         <v>535</v>
       </c>
       <c r="H12" s="2">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2">
         <v>623</v>
       </c>
       <c r="D13" s="2">
-        <v>73743</v>
+        <v>73777</v>
       </c>
       <c r="E13" s="2">
         <v>657</v>
       </c>
       <c r="F13" s="2">
         <v>202</v>
       </c>
       <c r="G13" s="2">
         <v>639</v>
       </c>
       <c r="H13" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
@@ -894,347 +894,347 @@
       </c>
       <c r="E14" s="2">
         <v>3</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="2">
         <v>176</v>
       </c>
       <c r="D15" s="2">
-        <v>95886</v>
+        <v>95887</v>
       </c>
       <c r="E15" s="2">
         <v>389</v>
       </c>
       <c r="F15" s="2">
         <v>99</v>
       </c>
       <c r="G15" s="2">
         <v>542</v>
       </c>
       <c r="H15" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D16" s="2">
-        <v>106778</v>
+        <v>108157</v>
       </c>
       <c r="E16" s="2">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F16" s="2">
         <v>32</v>
       </c>
       <c r="G16" s="2">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="H16" s="2">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2">
         <v>582</v>
       </c>
       <c r="D17" s="2">
-        <v>628296</v>
+        <v>628303</v>
       </c>
       <c r="E17" s="2">
         <v>1996</v>
       </c>
       <c r="F17" s="2">
         <v>629</v>
       </c>
       <c r="G17" s="2">
         <v>2834</v>
       </c>
       <c r="H17" s="2">
         <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2">
         <v>440</v>
       </c>
       <c r="D18" s="2">
-        <v>441875</v>
+        <v>441912</v>
       </c>
       <c r="E18" s="2">
         <v>1353</v>
       </c>
       <c r="F18" s="2">
         <v>306</v>
       </c>
       <c r="G18" s="2">
         <v>1885</v>
       </c>
       <c r="H18" s="2">
         <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="2">
         <v>153</v>
       </c>
       <c r="D19" s="2">
         <v>130022</v>
       </c>
       <c r="E19" s="2">
         <v>413</v>
       </c>
       <c r="F19" s="2">
         <v>186</v>
       </c>
       <c r="G19" s="2">
         <v>625</v>
       </c>
       <c r="H19" s="2">
         <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="2">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D20" s="2">
-        <v>111952</v>
+        <v>111944</v>
       </c>
       <c r="E20" s="2">
         <v>590</v>
       </c>
       <c r="F20" s="2">
         <v>139</v>
       </c>
       <c r="G20" s="2">
         <v>466</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="2">
         <v>792</v>
       </c>
       <c r="D21" s="2">
-        <v>460490</v>
+        <v>460492</v>
       </c>
       <c r="E21" s="2">
         <v>1606</v>
       </c>
       <c r="F21" s="2">
         <v>760</v>
       </c>
       <c r="G21" s="2">
         <v>2382</v>
       </c>
       <c r="H21" s="2">
         <v>572</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="2">
         <v>686</v>
       </c>
       <c r="D22" s="2">
-        <v>294306</v>
+        <v>294323</v>
       </c>
       <c r="E22" s="2">
         <v>1207</v>
       </c>
       <c r="F22" s="2">
         <v>313</v>
       </c>
       <c r="G22" s="2">
         <v>1136</v>
       </c>
       <c r="H22" s="2">
         <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2">
         <v>240</v>
       </c>
       <c r="D23" s="2">
         <v>77681</v>
       </c>
       <c r="E23" s="2">
         <v>485</v>
       </c>
       <c r="F23" s="2">
         <v>136</v>
       </c>
       <c r="G23" s="2">
         <v>600</v>
       </c>
       <c r="H23" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="2">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D24" s="2">
-        <v>409126</v>
+        <v>410044</v>
       </c>
       <c r="E24" s="2">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="F24" s="2">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G24" s="2">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="H24" s="2">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="2">
         <v>181</v>
       </c>
       <c r="D25" s="2">
         <v>81945</v>
       </c>
       <c r="E25" s="2">
         <v>374</v>
       </c>
       <c r="F25" s="2">
         <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>425</v>
       </c>
       <c r="H25" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
-        <v>7982</v>
+        <v>7989</v>
       </c>
       <c r="D26" s="6">
-        <v>4518461</v>
+        <v>4523083</v>
       </c>
       <c r="E26" s="6">
-        <v>16984</v>
+        <v>17012</v>
       </c>
       <c r="F26" s="6">
-        <v>6197</v>
+        <v>6211</v>
       </c>
       <c r="G26" s="6">
-        <v>21183</v>
+        <v>21216</v>
       </c>
       <c r="H26" s="6">
-        <v>5238</v>
+        <v>5253</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>