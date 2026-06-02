--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>Swajal Gram Report as on 12-05-2026</t>
+    <t>Swajal Gram Report as on 02-06-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Swajal Gram Villages </t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Schools</t>
   </si>
   <si>
     <t>AWCs</t>
   </si>
   <si>
     <t>No. of Households provided with FHTCs within Swajal Gram</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Schools located within Swajal Gram villages </t>
   </si>
@@ -660,103 +660,103 @@
       </c>
       <c r="E5" s="2">
         <v>1635</v>
       </c>
       <c r="F5" s="2">
         <v>852</v>
       </c>
       <c r="G5" s="2">
         <v>1683</v>
       </c>
       <c r="H5" s="2">
         <v>787</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
         <v>394</v>
       </c>
       <c r="D6" s="2">
-        <v>147067</v>
+        <v>147068</v>
       </c>
       <c r="E6" s="2">
         <v>642</v>
       </c>
       <c r="F6" s="2">
         <v>438</v>
       </c>
       <c r="G6" s="2">
         <v>722</v>
       </c>
       <c r="H6" s="2">
         <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D7" s="2">
-        <v>269664</v>
+        <v>270176</v>
       </c>
       <c r="E7" s="2">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F7" s="2">
         <v>240</v>
       </c>
       <c r="G7" s="2">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="H7" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2">
         <v>195</v>
       </c>
       <c r="D8" s="2">
-        <v>43604</v>
+        <v>43624</v>
       </c>
       <c r="E8" s="2">
         <v>319</v>
       </c>
       <c r="F8" s="2">
         <v>136</v>
       </c>
       <c r="G8" s="2">
         <v>376</v>
       </c>
       <c r="H8" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
         <v>56</v>
       </c>
       <c r="D9" s="2">
@@ -790,448 +790,448 @@
       </c>
       <c r="E10" s="2">
         <v>1133</v>
       </c>
       <c r="F10" s="2">
         <v>651</v>
       </c>
       <c r="G10" s="2">
         <v>1664</v>
       </c>
       <c r="H10" s="2">
         <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
         <v>296</v>
       </c>
       <c r="D11" s="2">
-        <v>327440</v>
+        <v>327446</v>
       </c>
       <c r="E11" s="2">
         <v>1014</v>
       </c>
       <c r="F11" s="2">
         <v>444</v>
       </c>
       <c r="G11" s="2">
         <v>1091</v>
       </c>
       <c r="H11" s="2">
         <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2">
         <v>74</v>
       </c>
       <c r="D12" s="2">
         <v>62757</v>
       </c>
       <c r="E12" s="2">
         <v>324</v>
       </c>
       <c r="F12" s="2">
         <v>115</v>
       </c>
       <c r="G12" s="2">
         <v>535</v>
       </c>
       <c r="H12" s="2">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D13" s="2">
-        <v>73777</v>
+        <v>74040</v>
       </c>
       <c r="E13" s="2">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="F13" s="2">
         <v>202</v>
       </c>
       <c r="G13" s="2">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="H13" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
         <v>162</v>
       </c>
       <c r="E14" s="2">
         <v>3</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="2">
         <v>176</v>
       </c>
       <c r="D15" s="2">
-        <v>95887</v>
+        <v>95995</v>
       </c>
       <c r="E15" s="2">
         <v>389</v>
       </c>
       <c r="F15" s="2">
         <v>99</v>
       </c>
       <c r="G15" s="2">
         <v>542</v>
       </c>
       <c r="H15" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2">
         <v>143</v>
       </c>
       <c r="D16" s="2">
-        <v>108157</v>
+        <v>108185</v>
       </c>
       <c r="E16" s="2">
         <v>384</v>
       </c>
       <c r="F16" s="2">
         <v>32</v>
       </c>
       <c r="G16" s="2">
         <v>460</v>
       </c>
       <c r="H16" s="2">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2">
         <v>582</v>
       </c>
       <c r="D17" s="2">
-        <v>628303</v>
+        <v>628292</v>
       </c>
       <c r="E17" s="2">
         <v>1996</v>
       </c>
       <c r="F17" s="2">
         <v>629</v>
       </c>
       <c r="G17" s="2">
         <v>2834</v>
       </c>
       <c r="H17" s="2">
         <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D18" s="2">
-        <v>441912</v>
+        <v>441798</v>
       </c>
       <c r="E18" s="2">
         <v>1353</v>
       </c>
       <c r="F18" s="2">
         <v>306</v>
       </c>
       <c r="G18" s="2">
         <v>1885</v>
       </c>
       <c r="H18" s="2">
         <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="2">
         <v>153</v>
       </c>
       <c r="D19" s="2">
-        <v>130022</v>
+        <v>130152</v>
       </c>
       <c r="E19" s="2">
         <v>413</v>
       </c>
       <c r="F19" s="2">
         <v>186</v>
       </c>
       <c r="G19" s="2">
         <v>625</v>
       </c>
       <c r="H19" s="2">
         <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="2">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D20" s="2">
-        <v>111944</v>
+        <v>111979</v>
       </c>
       <c r="E20" s="2">
         <v>590</v>
       </c>
       <c r="F20" s="2">
         <v>139</v>
       </c>
       <c r="G20" s="2">
         <v>466</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="2">
         <v>792</v>
       </c>
       <c r="D21" s="2">
-        <v>460492</v>
+        <v>460494</v>
       </c>
       <c r="E21" s="2">
         <v>1606</v>
       </c>
       <c r="F21" s="2">
         <v>760</v>
       </c>
       <c r="G21" s="2">
         <v>2382</v>
       </c>
       <c r="H21" s="2">
         <v>572</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="2">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D22" s="2">
-        <v>294323</v>
+        <v>294421</v>
       </c>
       <c r="E22" s="2">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F22" s="2">
         <v>313</v>
       </c>
       <c r="G22" s="2">
         <v>1136</v>
       </c>
       <c r="H22" s="2">
         <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2">
         <v>240</v>
       </c>
       <c r="D23" s="2">
         <v>77681</v>
       </c>
       <c r="E23" s="2">
         <v>485</v>
       </c>
       <c r="F23" s="2">
         <v>136</v>
       </c>
       <c r="G23" s="2">
         <v>600</v>
       </c>
       <c r="H23" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="2">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D24" s="2">
-        <v>410044</v>
+        <v>409087</v>
       </c>
       <c r="E24" s="2">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="F24" s="2">
         <v>316</v>
       </c>
       <c r="G24" s="2">
-        <v>1448</v>
+        <v>1444</v>
       </c>
       <c r="H24" s="2">
         <v>317</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="2">
         <v>181</v>
       </c>
       <c r="D25" s="2">
         <v>81945</v>
       </c>
       <c r="E25" s="2">
         <v>374</v>
       </c>
       <c r="F25" s="2">
         <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>425</v>
       </c>
       <c r="H25" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
         <v>7989</v>
       </c>
       <c r="D26" s="6">
-        <v>4523083</v>
+        <v>4523204</v>
       </c>
       <c r="E26" s="6">
-        <v>17012</v>
+        <v>17016</v>
       </c>
       <c r="F26" s="6">
         <v>6211</v>
       </c>
       <c r="G26" s="6">
-        <v>21216</v>
+        <v>21219</v>
       </c>
       <c r="H26" s="6">
         <v>5253</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>