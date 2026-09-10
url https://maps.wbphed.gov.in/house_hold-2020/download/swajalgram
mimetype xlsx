--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>Swajal Gram Report as on 02-06-2026</t>
+    <t>Swajal Gram Report as on 09-09-2026</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Swajal Gram Villages </t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Schools</t>
   </si>
   <si>
     <t>AWCs</t>
   </si>
   <si>
     <t>No. of Households provided with FHTCs within Swajal Gram</t>
   </si>
   <si>
     <t xml:space="preserve">No. of Schools located within Swajal Gram villages </t>
   </si>
@@ -608,633 +608,633 @@
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="2">
         <v>52</v>
       </c>
       <c r="D4" s="2">
-        <v>78370</v>
+        <v>78391</v>
       </c>
       <c r="E4" s="2">
         <v>474</v>
       </c>
       <c r="F4" s="2">
         <v>153</v>
       </c>
       <c r="G4" s="2">
         <v>536</v>
       </c>
       <c r="H4" s="2">
         <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="D5" s="2">
-        <v>306430</v>
+        <v>307334</v>
       </c>
       <c r="E5" s="2">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="F5" s="2">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="G5" s="2">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="H5" s="2">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
         <v>394</v>
       </c>
       <c r="D6" s="2">
-        <v>147068</v>
+        <v>147071</v>
       </c>
       <c r="E6" s="2">
         <v>642</v>
       </c>
       <c r="F6" s="2">
         <v>438</v>
       </c>
       <c r="G6" s="2">
         <v>722</v>
       </c>
       <c r="H6" s="2">
         <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D7" s="2">
-        <v>270176</v>
+        <v>271849</v>
       </c>
       <c r="E7" s="2">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="F7" s="2">
         <v>240</v>
       </c>
       <c r="G7" s="2">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="H7" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2">
         <v>195</v>
       </c>
       <c r="D8" s="2">
-        <v>43624</v>
+        <v>43656</v>
       </c>
       <c r="E8" s="2">
         <v>319</v>
       </c>
       <c r="F8" s="2">
         <v>136</v>
       </c>
       <c r="G8" s="2">
         <v>376</v>
       </c>
       <c r="H8" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D9" s="2">
-        <v>17529</v>
+        <v>17685</v>
       </c>
       <c r="E9" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D10" s="2">
-        <v>355573</v>
+        <v>356425</v>
       </c>
       <c r="E10" s="2">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="F10" s="2">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="G10" s="2">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="H10" s="2">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="2">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D11" s="2">
-        <v>327446</v>
+        <v>330652</v>
       </c>
       <c r="E11" s="2">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="F11" s="2">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G11" s="2">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="H11" s="2">
         <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2">
         <v>74</v>
       </c>
       <c r="D12" s="2">
-        <v>62757</v>
+        <v>62771</v>
       </c>
       <c r="E12" s="2">
         <v>324</v>
       </c>
       <c r="F12" s="2">
         <v>115</v>
       </c>
       <c r="G12" s="2">
         <v>535</v>
       </c>
       <c r="H12" s="2">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D13" s="2">
-        <v>74040</v>
+        <v>75188</v>
       </c>
       <c r="E13" s="2">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="F13" s="2">
         <v>202</v>
       </c>
       <c r="G13" s="2">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="H13" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="2">
         <v>1</v>
       </c>
       <c r="D14" s="2">
         <v>162</v>
       </c>
       <c r="E14" s="2">
         <v>3</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="2">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D15" s="2">
-        <v>95995</v>
+        <v>97061</v>
       </c>
       <c r="E15" s="2">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="F15" s="2">
         <v>99</v>
       </c>
       <c r="G15" s="2">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="H15" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2">
         <v>143</v>
       </c>
       <c r="D16" s="2">
-        <v>108185</v>
+        <v>108247</v>
       </c>
       <c r="E16" s="2">
         <v>384</v>
       </c>
       <c r="F16" s="2">
         <v>32</v>
       </c>
       <c r="G16" s="2">
         <v>460</v>
       </c>
       <c r="H16" s="2">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2">
         <v>582</v>
       </c>
       <c r="D17" s="2">
-        <v>628292</v>
+        <v>628386</v>
       </c>
       <c r="E17" s="2">
         <v>1996</v>
       </c>
       <c r="F17" s="2">
         <v>629</v>
       </c>
       <c r="G17" s="2">
         <v>2834</v>
       </c>
       <c r="H17" s="2">
         <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D18" s="2">
-        <v>441798</v>
+        <v>442781</v>
       </c>
       <c r="E18" s="2">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="F18" s="2">
         <v>306</v>
       </c>
       <c r="G18" s="2">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="H18" s="2">
         <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="2">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D19" s="2">
-        <v>130152</v>
+        <v>130910</v>
       </c>
       <c r="E19" s="2">
         <v>413</v>
       </c>
       <c r="F19" s="2">
         <v>186</v>
       </c>
       <c r="G19" s="2">
         <v>625</v>
       </c>
       <c r="H19" s="2">
         <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="2">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="D20" s="2">
-        <v>111979</v>
+        <v>113015</v>
       </c>
       <c r="E20" s="2">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="F20" s="2">
         <v>139</v>
       </c>
       <c r="G20" s="2">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="2">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D21" s="2">
-        <v>460494</v>
+        <v>461409</v>
       </c>
       <c r="E21" s="2">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="F21" s="2">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="G21" s="2">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="H21" s="2">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="2">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="D22" s="2">
-        <v>294421</v>
+        <v>295529</v>
       </c>
       <c r="E22" s="2">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="F22" s="2">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G22" s="2">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="H22" s="2">
         <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D23" s="2">
-        <v>77681</v>
+        <v>78604</v>
       </c>
       <c r="E23" s="2">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="F23" s="2">
         <v>136</v>
       </c>
       <c r="G23" s="2">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="H23" s="2">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="2">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D24" s="2">
-        <v>409087</v>
+        <v>408578</v>
       </c>
       <c r="E24" s="2">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="F24" s="2">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="G24" s="2">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="H24" s="2">
         <v>317</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="2">
         <v>181</v>
       </c>
       <c r="D25" s="2">
-        <v>81945</v>
+        <v>81994</v>
       </c>
       <c r="E25" s="2">
         <v>374</v>
       </c>
       <c r="F25" s="2">
         <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>425</v>
       </c>
       <c r="H25" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
-        <v>7989</v>
+        <v>8037</v>
       </c>
       <c r="D26" s="6">
-        <v>4523204</v>
+        <v>4537698</v>
       </c>
       <c r="E26" s="6">
-        <v>17016</v>
+        <v>17069</v>
       </c>
       <c r="F26" s="6">
-        <v>6211</v>
+        <v>6220</v>
       </c>
       <c r="G26" s="6">
-        <v>21219</v>
+        <v>21287</v>
       </c>
       <c r="H26" s="6">
-        <v>5253</v>
+        <v>5260</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>