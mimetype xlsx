--- v4 (2026-03-03)
+++ v5 (2026-04-01)
@@ -152,80 +152,80 @@
   <si>
     <t>12-07-2022</t>
   </si>
   <si>
     <t>08-01-2023</t>
   </si>
   <si>
     <t>SUNTALAY KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TEESTA G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11377</t>
   </si>
   <si>
     <t>949/NKWSMD</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
+    <t>2354/NKWSMD</t>
+  </si>
+  <si>
+    <t>TASHI BHUTIA</t>
+  </si>
+  <si>
+    <t>01-02-2023</t>
+  </si>
+  <si>
+    <t>01-02-2024</t>
+  </si>
+  <si>
+    <t>102/NKWSMD</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>28-04-2023</t>
+  </si>
+  <si>
+    <t>27-04-2024</t>
+  </si>
+  <si>
     <t>2361/NKWSMD</t>
   </si>
   <si>
-    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
-[...7 lines deleted...]
-  <si>
     <t>2353/NKWSMD</t>
   </si>
   <si>
-    <t>TASHI BHUTIA</t>
-[...13 lines deleted...]
-  <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>2151/NKWSMD</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>19-07-2023</t>
   </si>
   <si>
     <t>BINDU PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13622</t>
   </si>
   <si>
     <t>2153/NKWSMD</t>
@@ -839,74 +839,74 @@
   <si>
     <t>2147/NKWSMD</t>
   </si>
   <si>
     <t>Mayrong Forest &amp; Tendrabong Village ( Partly) Piped Water Supply Scheme (PWSS) under Sakyong G.P, Block- Kalimpong-II, P.S- Kalimpong, District: Kalimpong.</t>
   </si>
   <si>
     <t>SM/11806</t>
   </si>
   <si>
     <t>1155/NKWSMD</t>
   </si>
   <si>
     <t>12-08-2022</t>
   </si>
   <si>
     <t>08-02-2023</t>
   </si>
   <si>
     <t>NEORAKHOLA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00896</t>
   </si>
   <si>
+    <t>SM/08693</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>167/NKWSMD</t>
+  </si>
+  <si>
+    <t>06-09-2021</t>
+  </si>
+  <si>
+    <t>06-10-2021</t>
+  </si>
+  <si>
     <t>107/NKWSMD</t>
   </si>
   <si>
     <t>DHURBA KUMAR PRADHAN</t>
   </si>
   <si>
     <t>13-04-2022</t>
   </si>
   <si>
-    <t>SM/08693</t>
-[...13 lines deleted...]
-  <si>
     <t>166/NKWSMD</t>
   </si>
   <si>
     <t>SM/10512</t>
   </si>
   <si>
     <t>139/NKWSMD</t>
   </si>
   <si>
     <t>20-04-2022</t>
   </si>
   <si>
     <t>17-10-2022</t>
   </si>
   <si>
     <t>NIM KHASMAHAL &amp; PHASINTING KHASMAL PWSS</t>
   </si>
   <si>
     <t>SM/18415</t>
   </si>
   <si>
     <t>945/NKWSMD</t>
   </si>
   <si>
     <t>17-08-2023</t>
@@ -1163,89 +1163,89 @@
   <si>
     <t>SANGAM GURUNG</t>
   </si>
   <si>
     <t>30-06-2022</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SISNEY JHORA TO NORTH PEDONG</t>
   </si>
   <si>
     <t>SM/09665</t>
   </si>
   <si>
     <t>450/NKWSMD</t>
   </si>
   <si>
     <t>GETEN NAMGYAL BHUTIA</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR SANGSER KHASMAHAL PWSS IN KALIMPONG II BLOCK UNDER KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>SM/19176</t>
   </si>
   <si>
+    <t>261/NKWSMD</t>
+  </si>
+  <si>
+    <t>20-02-2024</t>
+  </si>
+  <si>
+    <t>18-08-2024</t>
+  </si>
+  <si>
+    <t>260/NKWSMD</t>
+  </si>
+  <si>
+    <t>257/NKWSMD</t>
+  </si>
+  <si>
+    <t>KHALING ENTERPRISES</t>
+  </si>
+  <si>
+    <t>262/NKWSMD</t>
+  </si>
+  <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
     <t>258/NKWSMD</t>
   </si>
   <si>
-    <t>20-02-2024</t>
-[...11 lines deleted...]
-    <t>KHALING ENTERPRISES</t>
+    <t>255/NKWSMD</t>
   </si>
   <si>
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19-02-2025</t>
   </si>
   <si>
-    <t>255/NKWSMD</t>
-[...13 lines deleted...]
-  <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR KALIMPONG DANSONG FOREST UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15641</t>
   </si>
   <si>
     <t>2668/NKWSMD</t>
   </si>
   <si>
     <t>27-08-2023</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR LAVA FOREST UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13615</t>
   </si>
   <si>
     <t>2350/NKWSMD</t>
   </si>
   <si>
     <t>02-05-2023</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR LINGSAYKHA KHASMAHAL UNDER LINGSEKHA G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
@@ -1430,126 +1430,126 @@
   <si>
     <t>PROPOSED SURFACE WATER BASED SAMALBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10792</t>
   </si>
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
+    <t>972/NKWSMD</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
+    <t>31-10-2023</t>
+  </si>
+  <si>
+    <t>30-12-2023</t>
+  </si>
+  <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>29-01-2024</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
     <t>823/NKWSMD</t>
   </si>
   <si>
     <t>818/NKWSMD</t>
   </si>
   <si>
-    <t>21-11-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>817/NKWSMD</t>
   </si>
   <si>
     <t>1091/NKWSMD</t>
   </si>
   <si>
     <t>21-09-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>824/NKWSMD</t>
   </si>
   <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
     <t>119/NKWSMD</t>
   </si>
   <si>
     <t>16-01-2024</t>
   </si>
   <si>
     <t>15-01-2025</t>
   </si>
   <si>
     <t>973/NKWSMD</t>
   </si>
   <si>
     <t>KAMAKHYA CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>819/NKWSMD</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -3014,144 +3014,144 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
@@ -3914,51 +3914,51 @@
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="10" t="s">
@@ -4638,51 +4638,51 @@
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
@@ -4773,51 +4773,51 @@
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>219</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>221</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>222</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="10" t="s">
@@ -5299,196 +5299,196 @@
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="E60" s="3"/>
-      <c r="F60" s="3"/>
+      <c r="E60" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>276</v>
+      </c>
       <c r="G60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H60" s="4" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>276</v>
+        <v>160</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L60" s="4"/>
+        <v>279</v>
+      </c>
+      <c r="L60" s="4">
+        <v>533</v>
+      </c>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="E61" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
       <c r="G61" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>280</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>160</v>
+        <v>281</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="L61" s="4"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>283</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>160</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="L62" s="4">
         <v>231</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>284</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>285</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>160</v>
       </c>
       <c r="J63" s="4" t="s">
         <v>286</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>287</v>
       </c>
       <c r="L63" s="4">
         <v>434</v>
       </c>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
@@ -5673,100 +5673,100 @@
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>307</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>310</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>311</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>312</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L68" s="4">
         <v>42</v>
       </c>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>307</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>314</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>311</v>
       </c>
       <c r="J69" s="4" t="s">
         <v>315</v>
       </c>
       <c r="K69" s="4" t="s">
         <v>316</v>
       </c>
       <c r="L69" s="4">
         <v>343</v>
       </c>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
@@ -6093,51 +6093,51 @@
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>351</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>167</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
@@ -6543,276 +6543,276 @@
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E87" s="3"/>
       <c r="F87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>389</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>361</v>
+        <v>131</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="L87" s="4"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I88" s="13" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>392</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>393</v>
+        <v>207</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E90" s="3"/>
       <c r="F90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>131</v>
+        <v>324</v>
       </c>
       <c r="J90" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L90" s="4"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E91" s="3"/>
       <c r="F91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="4" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>207</v>
+        <v>361</v>
       </c>
       <c r="J91" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E92" s="3"/>
       <c r="F92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>398</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>399</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
@@ -7668,594 +7668,594 @@
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E112" s="3"/>
       <c r="F112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>472</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>114</v>
+        <v>473</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>115</v>
+        <v>474</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>156</v>
+        <v>476</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>114</v>
+        <v>477</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>114</v>
+        <v>477</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>115</v>
+        <v>480</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>477</v>
+        <v>114</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>478</v>
+        <v>115</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>207</v>
+        <v>131</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>481</v>
+        <v>114</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>482</v>
+        <v>115</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="I118" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="J118" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="K118" s="4" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>486</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>137</v>
+        <v>25</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>485</v>
+        <v>114</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>486</v>
+        <v>115</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J120" s="4" t="s">
         <v>488</v>
       </c>
-      <c r="I120" s="13" t="s">
+      <c r="K120" s="4" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J121" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>115</v>
+        <v>483</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>89</v>
+        <v>492</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>490</v>
+        <v>114</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J123" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="K123" s="4" t="s">
         <v>495</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I124" s="13" t="s">
         <v>497</v>
       </c>
-      <c r="I124" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J124" s="4" t="s">
-        <v>114</v>
+        <v>473</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
@@ -9067,51 +9067,51 @@
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>554</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>555</v>
       </c>
       <c r="E143" s="3"/>
       <c r="F143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I143" s="13" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
@@ -9157,51 +9157,51 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>562</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>563</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -9652,51 +9652,51 @@
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>601</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>602</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
@@ -9742,51 +9742,51 @@
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>607</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E158" s="3"/>
       <c r="F158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>609</v>
       </c>
       <c r="I158" s="13" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
@@ -10462,51 +10462,51 @@
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>660</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>661</v>
       </c>
       <c r="E174" s="3"/>
       <c r="F174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I174" s="13" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">