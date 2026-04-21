--- v5 (2026-04-01)
+++ v6 (2026-04-21)
@@ -152,80 +152,80 @@
   <si>
     <t>12-07-2022</t>
   </si>
   <si>
     <t>08-01-2023</t>
   </si>
   <si>
     <t>SUNTALAY KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TEESTA G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11377</t>
   </si>
   <si>
     <t>949/NKWSMD</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
+    <t>102/NKWSMD</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>28-04-2023</t>
+  </si>
+  <si>
+    <t>27-04-2024</t>
+  </si>
+  <si>
     <t>2354/NKWSMD</t>
   </si>
   <si>
     <t>TASHI BHUTIA</t>
   </si>
   <si>
     <t>01-02-2023</t>
   </si>
   <si>
     <t>01-02-2024</t>
   </si>
   <si>
-    <t>102/NKWSMD</t>
-[...8 lines deleted...]
-    <t>27-04-2024</t>
+    <t>2353/NKWSMD</t>
   </si>
   <si>
     <t>2361/NKWSMD</t>
   </si>
   <si>
-    <t>2353/NKWSMD</t>
-[...1 lines deleted...]
-  <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>2151/NKWSMD</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>19-07-2023</t>
   </si>
   <si>
     <t>BINDU PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13622</t>
   </si>
   <si>
     <t>2153/NKWSMD</t>
@@ -1163,80 +1163,80 @@
   <si>
     <t>SANGAM GURUNG</t>
   </si>
   <si>
     <t>30-06-2022</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SISNEY JHORA TO NORTH PEDONG</t>
   </si>
   <si>
     <t>SM/09665</t>
   </si>
   <si>
     <t>450/NKWSMD</t>
   </si>
   <si>
     <t>GETEN NAMGYAL BHUTIA</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR SANGSER KHASMAHAL PWSS IN KALIMPONG II BLOCK UNDER KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>SM/19176</t>
   </si>
   <si>
+    <t>260/NKWSMD</t>
+  </si>
+  <si>
+    <t>20-02-2024</t>
+  </si>
+  <si>
+    <t>18-08-2024</t>
+  </si>
+  <si>
+    <t>257/NKWSMD</t>
+  </si>
+  <si>
+    <t>KHALING ENTERPRISES</t>
+  </si>
+  <si>
+    <t>262/NKWSMD</t>
+  </si>
+  <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
+    <t>258/NKWSMD</t>
+  </si>
+  <si>
     <t>261/NKWSMD</t>
   </si>
   <si>
-    <t>20-02-2024</t>
-[...25 lines deleted...]
-  <si>
     <t>255/NKWSMD</t>
   </si>
   <si>
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19-02-2025</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR KALIMPONG DANSONG FOREST UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15641</t>
   </si>
   <si>
     <t>2668/NKWSMD</t>
   </si>
   <si>
     <t>27-08-2023</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR LAVA FOREST UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13615</t>
@@ -1430,126 +1430,126 @@
   <si>
     <t>PROPOSED SURFACE WATER BASED SAMALBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10792</t>
   </si>
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>31-10-2023</t>
+  </si>
+  <si>
+    <t>29-01-2024</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
+    <t>1091/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-09-2023</t>
+  </si>
+  <si>
+    <t>19-01-2024</t>
+  </si>
+  <si>
+    <t>824/NKWSMD</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
     <t>972/NKWSMD</t>
   </si>
   <si>
     <t>18-06-2024</t>
   </si>
   <si>
     <t>15-12-2024</t>
   </si>
   <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16-01-2024</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
     <t>1308/NKWSMD</t>
   </si>
   <si>
     <t>BINOD CHANDRA BHUJEL</t>
   </si>
   <si>
-    <t>31-10-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>30-12-2023</t>
   </si>
   <si>
-    <t>1307/NKWSMD</t>
-[...13 lines deleted...]
-  <si>
     <t>823/NKWSMD</t>
-  </si>
-[...37 lines deleted...]
-    <t>KAMAKHYA CONSTRUCTION</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -3059,99 +3059,99 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
@@ -3914,51 +3914,51 @@
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="10" t="s">
@@ -4638,51 +4638,51 @@
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
@@ -4773,51 +4773,51 @@
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>219</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>221</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>222</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="10" t="s">
@@ -5178,54 +5178,54 @@
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>261</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>262</v>
       </c>
       <c r="E57" s="3"/>
       <c r="F57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>263</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>264</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L57" s="4"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="3" t="s">
@@ -6093,51 +6093,51 @@
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>351</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>167</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
@@ -6408,231 +6408,231 @@
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E84" s="3"/>
       <c r="F84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>383</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>207</v>
+        <v>324</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="3"/>
       <c r="F85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>386</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>324</v>
+        <v>387</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E86" s="3"/>
       <c r="F86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>388</v>
+        <v>131</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L86" s="4"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E87" s="3"/>
       <c r="F87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>389</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>131</v>
+        <v>390</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L87" s="4"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>391</v>
+        <v>207</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>384</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>385</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
@@ -6768,99 +6768,99 @@
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E92" s="3"/>
       <c r="F92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>398</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>399</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>401</v>
       </c>
       <c r="E93" s="3"/>
       <c r="F93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>402</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>177</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K93" s="4" t="s">
         <v>403</v>
       </c>
       <c r="L93" s="4"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
@@ -7668,597 +7668,597 @@
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E112" s="3"/>
       <c r="F112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>472</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>473</v>
       </c>
       <c r="K112" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>475</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>476</v>
+        <v>25</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>477</v>
+        <v>114</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>478</v>
+        <v>115</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>89</v>
+        <v>156</v>
       </c>
       <c r="J114" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="K114" s="4" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>114</v>
+        <v>479</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>115</v>
+        <v>480</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="J117" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K117" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>156</v>
+        <v>195</v>
       </c>
       <c r="J118" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="I119" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J119" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="K119" s="4" t="s">
         <v>486</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>487</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>207</v>
+        <v>488</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J121" s="4" t="s">
         <v>490</v>
       </c>
-      <c r="I121" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K121" s="4" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J122" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>207</v>
+        <v>495</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>497</v>
+        <v>131</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>473</v>
+        <v>114</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>474</v>
+        <v>115</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>498</v>
       </c>
       <c r="D125" s="3" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
@@ -9067,51 +9067,51 @@
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>554</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>555</v>
       </c>
       <c r="E143" s="3"/>
       <c r="F143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I143" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
@@ -9157,51 +9157,51 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>562</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>563</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -9652,51 +9652,51 @@
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>601</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>602</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
@@ -9742,51 +9742,51 @@
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>607</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E158" s="3"/>
       <c r="F158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>609</v>
       </c>
       <c r="I158" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
@@ -10462,51 +10462,51 @@
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>660</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>661</v>
       </c>
       <c r="E174" s="3"/>
       <c r="F174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I174" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">