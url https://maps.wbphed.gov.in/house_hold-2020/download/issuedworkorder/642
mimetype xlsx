--- v6 (2026-04-21)
+++ v7 (2026-06-02)
@@ -152,77 +152,77 @@
   <si>
     <t>12-07-2022</t>
   </si>
   <si>
     <t>08-01-2023</t>
   </si>
   <si>
     <t>SUNTALAY KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TEESTA G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11377</t>
   </si>
   <si>
     <t>949/NKWSMD</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
+    <t>2353/NKWSMD</t>
+  </si>
+  <si>
+    <t>TASHI BHUTIA</t>
+  </si>
+  <si>
+    <t>01-02-2023</t>
+  </si>
+  <si>
+    <t>01-02-2024</t>
+  </si>
+  <si>
+    <t>2354/NKWSMD</t>
+  </si>
+  <si>
     <t>102/NKWSMD</t>
   </si>
   <si>
     <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
   </si>
   <si>
     <t>28-04-2023</t>
   </si>
   <si>
     <t>27-04-2024</t>
   </si>
   <si>
-    <t>2354/NKWSMD</t>
-[...13 lines deleted...]
-  <si>
     <t>2361/NKWSMD</t>
   </si>
   <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>2151/NKWSMD</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>19-07-2023</t>
   </si>
   <si>
     <t>BINDU PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13622</t>
@@ -1163,80 +1163,80 @@
   <si>
     <t>SANGAM GURUNG</t>
   </si>
   <si>
     <t>30-06-2022</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SISNEY JHORA TO NORTH PEDONG</t>
   </si>
   <si>
     <t>SM/09665</t>
   </si>
   <si>
     <t>450/NKWSMD</t>
   </si>
   <si>
     <t>GETEN NAMGYAL BHUTIA</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR SANGSER KHASMAHAL PWSS IN KALIMPONG II BLOCK UNDER KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>SM/19176</t>
   </si>
   <si>
+    <t>257/NKWSMD</t>
+  </si>
+  <si>
+    <t>KHALING ENTERPRISES</t>
+  </si>
+  <si>
+    <t>20-02-2024</t>
+  </si>
+  <si>
+    <t>18-08-2024</t>
+  </si>
+  <si>
+    <t>262/NKWSMD</t>
+  </si>
+  <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
+    <t>258/NKWSMD</t>
+  </si>
+  <si>
+    <t>261/NKWSMD</t>
+  </si>
+  <si>
     <t>260/NKWSMD</t>
   </si>
   <si>
-    <t>20-02-2024</t>
-[...25 lines deleted...]
-  <si>
     <t>255/NKWSMD</t>
   </si>
   <si>
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19-02-2025</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR KALIMPONG DANSONG FOREST UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15641</t>
   </si>
   <si>
     <t>2668/NKWSMD</t>
   </si>
   <si>
     <t>27-08-2023</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR LAVA FOREST UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13615</t>
@@ -1430,126 +1430,126 @@
   <si>
     <t>PROPOSED SURFACE WATER BASED SAMALBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10792</t>
   </si>
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>824/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
+    <t>1091/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-09-2023</t>
+  </si>
+  <si>
+    <t>19-01-2024</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
+    <t>972/NKWSMD</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>823/NKWSMD</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16-01-2024</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
+    <t>31-10-2023</t>
+  </si>
+  <si>
+    <t>30-12-2023</t>
+  </si>
+  <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>1307/NKWSMD</t>
   </si>
   <si>
-    <t>31-10-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>29-01-2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>823/NKWSMD</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -3011,147 +3011,147 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
@@ -3914,51 +3914,51 @@
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="10" t="s">
@@ -4638,51 +4638,51 @@
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
@@ -4773,51 +4773,51 @@
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>219</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>221</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>222</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="10" t="s">
@@ -5178,54 +5178,54 @@
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>261</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>262</v>
       </c>
       <c r="E57" s="3"/>
       <c r="F57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>263</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>264</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L57" s="4"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="3" t="s">
@@ -6093,51 +6093,51 @@
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>351</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>167</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
@@ -6408,459 +6408,459 @@
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E84" s="3"/>
       <c r="F84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>383</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>324</v>
+        <v>384</v>
       </c>
       <c r="J84" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="3"/>
       <c r="F85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J85" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="K85" s="4" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E86" s="3"/>
       <c r="F86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>388</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>131</v>
+        <v>389</v>
       </c>
       <c r="J86" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K86" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L86" s="4"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E87" s="3"/>
       <c r="F87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>390</v>
+        <v>207</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L87" s="4"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I88" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>392</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>207</v>
+        <v>324</v>
       </c>
       <c r="J89" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E90" s="3"/>
       <c r="F90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>393</v>
       </c>
       <c r="I90" s="13" t="s">
         <v>324</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L90" s="4"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E91" s="3"/>
       <c r="F91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>394</v>
       </c>
       <c r="I91" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>395</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E92" s="3"/>
       <c r="F92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>398</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>399</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>401</v>
       </c>
       <c r="E93" s="3"/>
       <c r="F93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>402</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>177</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K93" s="4" t="s">
         <v>403</v>
       </c>
       <c r="L93" s="4"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
@@ -7668,597 +7668,597 @@
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E112" s="3"/>
       <c r="F112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>472</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>473</v>
+        <v>114</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>474</v>
+        <v>115</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>115</v>
+        <v>474</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="I114" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J114" s="4" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K114" s="4" t="s">
         <v>477</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>479</v>
+        <v>114</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>480</v>
+        <v>115</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>199</v>
+        <v>480</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="J117" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>115</v>
+        <v>474</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="I118" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J118" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="I118" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K118" s="4" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>485</v>
+        <v>114</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>488</v>
+        <v>131</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>485</v>
+        <v>114</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>486</v>
+        <v>115</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="J122" s="4" t="s">
         <v>492</v>
       </c>
-      <c r="I122" s="13" t="s">
+      <c r="K122" s="4" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>494</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>495</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I124" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J124" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="K124" s="4" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>498</v>
       </c>
       <c r="D125" s="3" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
@@ -9067,51 +9067,51 @@
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>554</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>555</v>
       </c>
       <c r="E143" s="3"/>
       <c r="F143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I143" s="13" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
@@ -9157,51 +9157,51 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>562</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>563</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -9652,51 +9652,51 @@
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>601</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>602</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
@@ -9742,51 +9742,51 @@
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>607</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E158" s="3"/>
       <c r="F158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>609</v>
       </c>
       <c r="I158" s="13" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
@@ -10462,51 +10462,51 @@
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>660</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>661</v>
       </c>
       <c r="E174" s="3"/>
       <c r="F174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I174" s="13" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">