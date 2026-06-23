--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -152,80 +152,80 @@
   <si>
     <t>12-07-2022</t>
   </si>
   <si>
     <t>08-01-2023</t>
   </si>
   <si>
     <t>SUNTALAY KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TEESTA G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11377</t>
   </si>
   <si>
     <t>949/NKWSMD</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
+    <t>2361/NKWSMD</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>01-02-2023</t>
+  </si>
+  <si>
+    <t>01-02-2024</t>
+  </si>
+  <si>
     <t>2353/NKWSMD</t>
   </si>
   <si>
     <t>TASHI BHUTIA</t>
   </si>
   <si>
-    <t>01-02-2023</t>
-[...4 lines deleted...]
-  <si>
     <t>2354/NKWSMD</t>
   </si>
   <si>
     <t>102/NKWSMD</t>
   </si>
   <si>
-    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
-[...1 lines deleted...]
-  <si>
     <t>28-04-2023</t>
   </si>
   <si>
     <t>27-04-2024</t>
   </si>
   <si>
-    <t>2361/NKWSMD</t>
-[...1 lines deleted...]
-  <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>2151/NKWSMD</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>19-07-2023</t>
   </si>
   <si>
     <t>BINDU PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13622</t>
   </si>
   <si>
     <t>2153/NKWSMD</t>
@@ -1430,126 +1430,126 @@
   <si>
     <t>PROPOSED SURFACE WATER BASED SAMALBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10792</t>
   </si>
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
+    <t>824/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
     <t>822/NKWSMD</t>
   </si>
   <si>
-    <t>824/NKWSMD</t>
-[...2 lines deleted...]
-    <t>21-11-2023</t>
+    <t>972/NKWSMD</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16-01-2024</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>31-10-2023</t>
+  </si>
+  <si>
+    <t>29-01-2024</t>
+  </si>
+  <si>
+    <t>823/NKWSMD</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
+    <t>30-12-2023</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
   </si>
   <si>
     <t>1091/NKWSMD</t>
   </si>
   <si>
     <t>21-09-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>29-01-2024</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -3011,147 +3011,147 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="3" t="s">
@@ -3914,51 +3914,51 @@
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="10" t="s">
@@ -4638,51 +4638,51 @@
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
@@ -4773,51 +4773,51 @@
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>219</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>221</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>222</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="10" t="s">
@@ -6093,51 +6093,51 @@
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>351</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>167</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
@@ -7674,588 +7674,588 @@
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E112" s="3"/>
       <c r="F112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>472</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>115</v>
+        <v>473</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>474</v>
+        <v>115</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>475</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>476</v>
+        <v>114</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>477</v>
+        <v>115</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="I115" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J115" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="K115" s="4" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>479</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>480</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>114</v>
+        <v>477</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>481</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>114</v>
+        <v>482</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="J118" s="4" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="J119" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>474</v>
+        <v>115</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>131</v>
+        <v>195</v>
       </c>
       <c r="J120" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>115</v>
+        <v>473</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>207</v>
+        <v>156</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>488</v>
+        <v>114</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>490</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>491</v>
       </c>
       <c r="J122" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="K122" s="4" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="I123" s="13" t="s">
         <v>494</v>
       </c>
-      <c r="I123" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J123" s="4" t="s">
-        <v>483</v>
+        <v>114</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="I124" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J124" s="4" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>497</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
@@ -9157,51 +9157,51 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>562</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>563</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -9652,51 +9652,51 @@
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>601</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>602</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">