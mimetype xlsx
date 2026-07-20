--- v8 (2026-06-23)
+++ v9 (2026-07-20)
@@ -1436,120 +1436,120 @@
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
     <t>824/NKWSMD</t>
   </si>
   <si>
     <t>21-11-2023</t>
   </si>
   <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>823/NKWSMD</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
+    <t>1091/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-09-2023</t>
+  </si>
+  <si>
+    <t>19-01-2024</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
+    <t>31-10-2023</t>
+  </si>
+  <si>
+    <t>30-12-2023</t>
+  </si>
+  <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>29-01-2024</t>
+  </si>
+  <si>
+    <t>972/NKWSMD</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16-01-2024</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
     <t>817/NKWSMD</t>
-  </si>
-[...67 lines deleted...]
-    <t>19-01-2024</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -7713,552 +7713,552 @@
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>474</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>115</v>
+        <v>473</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>475</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="J114" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K114" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>476</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>137</v>
+        <v>477</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>477</v>
+        <v>114</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>480</v>
+        <v>195</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>477</v>
+        <v>114</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>207</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="I118" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="J118" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="I118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J118" s="4" t="s">
+      <c r="K118" s="4" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="I119" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J119" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="K119" s="4" t="s">
         <v>487</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>488</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>195</v>
+        <v>137</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>114</v>
+        <v>489</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="J121" s="4" t="s">
         <v>489</v>
       </c>
-      <c r="I121" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K121" s="4" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>491</v>
+        <v>207</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>494</v>
+        <v>199</v>
       </c>
       <c r="J123" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>473</v>
+        <v>115</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>496</v>
+        <v>114</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>497</v>
+        <v>115</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>498</v>
       </c>
       <c r="D125" s="3" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">