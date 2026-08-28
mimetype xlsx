--- v9 (2026-07-20)
+++ v10 (2026-08-28)
@@ -152,71 +152,71 @@
   <si>
     <t>12-07-2022</t>
   </si>
   <si>
     <t>08-01-2023</t>
   </si>
   <si>
     <t>SUNTALAY KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TEESTA G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/11377</t>
   </si>
   <si>
     <t>949/NKWSMD</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
+    <t>2354/NKWSMD</t>
+  </si>
+  <si>
+    <t>TASHI BHUTIA</t>
+  </si>
+  <si>
+    <t>01-02-2023</t>
+  </si>
+  <si>
+    <t>01-02-2024</t>
+  </si>
+  <si>
     <t>2361/NKWSMD</t>
   </si>
   <si>
     <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
   </si>
   <si>
-    <t>01-02-2023</t>
-[...4 lines deleted...]
-  <si>
     <t>2353/NKWSMD</t>
   </si>
   <si>
-    <t>TASHI BHUTIA</t>
-[...4 lines deleted...]
-  <si>
     <t>102/NKWSMD</t>
   </si>
   <si>
     <t>28-04-2023</t>
   </si>
   <si>
     <t>27-04-2024</t>
   </si>
   <si>
     <t>AMBEOK TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13610</t>
   </si>
   <si>
     <t>2151/NKWSMD</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>19-07-2023</t>
@@ -491,62 +491,62 @@
   <si>
     <t>24-05-2022</t>
   </si>
   <si>
     <t>20-11-2022</t>
   </si>
   <si>
     <t>Gravity based piped water supply scheme for chumang forest under Gitdabling G.P Kalimpong Block-II, Dist- Kalimpong in connection under Neorakhola W/S &amp; Mtc, Div. PHE. Dte. Kalimpong.</t>
   </si>
   <si>
     <t>SM/10599</t>
   </si>
   <si>
     <t>569/NKWSMD</t>
   </si>
   <si>
     <t>SITA SHARMA</t>
   </si>
   <si>
     <t>Gravity based piped water supply scheme for Dalapchand slip reserve forest Village under Dalapchand GP in Kalimpong Block II in connecion with implementation in the district of Kalimpong under Neorakhola W/S &amp; Mtc, Div. PHE. Dte. Kalimpong.</t>
   </si>
   <si>
     <t>SM/10601</t>
   </si>
   <si>
+    <t>579/NKWSMD</t>
+  </si>
+  <si>
+    <t>SONAM TOPGAY BHUTIA</t>
+  </si>
+  <si>
+    <t>25-06-2022</t>
+  </si>
+  <si>
     <t>577/NKWSMD</t>
   </si>
   <si>
-    <t>SONAM TOPGAY BHUTIA</t>
-[...7 lines deleted...]
-  <si>
     <t>Gravity based piped water supply scheme for Icha forest Village under Sangsey GP Kalimpong Block-II, in the District of Kalimpong in connecion with implementation under Neorakhola W/S &amp; Mtc, Div. PHE. Dte. Kalimpong.</t>
   </si>
   <si>
     <t>SM/10624</t>
   </si>
   <si>
     <t>533/NKWSMD</t>
   </si>
   <si>
     <t>SAINATH CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>25-05-2022</t>
   </si>
   <si>
     <t>23-08-2022</t>
   </si>
   <si>
     <t>GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR KAGEY KHASMAHAL (PART) UNDER KAGEY G.P, BLOCK : KALIMPONG II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/16235</t>
   </si>
   <si>
     <t>678/NKWSMD</t>
@@ -944,71 +944,71 @@
   <si>
     <t>13-01-2024</t>
   </si>
   <si>
     <t>PATEN GODAK KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/18255</t>
   </si>
   <si>
     <t>710/NKWSMD</t>
   </si>
   <si>
     <t>16-07-2024</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Pedong Bazar &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03623</t>
   </si>
   <si>
     <t>SM/07872</t>
   </si>
   <si>
+    <t>187/NKWSMD</t>
+  </si>
+  <si>
+    <t>LEGDEN PRADHAN</t>
+  </si>
+  <si>
+    <t>12-10-2020</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
     <t>297/NKWSMD</t>
   </si>
   <si>
-    <t>LEGDEN PRADHAN</t>
-[...1 lines deleted...]
-  <si>
     <t>25-01-2021</t>
   </si>
   <si>
     <t>26-03-2021</t>
   </si>
   <si>
-    <t>187/NKWSMD</t>
-[...7 lines deleted...]
-  <si>
     <t>PIPED WATER SUPPLY SCHEME FROM BULBULEY JHORA TO SURUK UNDER SAMTHAR G.P BLOCK-I, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10703</t>
   </si>
   <si>
     <t>589/NKWSMD</t>
   </si>
   <si>
     <t>22-03-2023</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM BURMAIK JHORA TO MAHAKAL DARA UNDER BHALUKHOP G.P BLOCK-I, KALIMPONG UNDER JJM AND JAL SWAPNO PROGRAMME</t>
   </si>
   <si>
     <t>SM/10704</t>
   </si>
   <si>
     <t>1112/NKWSMD</t>
   </si>
   <si>
     <t>SUNNY CONSTRUCTION</t>
   </si>
   <si>
     <t>05-08-2022</t>
@@ -1163,80 +1163,80 @@
   <si>
     <t>SANGAM GURUNG</t>
   </si>
   <si>
     <t>30-06-2022</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FROM SISNEY JHORA TO NORTH PEDONG</t>
   </si>
   <si>
     <t>SM/09665</t>
   </si>
   <si>
     <t>450/NKWSMD</t>
   </si>
   <si>
     <t>GETEN NAMGYAL BHUTIA</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR SANGSER KHASMAHAL PWSS IN KALIMPONG II BLOCK UNDER KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>SM/19176</t>
   </si>
   <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
+    <t>20-02-2024</t>
+  </si>
+  <si>
+    <t>18-08-2024</t>
+  </si>
+  <si>
+    <t>258/NKWSMD</t>
+  </si>
+  <si>
+    <t>261/NKWSMD</t>
+  </si>
+  <si>
+    <t>260/NKWSMD</t>
+  </si>
+  <si>
     <t>257/NKWSMD</t>
   </si>
   <si>
     <t>KHALING ENTERPRISES</t>
   </si>
   <si>
-    <t>20-02-2024</t>
-[...4 lines deleted...]
-  <si>
     <t>262/NKWSMD</t>
   </si>
   <si>
-    <t>259/NKWSMD</t>
-[...13 lines deleted...]
-  <si>
     <t>255/NKWSMD</t>
   </si>
   <si>
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19-02-2025</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR KALIMPONG DANSONG FOREST UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15641</t>
   </si>
   <si>
     <t>2668/NKWSMD</t>
   </si>
   <si>
     <t>27-08-2023</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR LAVA FOREST UNDER LAVA GITBEONG G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/13615</t>
@@ -1430,126 +1430,126 @@
   <si>
     <t>PROPOSED SURFACE WATER BASED SAMALBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10792</t>
   </si>
   <si>
     <t>960/NKWSMD</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED YAKPRINTAM KHASMAHAL (part) PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10635</t>
   </si>
   <si>
     <t>830/NKWSMD</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
+    <t>823/NKWSMD</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
+    <t>1091/NKWSMD</t>
+  </si>
+  <si>
+    <t>21-09-2023</t>
+  </si>
+  <si>
+    <t>19-01-2024</t>
+  </si>
+  <si>
     <t>824/NKWSMD</t>
   </si>
   <si>
-    <t>21-11-2023</t>
-[...7 lines deleted...]
-  <si>
     <t>821/NKWSMD</t>
   </si>
   <si>
     <t>NIM TSHERING LEPCHA</t>
   </si>
   <si>
     <t>819/NKWSMD</t>
   </si>
   <si>
-    <t>1091/NKWSMD</t>
-[...5 lines deleted...]
-    <t>19-01-2024</t>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16-01-2024</t>
+  </si>
+  <si>
+    <t>15-01-2025</t>
+  </si>
+  <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>18-06-2024</t>
+  </si>
+  <si>
+    <t>15-12-2024</t>
+  </si>
+  <si>
+    <t>972/NKWSMD</t>
   </si>
   <si>
     <t>1308/NKWSMD</t>
   </si>
   <si>
     <t>BINOD CHANDRA BHUJEL</t>
   </si>
   <si>
     <t>31-10-2023</t>
   </si>
   <si>
     <t>30-12-2023</t>
   </si>
   <si>
     <t>1307/NKWSMD</t>
   </si>
   <si>
     <t>29-01-2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>817/NKWSMD</t>
   </si>
   <si>
     <t>PURBA KABI GAON GRAVITY BASED PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11312</t>
   </si>
   <si>
     <t>815/NKWSMD</t>
   </si>
   <si>
     <t>PWS from Samphong Khola to Kagey Busty District Kalimpong</t>
   </si>
   <si>
     <t>SM/09548</t>
   </si>
   <si>
     <t>626/NKWSMD</t>
   </si>
   <si>
     <t>PWS SCHEM FROM OKHERBOTEY KHOLA TO UPPER PEDONG</t>
   </si>
   <si>
     <t>SM/09547</t>
   </si>
@@ -3056,96 +3056,96 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
@@ -5691,100 +5691,100 @@
       <c r="D68" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>310</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>311</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>312</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L68" s="4">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>307</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>276</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>314</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>311</v>
       </c>
       <c r="J69" s="4" t="s">
         <v>315</v>
       </c>
       <c r="K69" s="4" t="s">
         <v>316</v>
       </c>
       <c r="L69" s="4">
-        <v>343</v>
+        <v>42</v>
       </c>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>317</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>318</v>
@@ -6093,51 +6093,51 @@
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>351</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>167</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
@@ -6453,231 +6453,231 @@
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="3"/>
       <c r="F85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>387</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>131</v>
+        <v>207</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>385</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E86" s="3"/>
       <c r="F86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>388</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>389</v>
+        <v>207</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>385</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L86" s="4"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E87" s="3"/>
       <c r="F87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="4" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>207</v>
+        <v>324</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>385</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L87" s="4"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I88" s="13" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>385</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>381</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>382</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>392</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>324</v>
+        <v>131</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>385</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
@@ -6768,51 +6768,51 @@
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E92" s="3"/>
       <c r="F92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>398</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>399</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
@@ -7668,597 +7668,597 @@
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E112" s="3"/>
       <c r="F112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>472</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>473</v>
+        <v>115</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E113" s="3"/>
       <c r="F113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>156</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="3"/>
       <c r="F114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>475</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="J114" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K114" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>476</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>477</v>
+        <v>25</v>
       </c>
       <c r="J115" s="4" t="s">
         <v>114</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>473</v>
+        <v>115</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E116" s="3"/>
       <c r="F116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="I116" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J116" s="4" t="s">
         <v>478</v>
       </c>
-      <c r="I116" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K116" s="4" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E117" s="3"/>
       <c r="F117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>480</v>
+        <v>114</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="3"/>
       <c r="F118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H118" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="I118" s="13" t="s">
         <v>482</v>
       </c>
-      <c r="I118" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J118" s="4" t="s">
-        <v>484</v>
+        <v>114</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E119" s="3"/>
       <c r="F119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>484</v>
+        <v>114</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>137</v>
+        <v>207</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="J121" s="4" t="s">
         <v>489</v>
       </c>
       <c r="K121" s="4" t="s">
         <v>490</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E122" s="3"/>
       <c r="F122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>207</v>
+        <v>137</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E123" s="3"/>
       <c r="F123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H123" s="4" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>199</v>
+        <v>493</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>114</v>
+        <v>494</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>115</v>
+        <v>495</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>470</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>471</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H124" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I124" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J124" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="K124" s="4" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>498</v>
       </c>
       <c r="D125" s="3" t="s">
@@ -8887,51 +8887,51 @@
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>542</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>543</v>
       </c>
       <c r="E139" s="3"/>
       <c r="F139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>544</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
@@ -9067,51 +9067,51 @@
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>554</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>555</v>
       </c>
       <c r="E143" s="3"/>
       <c r="F143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I143" s="13" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
@@ -9157,51 +9157,51 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>562</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>563</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
@@ -9652,51 +9652,51 @@
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>600</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>601</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>602</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
@@ -9742,51 +9742,51 @@
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>607</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E158" s="3"/>
       <c r="F158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>609</v>
       </c>
       <c r="I158" s="13" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>510</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>511</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
@@ -10462,51 +10462,51 @@
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>660</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>661</v>
       </c>
       <c r="E174" s="3"/>
       <c r="F174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I174" s="13" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>356</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>357</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">