--- v3 (2026-03-03)
+++ v4 (2026-04-01)
@@ -128,131 +128,131 @@
   <si>
     <t>2568/RD/PHE</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>01-09-2023</t>
   </si>
   <si>
     <t>28-05-2024</t>
   </si>
   <si>
     <t>Amalbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06059</t>
   </si>
   <si>
     <t>SM/07073</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>1418/RD/PHE</t>
+  </si>
+  <si>
+    <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
+    <t>10-01-2021</t>
+  </si>
+  <si>
     <t>1417/RD/PHE</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>11-12-2020</t>
-[...8 lines deleted...]
-    <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
+    <t>1420/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>467/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>26-02-2021</t>
+  </si>
+  <si>
+    <t>28-03-2021</t>
   </si>
   <si>
     <t>1440/RD/PHE</t>
   </si>
   <si>
     <t>DIPANKAR SARKAR</t>
   </si>
   <si>
-    <t>467/RD/PHE</t>
-[...16 lines deleted...]
-  <si>
     <t>1419/RD/PHE</t>
   </si>
   <si>
     <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
+    <t>1438/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S P.S ENTERPRISE</t>
+  </si>
+  <si>
     <t>1437/RD/PHE</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
+    <t>1421/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA SHEETALA ENTERPRISE</t>
+  </si>
+  <si>
     <t>1435/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR</t>
   </si>
   <si>
-    <t>1438/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>1439/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PARMANIK</t>
   </si>
   <si>
     <t>ANGARBHASA Piped Water Supply Scheme at Goalpokhar-l Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12707</t>
   </si>
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>01-02-2023</t>
@@ -323,71 +323,71 @@
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>08-05-2023</t>
   </si>
   <si>
     <t>02-02-2024</t>
   </si>
   <si>
     <t>Bahala Zone-II Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16223</t>
   </si>
   <si>
     <t>1278/RD/PHE</t>
   </si>
   <si>
     <t>Bahin Paharpur Piped Water Supply Scheme at Hemtabad block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/14146</t>
   </si>
   <si>
+    <t>3746/RD/PHE</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>18-12-2024</t>
+  </si>
+  <si>
+    <t>01-02-2025</t>
+  </si>
+  <si>
     <t>563/RD/PHE</t>
   </si>
   <si>
     <t>23-02-2023</t>
   </si>
   <si>
     <t>23-02-2024</t>
   </si>
   <si>
-    <t>3746/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
   </si>
   <si>
     <t>SM/11644</t>
   </si>
   <si>
     <t>587/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
   </si>
   <si>
     <t>BALARAMPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13520</t>
   </si>
   <si>
     <t>BALAS Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12107</t>
   </si>
   <si>
     <t>68/RD/PHE</t>
@@ -554,68 +554,68 @@
   <si>
     <t>Barobila Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01863</t>
   </si>
   <si>
     <t>SM/06726</t>
   </si>
   <si>
     <t>1241/RD/PHE</t>
   </si>
   <si>
     <t>16-10-2020</t>
   </si>
   <si>
     <t>25-11-2020</t>
   </si>
   <si>
     <t>Barua Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04984</t>
   </si>
   <si>
+    <t>861/RD/PHE</t>
+  </si>
+  <si>
+    <t>MS SARKAR ENTERPRISE ABDULGHATA</t>
+  </si>
+  <si>
+    <t>12-08-2020</t>
+  </si>
+  <si>
+    <t>26-09-2020</t>
+  </si>
+  <si>
     <t>859/RD/PHE</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA</t>
   </si>
   <si>
-    <t>12-08-2020</t>
-[...10 lines deleted...]
-  <si>
     <t>BASAIN PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/11961</t>
   </si>
   <si>
     <t>1991/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
   </si>
   <si>
     <t>14-11-2022</t>
   </si>
   <si>
     <t>14-11-2023</t>
   </si>
   <si>
     <t>BASATPUT Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15129</t>
   </si>
   <si>
     <t>BELAGACHHI Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
@@ -668,86 +668,86 @@
   <si>
     <t>12-11-2021</t>
   </si>
   <si>
     <t>12-12-2021</t>
   </si>
   <si>
     <t>SM/07390</t>
   </si>
   <si>
     <t>1564/RD/PHE</t>
   </si>
   <si>
     <t>24-12-2020</t>
   </si>
   <si>
     <t>22-02-2021</t>
   </si>
   <si>
     <t>BHATOL WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00897</t>
   </si>
   <si>
+    <t>SM/09170</t>
+  </si>
+  <si>
+    <t>424/RD/PHE</t>
+  </si>
+  <si>
+    <t>JEET CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>16-02-2022</t>
+  </si>
+  <si>
+    <t>18-03-2022</t>
+  </si>
+  <si>
     <t>SM/15124</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>553/RD/PHE</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
-    <t>SM/09170</t>
-[...1 lines deleted...]
-  <si>
     <t>2070/RD/PHE</t>
   </si>
   <si>
-    <t>JEET CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>02-11-2021</t>
   </si>
   <si>
     <t>02-12-2021</t>
   </si>
   <si>
-    <t>424/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>BHIKHANPUR PWSS</t>
   </si>
   <si>
     <t>SM/18628</t>
   </si>
   <si>
     <t>2474/RD/PHE</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>24-08-2023</t>
   </si>
   <si>
     <t>20-04-2024</t>
   </si>
   <si>
     <t>Bhojpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06050</t>
   </si>
   <si>
     <t>SM/07977</t>
@@ -770,74 +770,74 @@
   <si>
     <t>SM/14239</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16-03-2023</t>
   </si>
   <si>
     <t>15-03-2024</t>
   </si>
   <si>
     <t>Bindol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05142</t>
   </si>
   <si>
+    <t>SM/18993</t>
+  </si>
+  <si>
+    <t>2873/RD/PHE</t>
+  </si>
+  <si>
+    <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>17-10-2023</t>
+  </si>
+  <si>
+    <t>01-12-2023</t>
+  </si>
+  <si>
     <t>1529/RD/PHE</t>
   </si>
   <si>
     <t>23-12-2020</t>
   </si>
   <si>
     <t>06-02-2021</t>
   </si>
   <si>
-    <t>SM/18993</t>
-[...13 lines deleted...]
-  <si>
     <t>BIRSINGGACHH MINI PIPED WATER SUPPLY SCHEME IN ISLAMPUR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18166</t>
   </si>
   <si>
     <t>2379/RD/PHE</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>14-08-2023</t>
   </si>
   <si>
     <t>12-11-2023</t>
   </si>
   <si>
     <t>Butijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06038</t>
   </si>
   <si>
     <t>SM/07142</t>
@@ -875,71 +875,71 @@
   <si>
     <t>749/RD/PHE</t>
   </si>
   <si>
     <t>CHAK DILAL Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12094</t>
   </si>
   <si>
     <t>292/RD/PHE</t>
   </si>
   <si>
     <t>3737/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>CHAKULIA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00275</t>
   </si>
   <si>
+    <t>SM/11196</t>
+  </si>
+  <si>
+    <t>2016/RD/PHE</t>
+  </si>
+  <si>
+    <t>17-11-2022</t>
+  </si>
+  <si>
+    <t>15-02-2023</t>
+  </si>
+  <si>
     <t>SM/09183</t>
   </si>
   <si>
     <t>2083/RD/PHE</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER</t>
   </si>
   <si>
-    <t>SM/11196</t>
-[...10 lines deleted...]
-  <si>
     <t>Chandanpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05002</t>
   </si>
   <si>
     <t>860/RD/PHE</t>
   </si>
   <si>
     <t>Chandigram Piped Water Supply Scheme at Itahar Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/14641</t>
   </si>
   <si>
     <t>568/RD/PHE</t>
   </si>
   <si>
     <t>CHANDIPUR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12102</t>
   </si>
   <si>
     <t>76/RD/PHE</t>
@@ -1031,71 +1031,71 @@
   <si>
     <t>17-02-2023</t>
   </si>
   <si>
     <t>03-04-2023</t>
   </si>
   <si>
     <t>CHHOTA PATNA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12780</t>
   </si>
   <si>
     <t>CHITAURA PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14167</t>
   </si>
   <si>
     <t>CHOPRA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00654</t>
   </si>
   <si>
+    <t>SM/09182</t>
+  </si>
+  <si>
+    <t>2082/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S LUCKY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/10129</t>
   </si>
   <si>
     <t>1272/RD/PHE</t>
   </si>
   <si>
     <t>24-06-2022</t>
   </si>
   <si>
     <t>08-08-2022</t>
   </si>
   <si>
-    <t>SM/09182</t>
-[...7 lines deleted...]
-  <si>
     <t>Choprabari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05146</t>
   </si>
   <si>
     <t>SM/06730</t>
   </si>
   <si>
     <t>1242/RD/PHE</t>
   </si>
   <si>
     <t>CHOUKAI Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15304</t>
   </si>
   <si>
     <t>DAKSHIN ARIAGAON Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15305</t>
   </si>
   <si>
     <t>DAKSHIN BESABARI Piped Water Supply Scheme at Chopra Block</t>
@@ -1109,71 +1109,71 @@
   <si>
     <t>SM/12781</t>
   </si>
   <si>
     <t>Dakshin Jibhakata Scheme</t>
   </si>
   <si>
     <t>SM/01339</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
   <si>
     <t>Dakshin Kundal Pukhar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05481</t>
   </si>
   <si>
     <t>SM/07140</t>
   </si>
   <si>
+    <t>1426/RD/PHE</t>
+  </si>
+  <si>
+    <t>S.B.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1428/RD/PHE</t>
+  </si>
+  <si>
     <t>1429/RD/PHE</t>
   </si>
   <si>
     <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
   </si>
   <si>
     <t>1427/RD/PHE</t>
   </si>
   <si>
     <t>CHAITANYA SAMAL</t>
   </si>
   <si>
-    <t>1428/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>DAKSHIN MAKHANPOKHAR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16495</t>
   </si>
   <si>
     <t>DAKSHIN NEAMATPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16491</t>
   </si>
   <si>
     <t>DAKSHIN RAMPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13232</t>
   </si>
   <si>
     <t>DAKSHIN SAHAPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12782</t>
   </si>
   <si>
     <t>DALIMGAON PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
@@ -1187,272 +1187,272 @@
   <si>
     <t>12-05-2023</t>
   </si>
   <si>
     <t>06-02-2024</t>
   </si>
   <si>
     <t>DAMODARKHURI Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13236</t>
   </si>
   <si>
     <t>DANGRA DANGRI PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14168</t>
   </si>
   <si>
     <t>Debiganj W/S Scheme</t>
   </si>
   <si>
     <t>SM/02162</t>
   </si>
   <si>
+    <t>1539/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/06728</t>
   </si>
   <si>
     <t>1236/RD/PHE</t>
   </si>
   <si>
     <t>SM/14229</t>
   </si>
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>02-03-2023</t>
   </si>
   <si>
-    <t>1539/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
+    <t>1424/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1422/RD/PHE</t>
+  </si>
+  <si>
+    <t>KARTICK BISWAS</t>
+  </si>
+  <si>
     <t>1436/RD/PHE</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>1422/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>1423/RD/PHE</t>
   </si>
   <si>
     <t>NIMAI DAS</t>
   </si>
   <si>
     <t>1425/RD/PHE</t>
   </si>
   <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>DHARAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00277</t>
   </si>
   <si>
+    <t>SM/09185</t>
+  </si>
+  <si>
+    <t>2085/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S CHOUDHURY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/12394</t>
   </si>
   <si>
     <t>125/RD/PHE</t>
   </si>
   <si>
     <t>20-01-2023</t>
   </si>
   <si>
     <t>20-01-2024</t>
   </si>
   <si>
+    <t>SM/12393</t>
+  </si>
+  <si>
+    <t>114/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/09184</t>
   </si>
   <si>
     <t>2084/RD/PHE</t>
   </si>
   <si>
     <t>IDEAL CO-OP LABOUR CONTRACT &amp; CONST SOCIETY LTD.</t>
   </si>
   <si>
     <t>435/RD/PHE</t>
   </si>
   <si>
-    <t>SM/09185</t>
-[...13 lines deleted...]
-  <si>
     <t>Dhoarai Zone-I Piped Water Supply Scheme at Hemtabad block under Uttar Dianjpur District.</t>
   </si>
   <si>
     <t>SM/18298</t>
   </si>
   <si>
     <t>1999/RD/PHE</t>
   </si>
   <si>
     <t>13-07-2023</t>
   </si>
   <si>
     <t>25-07-2023</t>
   </si>
   <si>
     <t>Dhoarai Zone-II Piped Water Supply Scheme at Hemtabad block under Uttar Dianjpur District.</t>
   </si>
   <si>
     <t>SM/14827</t>
   </si>
   <si>
     <t>535/RD/PHE</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD. DEBASISHGHOSHDG76@GMAIL.COM</t>
   </si>
   <si>
     <t>22-02-2023</t>
   </si>
   <si>
     <t>23-05-2023</t>
   </si>
   <si>
     <t>DHULAHAR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00285</t>
   </si>
   <si>
+    <t>SM/10548</t>
+  </si>
+  <si>
+    <t>2020/RD/PHE</t>
+  </si>
+  <si>
+    <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD. SRAMAJEEBEECO@GMAIL.COM</t>
+  </si>
+  <si>
     <t>2080/RD/PHE</t>
   </si>
   <si>
-    <t>SM/10548</t>
-[...7 lines deleted...]
-  <si>
     <t>DILWARPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00294</t>
   </si>
   <si>
+    <t>SM/09176</t>
+  </si>
+  <si>
+    <t>428/RD/PHE</t>
+  </si>
+  <si>
+    <t>2076/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/09989</t>
   </si>
   <si>
     <t>1015/RD/PHED</t>
   </si>
   <si>
     <t>12-05-2022</t>
   </si>
   <si>
     <t>26-06-2022</t>
   </si>
   <si>
-    <t>SM/09176</t>
-[...4 lines deleted...]
-  <si>
     <t>410/RD/PHE</t>
   </si>
   <si>
     <t>SARNALI ENTERPRISE</t>
   </si>
   <si>
     <t>29-01-2025</t>
   </si>
   <si>
     <t>28-02-2025</t>
   </si>
   <si>
     <t>3027/RD/PHE</t>
   </si>
   <si>
     <t>03-10-2024</t>
   </si>
   <si>
     <t>02-11-2024</t>
   </si>
   <si>
-    <t>2076/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>DOHASO PWSS</t>
   </si>
   <si>
     <t>SM/18304</t>
   </si>
   <si>
     <t>2091/RD/PHE</t>
   </si>
   <si>
     <t>27-07-2023</t>
   </si>
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
@@ -1550,62 +1550,62 @@
   <si>
     <t>Gopalpur Piped Water Supply Scheme at Karandighi block in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/12785</t>
   </si>
   <si>
     <t>299/RD/PHE</t>
   </si>
   <si>
     <t>Gorahar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14640</t>
   </si>
   <si>
     <t>564/RD/PHE</t>
   </si>
   <si>
     <t>GOURI PIPE WATER SUPPLY SCHEME IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11642</t>
   </si>
   <si>
+    <t>1281/RD/PHE</t>
+  </si>
+  <si>
     <t>12/RD/PHE</t>
   </si>
   <si>
     <t>02-01-2025</t>
   </si>
   <si>
     <t>16-02-2025</t>
   </si>
   <si>
-    <t>1281/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Biprit &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03918</t>
   </si>
   <si>
     <t>SM/06722</t>
   </si>
   <si>
     <t>1244/RD/PHE</t>
   </si>
   <si>
     <t>PRASANTO DUTTA</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahamadpur &amp; Adjoining Mouzas</t>
   </si>
   <si>
     <t>SM/03752</t>
   </si>
   <si>
     <t>SM/06725</t>
   </si>
   <si>
     <t>1239/RD/PHE</t>
@@ -1685,125 +1685,125 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>SM/14226</t>
+  </si>
+  <si>
+    <t>62/RD/PHE</t>
+  </si>
+  <si>
     <t>1530/RD/PHE</t>
   </si>
   <si>
-    <t>SM/14226</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
+    <t>SM/12652</t>
+  </si>
+  <si>
+    <t>1923/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>1538/RD/PHE</t>
   </si>
   <si>
-    <t>SM/12652</t>
-[...7 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>SM/06731</t>
   </si>
   <si>
     <t>1240/RD/PHE</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahua &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03914</t>
   </si>
   <si>
+    <t>59/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUDIP MITRA SUDIP.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>344/RD/PHE</t>
   </si>
   <si>
-    <t>59/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Nalbithi Madhabpur</t>
   </si>
   <si>
     <t>SM/03968</t>
   </si>
   <si>
     <t>SM/06723</t>
   </si>
   <si>
     <t>1238/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Paharajpur and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03977</t>
   </si>
   <si>
     <t>1560/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Tungail Bilpara &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03707</t>
@@ -1874,110 +1874,110 @@
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>27-03-2023</t>
   </si>
   <si>
     <t>26-05-2023</t>
   </si>
   <si>
     <t>HEMTABAD WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/00282</t>
   </si>
   <si>
     <t>SM/09175</t>
   </si>
   <si>
     <t>2075/RD/PHE</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
+    <t>484/RD/PHE</t>
+  </si>
+  <si>
+    <t>25-02-2022</t>
+  </si>
+  <si>
+    <t>27-03-2022</t>
+  </si>
+  <si>
     <t>SM/11799</t>
   </si>
   <si>
     <t>2028/RD/PHE</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD. TANAJIT77@GMAIL.COM</t>
   </si>
   <si>
     <t>SM/11727</t>
   </si>
   <si>
-    <t>484/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>IKARCHALA PWSS</t>
   </si>
   <si>
     <t>SM/18294</t>
   </si>
   <si>
     <t>ILLUABARI PWSS</t>
   </si>
   <si>
     <t>SM/18449</t>
   </si>
   <si>
     <t>2301/RD/PHE</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
     <t>04-08-2023</t>
   </si>
   <si>
     <t>30-04-2024</t>
   </si>
   <si>
     <t>ITAHAR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00276</t>
   </si>
   <si>
     <t>SM/09174</t>
   </si>
   <si>
+    <t>2074/RD/PHE</t>
+  </si>
+  <si>
     <t>483/RD/PHE</t>
   </si>
   <si>
-    <t>2074/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>JAGATAGAON Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/13795</t>
   </si>
   <si>
     <t>289/RD/PHE</t>
   </si>
   <si>
     <t>JAGDISHPUR PWSS</t>
   </si>
   <si>
     <t>SM/18287</t>
   </si>
   <si>
     <t>2001/RD/PHE</t>
   </si>
   <si>
     <t>JAMIRA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14179</t>
   </si>
   <si>
     <t>Jayhat Piped Water Supply Scheme</t>
@@ -1994,95 +1994,95 @@
   <si>
     <t>SM/12786</t>
   </si>
   <si>
     <t>JHITKAI PWSS</t>
   </si>
   <si>
     <t>SM/18476</t>
   </si>
   <si>
     <t>3742/RD/PHE</t>
   </si>
   <si>
     <t>JIAKHORI PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/13738</t>
   </si>
   <si>
     <t>JUJHARPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00291</t>
   </si>
   <si>
+    <t>SM/09194</t>
+  </si>
+  <si>
+    <t>2382/RD/PHE</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>24-12-2021</t>
+  </si>
+  <si>
+    <t>23-01-2022</t>
+  </si>
+  <si>
     <t>SM/12395</t>
   </si>
   <si>
     <t>126/RD/PHE</t>
   </si>
   <si>
-    <t>SM/09194</t>
-[...13 lines deleted...]
-  <si>
     <t>KABUTARKHOPI Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13235</t>
   </si>
   <si>
     <t>Kachara Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13013</t>
   </si>
   <si>
+    <t>97/RD/PHE</t>
+  </si>
+  <si>
+    <t>19-01-2023</t>
+  </si>
+  <si>
     <t>24-05-2023</t>
   </si>
   <si>
     <t>08-07-2023</t>
   </si>
   <si>
-    <t>97/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
     <t>3747/RD/PHE</t>
   </si>
   <si>
     <t>2090/RD/PHE</t>
   </si>
   <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
     <t>2840/RD/PHE</t>
@@ -2117,143 +2117,143 @@
   <si>
     <t>1018/RD/PHED</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>KARANDIGHI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00647</t>
   </si>
   <si>
     <t>SM/11721</t>
   </si>
   <si>
     <t>47/RD/PHE</t>
   </si>
   <si>
     <t>03-01-2025</t>
   </si>
   <si>
     <t>17-02-2025</t>
   </si>
   <si>
+    <t>SM/09188</t>
+  </si>
+  <si>
+    <t>2088/RD/PHE</t>
+  </si>
+  <si>
+    <t>2030/RD/PHE</t>
+  </si>
+  <si>
+    <t>436/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/11794</t>
   </si>
   <si>
     <t>2017/RD/PHE</t>
   </si>
   <si>
-    <t>2030/RD/PHE</t>
-[...13 lines deleted...]
-  <si>
     <t>Kasba NM water supply scheme</t>
   </si>
   <si>
     <t>SM/02509</t>
   </si>
   <si>
     <t>SM/09171</t>
   </si>
   <si>
     <t>2071/RD/PHE</t>
   </si>
   <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>15-03-2025</t>
   </si>
   <si>
     <t>425/RD/PHE</t>
   </si>
   <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
   </si>
   <si>
     <t>17-03-2023</t>
   </si>
   <si>
     <t>KASBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00665</t>
   </si>
   <si>
     <t>SM/09173</t>
   </si>
   <si>
+    <t>2073/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>SM/11796</t>
+  </si>
+  <si>
+    <t>2019/RD/PHE</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>3571/RD/PHE</t>
+  </si>
+  <si>
+    <t>05-12-2024</t>
+  </si>
+  <si>
+    <t>19-01-2025</t>
+  </si>
+  <si>
+    <t>3572/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANTI TRADERS</t>
+  </si>
+  <si>
     <t>427/RD/PHE</t>
   </si>
   <si>
-    <t>SUBHASIS MAJUMDER</t>
-[...28 lines deleted...]
-  <si>
     <t>Kashimpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18182</t>
   </si>
   <si>
     <t>1132/RD/PHE</t>
   </si>
   <si>
     <t>KATAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12082</t>
   </si>
   <si>
     <t>Khalsi Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18179</t>
   </si>
   <si>
     <t>1129/RD/PHE</t>
   </si>
   <si>
     <t>KHANTA WATER SUPPLY SCHEME</t>
@@ -2306,101 +2306,101 @@
   <si>
     <t>1431/RD/PHE</t>
   </si>
   <si>
     <t>M/S PIONEER ENTERPRISE</t>
   </si>
   <si>
     <t>KICHAKTALA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12789</t>
   </si>
   <si>
     <t>KONAL PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14166</t>
   </si>
   <si>
     <t>Kotar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04985</t>
   </si>
   <si>
+    <t>865/RD/PHE</t>
+  </si>
+  <si>
+    <t>SOMNATH KUNDU</t>
+  </si>
+  <si>
     <t>1908/RD/PHE</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE (ABDULGHATA) MSSARKAR.RNJ@GMAIL.COM</t>
   </si>
   <si>
-    <t>865/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>KULIARA ANANTAPUR PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11821</t>
   </si>
   <si>
     <t>96/RD/PHE</t>
   </si>
   <si>
     <t>KUNDARGAON Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12086</t>
   </si>
   <si>
     <t>552/RD/PHE</t>
   </si>
   <si>
     <t>KUNORE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00806</t>
   </si>
   <si>
     <t>SM/09172</t>
   </si>
   <si>
+    <t>2072/RD/PHE</t>
+  </si>
+  <si>
     <t>426/RD/PHE</t>
   </si>
   <si>
     <t>SM/11795</t>
   </si>
   <si>
     <t>2023/RD/PHE</t>
   </si>
   <si>
-    <t>2072/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>LAKHIPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00278</t>
   </si>
   <si>
     <t>2081/RD/PHE</t>
   </si>
   <si>
     <t>SM/11724</t>
   </si>
   <si>
     <t>2027/RD/PHE</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
     <t>LAKSMANIA Piped water supply scheme in Raiganj block in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/11897</t>
   </si>
   <si>
     <t>1306/RD/PHE</t>
@@ -2519,59 +2519,59 @@
   <si>
     <t>Mankaur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13014</t>
   </si>
   <si>
     <t>113/RD/PHE</t>
   </si>
   <si>
     <t>MANORA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15126</t>
   </si>
   <si>
     <t>MARNAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00281</t>
   </si>
   <si>
     <t>SM/09178</t>
   </si>
   <si>
+    <t>2078/RD/PHE</t>
+  </si>
+  <si>
+    <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>430/RD/PHE</t>
   </si>
   <si>
-    <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
-[...4 lines deleted...]
-  <si>
     <t>Maslandpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05022</t>
   </si>
   <si>
     <t>495/RD/PHE</t>
   </si>
   <si>
     <t>GOPES SAHA</t>
   </si>
   <si>
     <t>857/RD/PHE</t>
   </si>
   <si>
     <t>MATIKUNDA RURAL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/01136</t>
   </si>
   <si>
     <t>SM/07384</t>
   </si>
   <si>
     <t>1389/RD/PHE</t>
@@ -2672,71 +2672,71 @@
   <si>
     <t>PALIHAR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12099</t>
   </si>
   <si>
     <t>295/RD/PHE</t>
   </si>
   <si>
     <t>PANDITPOTA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13542</t>
   </si>
   <si>
     <t>569/RD/PHE</t>
   </si>
   <si>
     <t>PANJIPARA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00273</t>
   </si>
   <si>
+    <t>SM/11801</t>
+  </si>
+  <si>
+    <t>2025/RD/PHE</t>
+  </si>
+  <si>
+    <t>SM/11800</t>
+  </si>
+  <si>
+    <t>2024/RD/PHE</t>
+  </si>
+  <si>
+    <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
+  </si>
+  <si>
     <t>SM/09190</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>SM/11800</t>
-[...13 lines deleted...]
-  <si>
     <t>PARA PIPED WATER SUPPLY SCHEME AT ITAHAR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16494</t>
   </si>
   <si>
     <t>3733/RD/PHE</t>
   </si>
   <si>
     <t>748/RD/PHE</t>
   </si>
   <si>
     <t>PASCHIM ARIAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12083</t>
   </si>
   <si>
     <t>PASCHIM CHUTIAKHOR Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12085</t>
   </si>
   <si>
     <t>PASCHIM GAGARA PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
@@ -2798,98 +2798,98 @@
   <si>
     <t>1544/RD/PHE</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Mahinagar&amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03740</t>
   </si>
   <si>
     <t>1543/RD/PHE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03738</t>
   </si>
   <si>
     <t>SM/07385</t>
   </si>
   <si>
+    <t>1392/RD/PHE</t>
+  </si>
+  <si>
+    <t>13-01-2021</t>
+  </si>
+  <si>
+    <t>1260/RD/PHE</t>
+  </si>
+  <si>
+    <t>25-06-2021</t>
+  </si>
+  <si>
+    <t>25-07-2021</t>
+  </si>
+  <si>
+    <t>476/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHAS CHOWDHURY</t>
+  </si>
+  <si>
+    <t>12-04-2021</t>
+  </si>
+  <si>
+    <t>SM/12646</t>
+  </si>
+  <si>
+    <t>1921/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>1393/RD/PHE</t>
+  </si>
+  <si>
     <t>1223/RD/PHE</t>
   </si>
   <si>
     <t>DONE ENTERPRISE</t>
   </si>
   <si>
     <t>18-06-2021</t>
   </si>
   <si>
     <t>18-07-2021</t>
   </si>
   <si>
-    <t>476/RD/PHE</t>
-[...34 lines deleted...]
-  <si>
     <t>Piped Water Supply Scheme for Poaltair &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03591</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Shridharpur &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03590</t>
   </si>
   <si>
     <t>1526/RD/PHE</t>
   </si>
   <si>
     <t>Pirojpur &amp; adj. mouzas W/S Scheme</t>
   </si>
   <si>
     <t>SM/03344</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
@@ -2996,95 +2996,95 @@
   <si>
     <t>Puria Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06041</t>
   </si>
   <si>
     <t>362/RD</t>
   </si>
   <si>
     <t>04-02-2021</t>
   </si>
   <si>
     <t>16-03-2021</t>
   </si>
   <si>
     <t>RAGHABPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00289</t>
   </si>
   <si>
     <t>SM/09192</t>
   </si>
   <si>
+    <t>2092/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S DOLPHIN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>433/RD/PHE</t>
   </si>
   <si>
-    <t>M/S DOLPHIN CONSTRUCTION</t>
-[...4 lines deleted...]
-  <si>
     <t>SM/11728</t>
   </si>
   <si>
     <t>2022/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK ENTERPRISE BHOWMICKJ21@GMAIL.COM</t>
   </si>
   <si>
     <t>RAMGANJ WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00651</t>
   </si>
   <si>
+    <t>SM/11802</t>
+  </si>
+  <si>
+    <t>2018/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S CHOUDHURY CONSTRUCTION KUMARCHOUDHURYSAMIR0@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>SM/13115</t>
+  </si>
+  <si>
+    <t>758/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/09187</t>
   </si>
   <si>
     <t>2087/RD/PHE</t>
   </si>
   <si>
-    <t>SM/11802</t>
-[...13 lines deleted...]
-  <si>
     <t>RAMPUR Piped Water Supply Scheme at Raiganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12105</t>
   </si>
   <si>
     <t>294/RD/PHE</t>
   </si>
   <si>
     <t>RANIGANJ Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14181</t>
   </si>
   <si>
     <t>2475/RD/PHE</t>
   </si>
   <si>
     <t>RAUTARA Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15306</t>
   </si>
   <si>
     <t>2481/RD/PHE</t>
@@ -3188,59 +3188,59 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1434/RD/PHE</t>
+  </si>
+  <si>
+    <t>1432/RD/PHE</t>
+  </si>
+  <si>
     <t>1433/RD/PHE</t>
   </si>
   <si>
-    <t>1434/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
     <t>SM/13015</t>
   </si>
   <si>
     <t>1920/RD/PHE</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
   </si>
   <si>
     <t>1692/RD/PHE</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>10-06-2024</t>
   </si>
   <si>
     <t>25-07-2024</t>
@@ -3296,57 +3296,57 @@
   <si>
     <t>1234/RD/ PHE</t>
   </si>
   <si>
     <t>SITALGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00279</t>
   </si>
   <si>
     <t>SM/09990</t>
   </si>
   <si>
     <t>178/RD/PHE</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>27-01-2022</t>
   </si>
   <si>
     <t>13-03-2022</t>
   </si>
   <si>
+    <t>1017/RD/PHED</t>
+  </si>
+  <si>
     <t>SM/09193</t>
   </si>
   <si>
     <t>2381/RD/PHE</t>
-  </si>
-[...1 lines deleted...]
-    <t>1017/RD/PHED</t>
   </si>
   <si>
     <t>Sitgram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04986</t>
   </si>
   <si>
     <t>1537/RD/PHE</t>
   </si>
   <si>
     <t>Sonapur Piped Water Supply Scheme at Itahar Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16221</t>
   </si>
   <si>
     <t>1273/RD/PHE</t>
   </si>
   <si>
     <t>Sripur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04919</t>
   </si>
@@ -4140,149 +4140,149 @@
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L8" s="4">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
@@ -4336,51 +4336,51 @@
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="4">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
@@ -4434,198 +4434,198 @@
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="4">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L13" s="4">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L14" s="4">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L15" s="4">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
@@ -5044,106 +5044,106 @@
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L25" s="4"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L26" s="4"/>
+      <c r="L26" s="4">
+        <v>1012</v>
+      </c>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>111</v>
       </c>
@@ -5419,54 +5419,54 @@
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>137</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>139</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L33" s="4">
         <v>1448</v>
       </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>141</v>
@@ -5511,51 +5511,51 @@
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>145</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L35" s="4">
         <v>386</v>
       </c>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>13</v>
@@ -5931,96 +5931,96 @@
         <v>13</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>180</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>181</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L44" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L44" s="4"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>184</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L45" s="4"/>
+      <c r="L45" s="4">
+        <v>558</v>
+      </c>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>187</v>
       </c>
@@ -6249,54 +6249,54 @@
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="3"/>
       <c r="F51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>204</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L51" s="4">
         <v>70</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>205</v>
@@ -6382,167 +6382,167 @@
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>218</v>
       </c>
       <c r="F54" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H54" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="G54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="4" t="s">
+      <c r="I54" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="I54" s="13" t="s">
+      <c r="J54" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="J54" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K54" s="4" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="L54" s="4">
-        <v>2028</v>
+        <v>6</v>
       </c>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>225</v>
+        <v>108</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>226</v>
+        <v>109</v>
       </c>
       <c r="L55" s="4">
-        <v>362</v>
+        <v>2028</v>
       </c>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>227</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L56" s="4">
-        <v>6</v>
+        <v>362</v>
       </c>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>230</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>231</v>
@@ -6714,121 +6714,121 @@
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>212</v>
+        <v>252</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>66</v>
+        <v>254</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L61" s="4">
-        <v>1007</v>
+        <v>20</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>255</v>
+        <v>212</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>257</v>
+        <v>66</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>260</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>261</v>
@@ -6921,54 +6921,54 @@
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E65" s="3"/>
       <c r="F65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>274</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="3" t="s">
@@ -7107,153 +7107,153 @@
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>280</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E69" s="3"/>
       <c r="F69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>283</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>284</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>285</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>286</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>287</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>288</v>
       </c>
       <c r="I70" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J70" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="J70" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K70" s="4" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="L70" s="4">
-        <v>230</v>
+        <v>1439</v>
       </c>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>285</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>286</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>119</v>
+        <v>293</v>
       </c>
       <c r="J71" s="4" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>293</v>
+        <v>229</v>
       </c>
       <c r="L71" s="4">
-        <v>1439</v>
+        <v>230</v>
       </c>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>295</v>
@@ -7295,54 +7295,54 @@
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>297</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>298</v>
       </c>
       <c r="E73" s="3"/>
       <c r="F73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>299</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L73" s="4">
         <v>401</v>
       </c>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>300</v>
@@ -7381,54 +7381,54 @@
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>304</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>305</v>
       </c>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="J75" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L75" s="4">
         <v>595</v>
       </c>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
@@ -7481,101 +7481,101 @@
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>312</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L77" s="4">
         <v>784</v>
       </c>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E78" s="3"/>
       <c r="F78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>314</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>315</v>
       </c>
       <c r="D79" s="3" t="s">
@@ -7655,51 +7655,51 @@
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>322</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>323</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>324</v>
       </c>
       <c r="J81" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L81" s="4">
         <v>115</v>
       </c>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
@@ -7894,167 +7894,167 @@
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>339</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>340</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>151</v>
+        <v>341</v>
       </c>
       <c r="J86" s="4" t="s">
-        <v>341</v>
+        <v>228</v>
       </c>
       <c r="K86" s="4" t="s">
-        <v>342</v>
+        <v>229</v>
       </c>
       <c r="L86" s="4">
-        <v>566</v>
+        <v>752</v>
       </c>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E87" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="4" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="I87" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="L87" s="4">
-        <v>770</v>
+        <v>566</v>
       </c>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H88" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="I88" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="J88" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="I88" s="13" t="s">
+      <c r="K88" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="J88" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L88" s="4">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>346</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>347</v>
@@ -8282,54 +8282,54 @@
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L94" s="4">
         <v>1052</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
@@ -8337,198 +8337,198 @@
       <c r="D95" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>365</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>366</v>
       </c>
       <c r="J95" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K95" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L95" s="4">
-        <v>203</v>
+        <v>379</v>
       </c>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>367</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>368</v>
+        <v>47</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L96" s="4">
         <v>366</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="I97" s="13" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J97" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K97" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L97" s="4">
-        <v>366</v>
+        <v>203</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>370</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>371</v>
       </c>
       <c r="J98" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K98" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L98" s="4">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>372</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>373</v>
@@ -8835,217 +8835,217 @@
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>391</v>
+        <v>212</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H106" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>58</v>
+        <v>270</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>176</v>
+        <v>258</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L106" s="4"/>
+        <v>259</v>
+      </c>
+      <c r="L106" s="4">
+        <v>343</v>
+      </c>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H107" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>395</v>
+        <v>60</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="L107" s="4"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>212</v>
+        <v>394</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H108" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="I108" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="J108" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="K108" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="I108" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L108" s="4">
-        <v>343</v>
+        <v>50</v>
       </c>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L109" s="4">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
@@ -9099,51 +9099,51 @@
       <c r="D111" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>405</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>406</v>
       </c>
       <c r="J111" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K111" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L111" s="4">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>399</v>
@@ -9188,51 +9188,51 @@
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>409</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K113" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L113" s="4">
         <v>245</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
@@ -9285,302 +9285,302 @@
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>413</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>414</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>415</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L115" s="4">
         <v>604</v>
       </c>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>416</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>418</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>419</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>119</v>
+        <v>420</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>420</v>
+        <v>228</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>421</v>
+        <v>229</v>
       </c>
       <c r="L116" s="4">
-        <v>1241</v>
+        <v>453</v>
       </c>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>416</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E117" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H117" s="4" t="s">
         <v>422</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="4" t="s">
+      <c r="I117" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J117" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="I117" s="13" t="s">
+      <c r="K117" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="J117" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L117" s="4">
-        <v>310</v>
+        <v>1241</v>
       </c>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>416</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I118" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J118" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="K118" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="J118" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L118" s="4">
-        <v>80</v>
+        <v>1097</v>
       </c>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>416</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L119" s="4">
-        <v>453</v>
+        <v>310</v>
       </c>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>416</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>430</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>119</v>
+        <v>429</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>420</v>
+        <v>221</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>421</v>
+        <v>222</v>
       </c>
       <c r="L120" s="4">
-        <v>1097</v>
+        <v>80</v>
       </c>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>431</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>432</v>
@@ -9657,353 +9657,353 @@
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="E123" s="3"/>
-      <c r="F123" s="3"/>
+      <c r="E123" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G123" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H123" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>406</v>
+        <v>446</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>226</v>
+        <v>120</v>
       </c>
       <c r="L123" s="4">
-        <v>292</v>
+        <v>936</v>
       </c>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="E124" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>447</v>
+        <v>402</v>
       </c>
       <c r="J124" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="K124" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="L124" s="4">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>936</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>450</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>451</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="J125" s="4" t="s">
-        <v>452</v>
+        <v>221</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>453</v>
+        <v>222</v>
       </c>
       <c r="L125" s="4">
-        <v>992</v>
+        <v>160</v>
       </c>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H126" s="4" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="I126" s="13" t="s">
-        <v>64</v>
+        <v>453</v>
       </c>
       <c r="J126" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K126" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L126" s="4">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="E127" s="3"/>
-      <c r="F127" s="3"/>
+      <c r="E127" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G127" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H127" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="I127" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J127" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="I127" s="13" t="s">
+      <c r="K127" s="4" t="s">
         <v>457</v>
       </c>
-      <c r="J127" s="4" t="s">
-[...5 lines deleted...]
-      <c r="L127" s="4"/>
+      <c r="L127" s="4">
+        <v>992</v>
+      </c>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I128" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="J128" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="I128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J128" s="4" t="s">
+      <c r="K128" s="4" t="s">
         <v>461</v>
       </c>
-      <c r="K128" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L128" s="4"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E129" s="3"/>
+      <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I129" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="I129" s="13" t="s">
+      <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
-      <c r="J129" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L129" s="4">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>465</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>466</v>
@@ -10100,131 +10100,131 @@
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
         <v>479</v>
       </c>
       <c r="J132" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K132" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L132" s="4">
-        <v>289</v>
+        <v>458</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>479</v>
       </c>
       <c r="J133" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>458</v>
+        <v>289</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>480</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H134" s="4" t="s">
         <v>481</v>
       </c>
       <c r="I134" s="13" t="s">
         <v>209</v>
       </c>
       <c r="J134" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K134" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L134" s="4">
         <v>25</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
@@ -10284,51 +10284,51 @@
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>484</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>485</v>
       </c>
       <c r="E136" s="3"/>
       <c r="F136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>486</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K136" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L136" s="4">
         <v>171</v>
       </c>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>13</v>
@@ -10380,54 +10380,54 @@
       <c r="B138" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L138" s="4">
         <v>1303</v>
       </c>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>493</v>
@@ -10462,115 +10462,115 @@
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>495</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>496</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>497</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>498</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>499</v>
       </c>
       <c r="J140" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L140" s="4">
         <v>1824</v>
       </c>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>495</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>496</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>500</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>501</v>
       </c>
       <c r="I141" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J141" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K141" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L141" s="4">
         <v>182</v>
       </c>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>502</v>
@@ -10664,150 +10664,150 @@
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>507</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>508</v>
       </c>
       <c r="E144" s="3"/>
       <c r="F144" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>509</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L144" s="4">
         <v>892</v>
       </c>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>512</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>513</v>
+        <v>96</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="L145" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L145" s="4">
+        <v>2056</v>
+      </c>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="I146" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="J146" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="K146" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="I146" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L146" s="4"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>516</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>517</v>
       </c>
@@ -10851,100 +10851,100 @@
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>522</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>523</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>524</v>
       </c>
       <c r="I148" s="13" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K148" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L148" s="4">
         <v>139</v>
       </c>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>522</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>523</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>524</v>
       </c>
       <c r="I149" s="13" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L149" s="4">
         <v>3</v>
       </c>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
@@ -10952,54 +10952,54 @@
       <c r="B150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>525</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>526</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>527</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L150" s="4">
         <v>279</v>
       </c>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>528</v>
@@ -11050,97 +11050,97 @@
       <c r="B152" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>533</v>
       </c>
       <c r="I152" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L152" s="4">
         <v>331</v>
       </c>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>534</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>535</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J153" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K153" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L153" s="4">
         <v>169</v>
       </c>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
@@ -11148,476 +11148,476 @@
       <c r="B154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>538</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>539</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L154" s="4">
         <v>694</v>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>540</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L155" s="4">
         <v>220</v>
       </c>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>544</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L156" s="4">
         <v>84</v>
       </c>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>547</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L157" s="4">
         <v>842</v>
       </c>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>550</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>552</v>
       </c>
       <c r="I158" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L158" s="4">
         <v>700</v>
       </c>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>412</v>
+        <v>492</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>214</v>
+        <v>258</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="L159" s="4"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>492</v>
+        <v>412</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>270</v>
+        <v>140</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="L160" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L160" s="4">
+        <v>621</v>
+      </c>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>212</v>
+        <v>557</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I161" s="13" t="s">
-        <v>66</v>
+        <v>330</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="L161" s="4"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>558</v>
+        <v>212</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>120</v>
+        <v>258</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="L162" s="4"/>
+        <v>259</v>
+      </c>
+      <c r="L162" s="4">
+        <v>1679</v>
+      </c>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>562</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>563</v>
       </c>
       <c r="I163" s="13" t="s">
         <v>564</v>
       </c>
       <c r="J163" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K163" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
@@ -11632,155 +11632,155 @@
       <c r="B164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>565</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L164" s="4">
         <v>959</v>
       </c>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>212</v>
+        <v>568</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H165" s="4" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="I165" s="13" t="s">
-        <v>19</v>
+        <v>570</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>253</v>
+        <v>325</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>254</v>
+        <v>326</v>
       </c>
       <c r="L165" s="4">
-        <v>1678</v>
+        <v>67</v>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>569</v>
+        <v>212</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H166" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="I166" s="13" t="s">
-        <v>571</v>
+        <v>19</v>
       </c>
       <c r="J166" s="4" t="s">
-        <v>325</v>
+        <v>258</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>326</v>
+        <v>259</v>
       </c>
       <c r="L166" s="4">
-        <v>67</v>
+        <v>1678</v>
       </c>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>572</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>573</v>
@@ -11812,118 +11812,118 @@
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E168" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
       <c r="G168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="4" t="s">
         <v>579</v>
       </c>
       <c r="I168" s="13" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>242</v>
+        <v>397</v>
       </c>
       <c r="L168" s="4">
-        <v>1766</v>
+        <v>50</v>
       </c>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E169" s="3"/>
-      <c r="F169" s="3"/>
+      <c r="E169" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I169" s="13" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="J169" s="4" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>396</v>
+        <v>242</v>
       </c>
       <c r="L169" s="4">
-        <v>50</v>
+        <v>1766</v>
       </c>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>582</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>583</v>
@@ -12020,248 +12020,248 @@
       <c r="B172" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>591</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L172" s="4">
         <v>1001</v>
       </c>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>594</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>595</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>596</v>
       </c>
       <c r="J173" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="L173" s="4">
         <v>50</v>
       </c>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L174" s="4">
         <v>374</v>
       </c>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L176" s="4">
         <v>375</v>
       </c>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>598</v>
@@ -12308,54 +12308,54 @@
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E178" s="3"/>
       <c r="F178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>603</v>
       </c>
       <c r="I178" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L178" s="4"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D179" s="3" t="s">
@@ -12496,204 +12496,204 @@
       <c r="B182" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>617</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>618</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J182" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L182" s="4">
         <v>390</v>
       </c>
       <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1"/>
       <c r="P182" s="1"/>
       <c r="Q182" s="1"/>
       <c r="R182" s="1"/>
       <c r="S182" s="1"/>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C183" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E183" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H183" s="4" t="s">
         <v>620</v>
       </c>
-      <c r="F183" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H183" s="4" t="s">
+      <c r="I183" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J183" s="4" t="s">
         <v>621</v>
       </c>
-      <c r="I183" s="13" t="s">
+      <c r="K183" s="4" t="s">
         <v>622</v>
       </c>
-      <c r="J183" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L183" s="4">
-        <v>1336</v>
+        <v>385</v>
       </c>
       <c r="M183" s="1"/>
       <c r="N183" s="1"/>
       <c r="O183" s="1"/>
       <c r="P183" s="1"/>
       <c r="Q183" s="1"/>
       <c r="R183" s="1"/>
       <c r="S183" s="1"/>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>623</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H184" s="4" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="I184" s="13" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L184" s="4">
-        <v>451</v>
+        <v>1336</v>
       </c>
       <c r="M184" s="1"/>
       <c r="N184" s="1"/>
       <c r="O184" s="1"/>
       <c r="P184" s="1"/>
       <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
       <c r="S184" s="1"/>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>624</v>
+        <v>603</v>
       </c>
       <c r="I185" s="13" t="s">
-        <v>619</v>
+        <v>95</v>
       </c>
       <c r="J185" s="4" t="s">
-        <v>625</v>
+        <v>289</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>626</v>
+        <v>290</v>
       </c>
       <c r="L185" s="4">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C186" s="10" t="s">
         <v>627</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>628</v>
@@ -12783,109 +12783,109 @@
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C188" s="10" t="s">
         <v>635</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>636</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>637</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>638</v>
       </c>
       <c r="I188" s="13" t="s">
-        <v>134</v>
+        <v>293</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>625</v>
+        <v>228</v>
       </c>
       <c r="K188" s="4" t="s">
-        <v>626</v>
+        <v>229</v>
       </c>
       <c r="L188" s="4">
-        <v>116</v>
+        <v>430</v>
       </c>
       <c r="M188" s="1"/>
       <c r="N188" s="1"/>
       <c r="O188" s="1"/>
       <c r="P188" s="1"/>
       <c r="Q188" s="1"/>
       <c r="R188" s="1"/>
       <c r="S188" s="1"/>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C189" s="10" t="s">
         <v>635</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>636</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>637</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>639</v>
       </c>
       <c r="I189" s="13" t="s">
-        <v>289</v>
+        <v>134</v>
       </c>
       <c r="J189" s="4" t="s">
-        <v>225</v>
+        <v>621</v>
       </c>
       <c r="K189" s="4" t="s">
-        <v>226</v>
+        <v>622</v>
       </c>
       <c r="L189" s="4">
-        <v>430</v>
+        <v>116</v>
       </c>
       <c r="M189" s="1"/>
       <c r="N189" s="1"/>
       <c r="O189" s="1"/>
       <c r="P189" s="1"/>
       <c r="Q189" s="1"/>
       <c r="R189" s="1"/>
       <c r="S189" s="1"/>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C190" s="10" t="s">
         <v>640</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>641</v>
@@ -13113,54 +13113,54 @@
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C195" s="10" t="s">
         <v>653</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>654</v>
       </c>
       <c r="E195" s="3"/>
       <c r="F195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>655</v>
       </c>
       <c r="I195" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J195" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K195" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L195" s="4"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>656</v>
       </c>
       <c r="D196" s="3" t="s">
@@ -13193,118 +13193,118 @@
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>658</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>659</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>660</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>661</v>
       </c>
       <c r="I197" s="13" t="s">
-        <v>169</v>
+        <v>662</v>
       </c>
       <c r="J197" s="4" t="s">
-        <v>420</v>
+        <v>663</v>
       </c>
       <c r="K197" s="4" t="s">
-        <v>421</v>
+        <v>664</v>
       </c>
       <c r="L197" s="4">
-        <v>449</v>
+        <v>181</v>
       </c>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>658</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>659</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H198" s="4" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I198" s="13" t="s">
-        <v>664</v>
+        <v>169</v>
       </c>
       <c r="J198" s="4" t="s">
-        <v>665</v>
+        <v>423</v>
       </c>
       <c r="K198" s="4" t="s">
-        <v>666</v>
+        <v>424</v>
       </c>
       <c r="L198" s="4">
-        <v>181</v>
+        <v>449</v>
       </c>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C199" s="10" t="s">
         <v>667</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>668</v>
@@ -13342,152 +13342,152 @@
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C200" s="10" t="s">
         <v>669</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>670</v>
       </c>
       <c r="E200" s="3"/>
       <c r="F200" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H200" s="4" t="s">
-        <v>542</v>
+        <v>671</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>209</v>
+        <v>270</v>
       </c>
       <c r="J200" s="4" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="K200" s="4" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="L200" s="4"/>
+        <v>474</v>
+      </c>
+      <c r="L200" s="4">
+        <v>614</v>
+      </c>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C201" s="10" t="s">
         <v>669</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>670</v>
       </c>
       <c r="E201" s="3"/>
       <c r="F201" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H201" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="I201" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="J201" s="4" t="s">
         <v>673</v>
       </c>
-      <c r="I201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J201" s="4" t="s">
+      <c r="K201" s="4" t="s">
         <v>674</v>
       </c>
-      <c r="K201" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L201" s="4"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E202" s="3"/>
       <c r="F202" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>677</v>
       </c>
       <c r="I202" s="13" t="s">
         <v>284</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L202" s="4"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D203" s="3" t="s">
@@ -13667,578 +13667,578 @@
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>688</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>689</v>
       </c>
       <c r="E207" s="3" t="s">
         <v>690</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H207" s="4" t="s">
-        <v>467</v>
+        <v>691</v>
       </c>
       <c r="I207" s="13" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J207" s="4" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K207" s="4" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L207" s="4">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>688</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>689</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>690</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>691</v>
+        <v>467</v>
       </c>
       <c r="I208" s="13" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J208" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K208" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L208" s="4">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C209" s="10" t="s">
         <v>688</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>689</v>
       </c>
       <c r="E209" s="3" t="s">
         <v>692</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>693</v>
       </c>
       <c r="I209" s="13" t="s">
         <v>694</v>
       </c>
       <c r="J209" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="K209" s="4" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="L209" s="4">
         <v>568</v>
       </c>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E210" s="3" t="s">
         <v>697</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H210" s="4" t="s">
         <v>698</v>
       </c>
       <c r="I210" s="13" t="s">
         <v>209</v>
       </c>
       <c r="J210" s="4" t="s">
         <v>699</v>
       </c>
       <c r="K210" s="4" t="s">
         <v>700</v>
       </c>
       <c r="L210" s="4">
         <v>50</v>
       </c>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>701</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I211" s="13" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>293</v>
+        <v>229</v>
       </c>
       <c r="L211" s="4">
-        <v>234</v>
+        <v>821</v>
       </c>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>697</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H212" s="4" t="s">
         <v>703</v>
       </c>
       <c r="I212" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K212" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L212" s="4">
         <v>2047</v>
       </c>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C213" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H213" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="I213" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="I213" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J213" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K213" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L213" s="4">
         <v>30</v>
       </c>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>707</v>
       </c>
       <c r="I214" s="13" t="s">
-        <v>64</v>
+        <v>140</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K214" s="4" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="L214" s="4">
-        <v>821</v>
+        <v>234</v>
       </c>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E215" s="3" t="s">
         <v>710</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>711</v>
       </c>
       <c r="I215" s="13" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="J215" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L215" s="4">
         <v>161</v>
       </c>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H216" s="4" t="s">
         <v>712</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J216" s="4" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="K216" s="4" t="s">
         <v>713</v>
       </c>
       <c r="L216" s="4"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E217" s="3" t="s">
         <v>710</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>714</v>
       </c>
       <c r="I217" s="13" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K217" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L217" s="4">
         <v>172</v>
       </c>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>715</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>716</v>
       </c>
       <c r="I218" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J218" s="4" t="s">
         <v>717</v>
       </c>
       <c r="K218" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L218" s="4">
         <v>1835</v>
       </c>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
@@ -14261,238 +14261,238 @@
       <c r="D219" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>720</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>721</v>
       </c>
       <c r="I219" s="13" t="s">
         <v>722</v>
       </c>
       <c r="J219" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K219" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L219" s="4">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E220" s="3"/>
-      <c r="F220" s="3"/>
+      <c r="E220" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G220" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H220" s="4" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I220" s="13" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>725</v>
+        <v>289</v>
       </c>
       <c r="K220" s="4" t="s">
-        <v>726</v>
+        <v>290</v>
       </c>
       <c r="L220" s="4">
-        <v>34</v>
+        <v>829</v>
       </c>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E221" s="3" t="s">
+      <c r="E221" s="3"/>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H221" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="I221" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="J221" s="4" t="s">
         <v>727</v>
       </c>
-      <c r="F221" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H221" s="4" t="s">
+      <c r="K221" s="4" t="s">
         <v>728</v>
       </c>
-      <c r="I221" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L221" s="4"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E222" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
       <c r="G222" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H222" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="I222" s="13" t="s">
         <v>730</v>
       </c>
-      <c r="I222" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J222" s="4" t="s">
-        <v>225</v>
+        <v>727</v>
       </c>
       <c r="K222" s="4" t="s">
-        <v>226</v>
+        <v>728</v>
       </c>
       <c r="L222" s="4">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E223" s="3"/>
-      <c r="F223" s="3"/>
+      <c r="E223" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G223" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>731</v>
       </c>
       <c r="I223" s="13" t="s">
-        <v>664</v>
+        <v>722</v>
       </c>
       <c r="J223" s="4" t="s">
-        <v>725</v>
+        <v>221</v>
       </c>
       <c r="K223" s="4" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="L223" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="L223" s="4">
+        <v>102</v>
+      </c>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>732</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>733</v>
       </c>
@@ -14631,197 +14631,197 @@
       <c r="B227" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C227" s="10" t="s">
         <v>740</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>742</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>743</v>
       </c>
       <c r="I227" s="13" t="s">
         <v>744</v>
       </c>
       <c r="J227" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K227" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L227" s="4"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C228" s="10" t="s">
         <v>740</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>742</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H228" s="4" t="s">
         <v>745</v>
       </c>
       <c r="I228" s="13" t="s">
         <v>744</v>
       </c>
       <c r="J228" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K228" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L228" s="4">
         <v>375</v>
       </c>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>740</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E229" s="3" t="s">
         <v>746</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>747</v>
       </c>
       <c r="I229" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K229" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L229" s="4">
         <v>261</v>
       </c>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>749</v>
       </c>
       <c r="E230" s="3"/>
       <c r="F230" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>750</v>
       </c>
       <c r="I230" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L230" s="4"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D231" s="3" t="s">
@@ -15054,190 +15054,190 @@
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>764</v>
       </c>
       <c r="I236" s="13" t="s">
         <v>765</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>325</v>
+        <v>182</v>
       </c>
       <c r="K236" s="4" t="s">
-        <v>326</v>
+        <v>183</v>
       </c>
       <c r="L236" s="4">
-        <v>35</v>
+        <v>653</v>
       </c>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>766</v>
       </c>
       <c r="I237" s="13" t="s">
         <v>767</v>
       </c>
       <c r="J237" s="4" t="s">
-        <v>182</v>
+        <v>325</v>
       </c>
       <c r="K237" s="4" t="s">
-        <v>183</v>
+        <v>326</v>
       </c>
       <c r="L237" s="4">
-        <v>653</v>
+        <v>35</v>
       </c>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C238" s="10" t="s">
         <v>768</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>769</v>
       </c>
       <c r="E238" s="3"/>
       <c r="F238" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H238" s="4" t="s">
         <v>770</v>
       </c>
       <c r="I238" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J238" s="4" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="K238" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L238" s="4">
         <v>954</v>
       </c>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>771</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>772</v>
       </c>
       <c r="E239" s="3"/>
       <c r="F239" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>773</v>
       </c>
       <c r="I239" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J239" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K239" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L239" s="4">
         <v>956</v>
       </c>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>13</v>
@@ -15248,240 +15248,240 @@
       <c r="D240" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>777</v>
       </c>
       <c r="I240" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J240" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K240" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L240" s="4">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E241" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H241" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="F241" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I241" s="13" t="s">
-        <v>275</v>
+        <v>47</v>
       </c>
       <c r="J241" s="4" t="s">
-        <v>292</v>
+        <v>221</v>
       </c>
       <c r="K241" s="4" t="s">
-        <v>293</v>
+        <v>222</v>
       </c>
       <c r="L241" s="4">
-        <v>1365</v>
+        <v>198</v>
       </c>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>780</v>
       </c>
       <c r="I242" s="13" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
       <c r="J242" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K242" s="4" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="L242" s="4">
-        <v>187</v>
+        <v>1365</v>
       </c>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C243" s="10" t="s">
         <v>781</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>782</v>
       </c>
       <c r="E243" s="3"/>
       <c r="F243" s="3"/>
       <c r="G243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H243" s="4" t="s">
         <v>783</v>
       </c>
       <c r="I243" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J243" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K243" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L243" s="4">
         <v>462</v>
       </c>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C244" s="10" t="s">
         <v>781</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>782</v>
       </c>
       <c r="E244" s="3" t="s">
         <v>784</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H244" s="4" t="s">
         <v>785</v>
       </c>
       <c r="I244" s="13" t="s">
         <v>786</v>
       </c>
       <c r="J244" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K244" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L244" s="4">
         <v>1632</v>
       </c>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C245" s="10" t="s">
         <v>787</v>
@@ -15575,54 +15575,54 @@
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C247" s="10" t="s">
         <v>794</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>795</v>
       </c>
       <c r="E247" s="3"/>
       <c r="F247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>796</v>
       </c>
       <c r="I247" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J247" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K247" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L247" s="4">
         <v>116</v>
       </c>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C248" s="10" t="s">
         <v>794</v>
@@ -15851,103 +15851,103 @@
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C253" s="10" t="s">
         <v>809</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>810</v>
       </c>
       <c r="E253" s="3"/>
       <c r="F253" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>811</v>
       </c>
       <c r="I253" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J253" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L253" s="4">
         <v>332</v>
       </c>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>812</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>814</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L254" s="4">
         <v>703</v>
       </c>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>815</v>
@@ -15991,189 +15991,189 @@
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C256" s="10" t="s">
         <v>817</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>818</v>
       </c>
       <c r="E256" s="3"/>
       <c r="F256" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H256" s="4" t="s">
         <v>819</v>
       </c>
       <c r="I256" s="13" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J256" s="4" t="s">
         <v>820</v>
       </c>
       <c r="K256" s="4" t="s">
         <v>821</v>
       </c>
       <c r="L256" s="4">
         <v>113</v>
       </c>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C257" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E257" s="3"/>
       <c r="F257" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>824</v>
       </c>
       <c r="I257" s="13" t="s">
         <v>825</v>
       </c>
       <c r="J257" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K257" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L257" s="4">
         <v>1118</v>
       </c>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C258" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E258" s="3"/>
       <c r="F258" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H258" s="4" t="s">
         <v>826</v>
       </c>
       <c r="I258" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J258" s="4" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="K258" s="4" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="L258" s="4">
         <v>200</v>
       </c>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E259" s="3"/>
       <c r="F259" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="I259" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J259" s="4" t="s">
         <v>699</v>
       </c>
       <c r="K259" s="4" t="s">
         <v>700</v>
       </c>
       <c r="L259" s="4">
         <v>287</v>
       </c>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
@@ -16182,54 +16182,54 @@
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C260" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>828</v>
       </c>
       <c r="E260" s="3"/>
       <c r="F260" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H260" s="4" t="s">
         <v>829</v>
       </c>
       <c r="I260" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J260" s="4" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="K260" s="4" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="L260" s="4">
         <v>1495</v>
       </c>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C261" s="10" t="s">
         <v>830</v>
@@ -16281,100 +16281,100 @@
       </c>
       <c r="D262" s="3" t="s">
         <v>833</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>834</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H262" s="4" t="s">
         <v>835</v>
       </c>
       <c r="I262" s="13" t="s">
         <v>836</v>
       </c>
       <c r="J262" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K262" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="L262" s="4"/>
+      <c r="L262" s="4">
+        <v>392</v>
+      </c>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C263" s="10" t="s">
         <v>832</v>
       </c>
       <c r="D263" s="3" t="s">
         <v>833</v>
       </c>
       <c r="E263" s="3" t="s">
         <v>834</v>
       </c>
       <c r="F263" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>837</v>
       </c>
       <c r="I263" s="13" t="s">
         <v>836</v>
       </c>
       <c r="J263" s="4" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K263" s="4" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="L263" s="4"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C264" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>839</v>
       </c>
@@ -16508,100 +16508,100 @@
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>844</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>845</v>
       </c>
       <c r="F267" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H267" s="4" t="s">
         <v>850</v>
       </c>
       <c r="I267" s="13" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="J267" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K267" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L267" s="4">
         <v>20</v>
       </c>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C268" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>844</v>
       </c>
       <c r="E268" s="3" t="s">
         <v>845</v>
       </c>
       <c r="F268" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H268" s="4" t="s">
         <v>851</v>
       </c>
       <c r="I268" s="13" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="J268" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K268" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L268" s="4">
         <v>280</v>
       </c>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
@@ -16699,96 +16699,96 @@
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C271" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E271" s="3"/>
       <c r="F271" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>857</v>
       </c>
       <c r="I271" s="13" t="s">
         <v>324</v>
       </c>
       <c r="J271" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K271" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L271" s="4"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C272" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E272" s="3"/>
       <c r="F272" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H272" s="4" t="s">
         <v>858</v>
       </c>
       <c r="I272" s="13" t="s">
         <v>324</v>
       </c>
       <c r="J272" s="4" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="K272" s="4" t="s">
         <v>859</v>
       </c>
       <c r="L272" s="4"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C273" s="10" t="s">
@@ -16932,96 +16932,96 @@
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E276" s="3"/>
       <c r="F276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>870</v>
       </c>
       <c r="I276" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J276" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L276" s="4"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E277" s="3"/>
       <c r="F277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>871</v>
       </c>
       <c r="I277" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K277" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L277" s="4">
         <v>136</v>
       </c>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>13</v>
@@ -17161,248 +17161,248 @@
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C281" s="10" t="s">
         <v>881</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>882</v>
       </c>
       <c r="E281" s="3"/>
       <c r="F281" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H281" s="4" t="s">
         <v>883</v>
       </c>
       <c r="I281" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J281" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K281" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L281" s="4">
         <v>856</v>
       </c>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C282" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D282" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E282" s="3" t="s">
         <v>886</v>
       </c>
       <c r="F282" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G282" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H282" s="4" t="s">
-        <v>678</v>
+        <v>887</v>
       </c>
       <c r="I282" s="13" t="s">
-        <v>887</v>
+        <v>767</v>
       </c>
       <c r="J282" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K282" s="4" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="L282" s="4">
-        <v>425</v>
+        <v>62</v>
       </c>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C283" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D283" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E283" s="3" t="s">
         <v>888</v>
       </c>
       <c r="F283" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H283" s="4" t="s">
         <v>889</v>
       </c>
       <c r="I283" s="13" t="s">
         <v>890</v>
       </c>
       <c r="J283" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K283" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L283" s="4">
         <v>1099</v>
       </c>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C284" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>891</v>
       </c>
       <c r="F284" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H284" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="I284" s="13" t="s">
         <v>892</v>
       </c>
-      <c r="I284" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J284" s="4" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="K284" s="4" t="s">
-        <v>293</v>
+        <v>229</v>
       </c>
       <c r="L284" s="4">
-        <v>62</v>
+        <v>425</v>
       </c>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E285" s="3"/>
       <c r="F285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I285" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L285" s="4"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D286" s="3" t="s">
@@ -17536,51 +17536,51 @@
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C289" s="10" t="s">
         <v>901</v>
       </c>
       <c r="D289" s="3" t="s">
         <v>902</v>
       </c>
       <c r="E289" s="3"/>
       <c r="F289" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H289" s="4" t="s">
         <v>903</v>
       </c>
       <c r="I289" s="13" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J289" s="4" t="s">
         <v>152</v>
       </c>
       <c r="K289" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L289" s="4">
         <v>206</v>
       </c>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
@@ -17829,493 +17829,493 @@
       <c r="B295" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>920</v>
       </c>
       <c r="I295" s="13" t="s">
         <v>921</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K295" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L295" s="4">
         <v>481</v>
       </c>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>924</v>
       </c>
       <c r="I296" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K296" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L296" s="4">
         <v>322</v>
       </c>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F297" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H297" s="4" t="s">
         <v>928</v>
       </c>
       <c r="I297" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J297" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="K297" s="4" t="s">
         <v>929</v>
       </c>
-      <c r="J297" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L297" s="4">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="I298" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J298" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="K298" s="4" t="s">
         <v>932</v>
       </c>
-      <c r="I298" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L298" s="4">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="I299" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="J299" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K299" s="4" t="s">
         <v>935</v>
       </c>
-      <c r="I299" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L299" s="4">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>937</v>
       </c>
       <c r="I300" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="J300" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="K300" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="L300" s="4">
         <v>62</v>
       </c>
-      <c r="J300" s="4" t="s">
-[...5 lines deleted...]
-      <c r="L300" s="4"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I301" s="13" t="s">
-        <v>619</v>
+        <v>58</v>
       </c>
       <c r="J301" s="4" t="s">
-        <v>939</v>
+        <v>848</v>
       </c>
       <c r="K301" s="4" t="s">
-        <v>940</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="L301" s="4"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E302" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H302" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="I302" s="13" t="s">
         <v>941</v>
       </c>
-      <c r="F302" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="4" t="s">
+      <c r="J302" s="4" t="s">
         <v>942</v>
       </c>
-      <c r="I302" s="13" t="s">
+      <c r="K302" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="J302" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L302" s="4">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="4" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="I303" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L303" s="4">
         <v>420</v>
       </c>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J304" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K304" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
@@ -18544,108 +18544,108 @@
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C310" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H310" s="4" t="s">
-        <v>967</v>
+        <v>458</v>
       </c>
       <c r="I310" s="13" t="s">
-        <v>197</v>
+        <v>459</v>
       </c>
       <c r="J310" s="4" t="s">
-        <v>182</v>
+        <v>460</v>
       </c>
       <c r="K310" s="4" t="s">
-        <v>183</v>
+        <v>461</v>
       </c>
       <c r="L310" s="4">
-        <v>1367</v>
+        <v>160</v>
       </c>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C311" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>456</v>
+        <v>967</v>
       </c>
       <c r="I311" s="13" t="s">
-        <v>457</v>
+        <v>197</v>
       </c>
       <c r="J311" s="4" t="s">
-        <v>458</v>
+        <v>182</v>
       </c>
       <c r="K311" s="4" t="s">
-        <v>459</v>
+        <v>183</v>
       </c>
       <c r="L311" s="4">
-        <v>160</v>
+        <v>1367</v>
       </c>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C312" s="10" t="s">
         <v>968</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>969</v>
@@ -18985,295 +18985,295 @@
       <c r="D319" s="3" t="s">
         <v>992</v>
       </c>
       <c r="E319" s="3" t="s">
         <v>993</v>
       </c>
       <c r="F319" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G319" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H319" s="4" t="s">
         <v>994</v>
       </c>
       <c r="I319" s="13" t="s">
         <v>995</v>
       </c>
       <c r="J319" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K319" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L319" s="4">
-        <v>48</v>
+        <v>252</v>
       </c>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C320" s="10" t="s">
         <v>991</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>992</v>
       </c>
       <c r="E320" s="3" t="s">
         <v>993</v>
       </c>
       <c r="F320" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G320" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H320" s="4" t="s">
         <v>996</v>
       </c>
       <c r="I320" s="13" t="s">
         <v>995</v>
       </c>
       <c r="J320" s="4" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K320" s="4" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L320" s="4">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C321" s="10" t="s">
         <v>991</v>
       </c>
       <c r="D321" s="3" t="s">
         <v>992</v>
       </c>
       <c r="E321" s="3" t="s">
         <v>997</v>
       </c>
       <c r="F321" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G321" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H321" s="4" t="s">
         <v>998</v>
       </c>
       <c r="I321" s="13" t="s">
         <v>999</v>
       </c>
       <c r="J321" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K321" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L321" s="4">
         <v>1324</v>
       </c>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C322" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D322" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H322" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="I322" s="13" t="s">
-        <v>619</v>
+        <v>1004</v>
       </c>
       <c r="J322" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K322" s="4" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="L322" s="4">
-        <v>545</v>
+        <v>1530</v>
       </c>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D323" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="F323" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H323" s="4" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="I323" s="13" t="s">
-        <v>1006</v>
+        <v>89</v>
       </c>
       <c r="J323" s="4" t="s">
-        <v>292</v>
+        <v>717</v>
       </c>
       <c r="K323" s="4" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="L323" s="4"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C324" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D324" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E324" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="F324" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H324" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="I324" s="13" t="s">
-        <v>89</v>
+        <v>619</v>
       </c>
       <c r="J324" s="4" t="s">
-        <v>717</v>
+        <v>228</v>
       </c>
       <c r="K324" s="4" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="L324" s="4"/>
+        <v>229</v>
+      </c>
+      <c r="L324" s="4">
+        <v>545</v>
+      </c>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C325" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="D325" s="3" t="s">
         <v>1010</v>
       </c>
@@ -19504,51 +19504,51 @@
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C330" s="10" t="s">
         <v>1024</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="E330" s="3"/>
       <c r="F330" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H330" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="I330" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J330" s="4" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="K330" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L330" s="4">
         <v>829</v>
       </c>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>13</v>
@@ -19692,249 +19692,249 @@
       <c r="B334" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C334" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E334" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H334" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="I334" s="13" t="s">
         <v>1039</v>
       </c>
       <c r="J334" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K334" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L334" s="4">
         <v>175</v>
       </c>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C335" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="F335" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="I335" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J335" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K335" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L335" s="4">
         <v>201</v>
       </c>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C336" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E336" s="3"/>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H336" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="I336" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J336" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K336" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L336" s="4">
         <v>79</v>
       </c>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C337" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E337" s="3" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="F337" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H337" s="4" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="I337" s="13" t="s">
-        <v>464</v>
+        <v>104</v>
       </c>
       <c r="J337" s="4" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="K337" s="4" t="s">
-        <v>226</v>
+        <v>120</v>
       </c>
       <c r="L337" s="4">
-        <v>165</v>
+        <v>1120</v>
       </c>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C338" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D338" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F338" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G338" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H338" s="4" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I338" s="13" t="s">
-        <v>107</v>
+        <v>453</v>
       </c>
       <c r="J338" s="4" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="K338" s="4" t="s">
-        <v>120</v>
+        <v>229</v>
       </c>
       <c r="L338" s="4">
-        <v>1120</v>
+        <v>165</v>
       </c>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C339" s="10" t="s">
         <v>1044</v>
       </c>
       <c r="D339" s="3" t="s">
         <v>1045</v>
@@ -19974,152 +19974,152 @@
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C340" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="E340" s="3"/>
       <c r="F340" s="3"/>
       <c r="G340" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H340" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="I340" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J340" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K340" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L340" s="4">
         <v>124</v>
       </c>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C341" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="D341" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="E341" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="F341" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H341" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="I341" s="13" t="s">
         <v>847</v>
       </c>
       <c r="J341" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="K341" s="4" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="L341" s="4">
         <v>944</v>
       </c>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C342" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="E342" s="3" t="s">
         <v>1051</v>
       </c>
       <c r="F342" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H342" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="I342" s="13" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J342" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K342" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L342" s="4">
         <v>125</v>
       </c>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C343" s="10" t="s">
         <v>1053</v>
@@ -20165,185 +20165,185 @@
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="I344" s="13" t="s">
-        <v>744</v>
+        <v>66</v>
       </c>
       <c r="J344" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K344" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L344" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L344" s="4"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J345" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K345" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L345" s="4"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>62</v>
+        <v>744</v>
       </c>
       <c r="J346" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K346" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L346" s="4"/>
+      <c r="L346" s="4">
+        <v>380</v>
+      </c>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E347" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="F347" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G347" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H347" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="I347" s="13" t="s">
         <v>1065</v>
       </c>
       <c r="J347" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K347" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L347" s="4">
         <v>57</v>
       </c>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
@@ -20590,294 +20590,294 @@
       </c>
       <c r="B353" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C353" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="E353" s="3"/>
       <c r="F353" s="3"/>
       <c r="G353" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H353" s="4" t="s">
         <v>1083</v>
       </c>
       <c r="I353" s="13" t="s">
         <v>1084</v>
       </c>
       <c r="J353" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K353" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="L353" s="4">
         <v>50</v>
       </c>
       <c r="M353" s="1"/>
       <c r="N353" s="1"/>
       <c r="O353" s="1"/>
       <c r="P353" s="1"/>
       <c r="Q353" s="1"/>
       <c r="R353" s="1"/>
       <c r="S353" s="1"/>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C354" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="E354" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="F354" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G354" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H354" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="I354" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="J354" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K354" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L354" s="4"/>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C355" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D355" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E355" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="F355" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G355" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H355" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="I355" s="13" t="s">
         <v>1091</v>
       </c>
       <c r="J355" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="K355" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="L355" s="4">
         <v>16</v>
       </c>
       <c r="M355" s="1"/>
       <c r="N355" s="1"/>
       <c r="O355" s="1"/>
       <c r="P355" s="1"/>
       <c r="Q355" s="1"/>
       <c r="R355" s="1"/>
       <c r="S355" s="1"/>
       <c r="T355" s="1"/>
       <c r="U355" s="1"/>
       <c r="V355" s="1"/>
       <c r="W355" s="1"/>
     </row>
     <row r="356" spans="1:23">
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C356" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D356" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="F356" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G356" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H356" s="4" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="I356" s="13" t="s">
-        <v>345</v>
+        <v>60</v>
       </c>
       <c r="J356" s="4" t="s">
-        <v>665</v>
+        <v>456</v>
       </c>
       <c r="K356" s="4" t="s">
-        <v>666</v>
+        <v>457</v>
       </c>
       <c r="L356" s="4">
-        <v>123</v>
+        <v>867</v>
       </c>
       <c r="M356" s="1"/>
       <c r="N356" s="1"/>
       <c r="O356" s="1"/>
       <c r="P356" s="1"/>
       <c r="Q356" s="1"/>
       <c r="R356" s="1"/>
       <c r="S356" s="1"/>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C357" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="F357" s="3" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G357" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H357" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="I357" s="13" t="s">
-        <v>58</v>
+        <v>341</v>
       </c>
       <c r="J357" s="4" t="s">
-        <v>452</v>
+        <v>663</v>
       </c>
       <c r="K357" s="4" t="s">
-        <v>453</v>
+        <v>664</v>
       </c>
       <c r="L357" s="4">
-        <v>867</v>
+        <v>123</v>
       </c>
       <c r="M357" s="1"/>
       <c r="N357" s="1"/>
       <c r="O357" s="1"/>
       <c r="P357" s="1"/>
       <c r="Q357" s="1"/>
       <c r="R357" s="1"/>
       <c r="S357" s="1"/>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="I358" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J358" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K358" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L358" s="4">
         <v>514</v>
       </c>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>1100</v>