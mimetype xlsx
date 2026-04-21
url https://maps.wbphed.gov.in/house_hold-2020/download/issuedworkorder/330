--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -128,131 +128,131 @@
   <si>
     <t>2568/RD/PHE</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>01-09-2023</t>
   </si>
   <si>
     <t>28-05-2024</t>
   </si>
   <si>
     <t>Amalbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06059</t>
   </si>
   <si>
     <t>SM/07073</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>1419/RD/PHE</t>
+  </si>
+  <si>
+    <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
+    <t>10-01-2021</t>
+  </si>
+  <si>
+    <t>1440/RD/PHE</t>
+  </si>
+  <si>
+    <t>DIPANKAR SARKAR</t>
+  </si>
+  <si>
+    <t>467/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>26-02-2021</t>
+  </si>
+  <si>
+    <t>28-03-2021</t>
+  </si>
+  <si>
     <t>1418/RD/PHE</t>
   </si>
   <si>
     <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
   </si>
   <si>
-    <t>11-12-2020</t>
-[...4 lines deleted...]
-  <si>
     <t>1417/RD/PHE</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>1420/RD/PHE</t>
   </si>
   <si>
     <t>SANJIB BHATTACHARJEE</t>
   </si>
   <si>
-    <t>467/RD/PHE</t>
-[...22 lines deleted...]
-  <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
+    <t>1435/RD/PHE</t>
+  </si>
+  <si>
+    <t>SAMIRAN PODDAR</t>
+  </si>
+  <si>
+    <t>1437/RD/PHE</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>1438/RD/PHE</t>
   </si>
   <si>
     <t>M/S P.S ENTERPRISE</t>
   </si>
   <si>
-    <t>1437/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>1421/RD/PHE</t>
   </si>
   <si>
     <t>MAA SHEETALA ENTERPRISE</t>
   </si>
   <si>
-    <t>1435/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>1439/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PARMANIK</t>
   </si>
   <si>
     <t>ANGARBHASA Piped Water Supply Scheme at Goalpokhar-l Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12707</t>
   </si>
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>01-02-2023</t>
@@ -323,71 +323,71 @@
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>08-05-2023</t>
   </si>
   <si>
     <t>02-02-2024</t>
   </si>
   <si>
     <t>Bahala Zone-II Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16223</t>
   </si>
   <si>
     <t>1278/RD/PHE</t>
   </si>
   <si>
     <t>Bahin Paharpur Piped Water Supply Scheme at Hemtabad block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/14146</t>
   </si>
   <si>
+    <t>563/RD/PHE</t>
+  </si>
+  <si>
+    <t>23-02-2023</t>
+  </si>
+  <si>
+    <t>23-02-2024</t>
+  </si>
+  <si>
     <t>3746/RD/PHE</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>18-12-2024</t>
   </si>
   <si>
     <t>01-02-2025</t>
   </si>
   <si>
-    <t>563/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
   </si>
   <si>
     <t>SM/11644</t>
   </si>
   <si>
     <t>587/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
   </si>
   <si>
     <t>BALARAMPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13520</t>
   </si>
   <si>
     <t>BALAS Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12107</t>
   </si>
   <si>
     <t>68/RD/PHE</t>
@@ -770,74 +770,74 @@
   <si>
     <t>SM/14239</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16-03-2023</t>
   </si>
   <si>
     <t>15-03-2024</t>
   </si>
   <si>
     <t>Bindol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05142</t>
   </si>
   <si>
+    <t>1529/RD/PHE</t>
+  </si>
+  <si>
+    <t>23-12-2020</t>
+  </si>
+  <si>
+    <t>06-02-2021</t>
+  </si>
+  <si>
     <t>SM/18993</t>
   </si>
   <si>
     <t>2873/RD/PHE</t>
   </si>
   <si>
     <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>17-10-2023</t>
   </si>
   <si>
     <t>01-12-2023</t>
   </si>
   <si>
-    <t>1529/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>BIRSINGGACHH MINI PIPED WATER SUPPLY SCHEME IN ISLAMPUR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18166</t>
   </si>
   <si>
     <t>2379/RD/PHE</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>14-08-2023</t>
   </si>
   <si>
     <t>12-11-2023</t>
   </si>
   <si>
     <t>Butijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06038</t>
   </si>
   <si>
     <t>SM/07142</t>
@@ -1031,71 +1031,71 @@
   <si>
     <t>17-02-2023</t>
   </si>
   <si>
     <t>03-04-2023</t>
   </si>
   <si>
     <t>CHHOTA PATNA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12780</t>
   </si>
   <si>
     <t>CHITAURA PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14167</t>
   </si>
   <si>
     <t>CHOPRA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00654</t>
   </si>
   <si>
+    <t>SM/10129</t>
+  </si>
+  <si>
+    <t>1272/RD/PHE</t>
+  </si>
+  <si>
+    <t>24-06-2022</t>
+  </si>
+  <si>
+    <t>08-08-2022</t>
+  </si>
+  <si>
     <t>SM/09182</t>
   </si>
   <si>
     <t>2082/RD/PHE</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
   </si>
   <si>
-    <t>SM/10129</t>
-[...10 lines deleted...]
-  <si>
     <t>Choprabari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05146</t>
   </si>
   <si>
     <t>SM/06730</t>
   </si>
   <si>
     <t>1242/RD/PHE</t>
   </si>
   <si>
     <t>CHOUKAI Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15304</t>
   </si>
   <si>
     <t>DAKSHIN ARIAGAON Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15305</t>
   </si>
   <si>
     <t>DAKSHIN BESABARI Piped Water Supply Scheme at Chopra Block</t>
@@ -1115,59 +1115,59 @@
   <si>
     <t>SM/01339</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
   <si>
     <t>Dakshin Kundal Pukhar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05481</t>
   </si>
   <si>
     <t>SM/07140</t>
   </si>
   <si>
     <t>1426/RD/PHE</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
+    <t>1429/RD/PHE</t>
+  </si>
+  <si>
+    <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>1428/RD/PHE</t>
   </si>
   <si>
-    <t>1429/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>1427/RD/PHE</t>
   </si>
   <si>
     <t>CHAITANYA SAMAL</t>
   </si>
   <si>
     <t>DAKSHIN MAKHANPOKHAR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16495</t>
   </si>
   <si>
     <t>DAKSHIN NEAMATPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16491</t>
   </si>
   <si>
     <t>DAKSHIN RAMPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13232</t>
   </si>
   <si>
     <t>DAKSHIN SAHAPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
@@ -1217,77 +1217,77 @@
   <si>
     <t>1236/RD/PHE</t>
   </si>
   <si>
     <t>SM/14229</t>
   </si>
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>02-03-2023</t>
   </si>
   <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
+    <t>1422/RD/PHE</t>
+  </si>
+  <si>
+    <t>KARTICK BISWAS</t>
+  </si>
+  <si>
+    <t>1425/RD/PHE</t>
+  </si>
+  <si>
     <t>1424/RD/PHE</t>
   </si>
   <si>
     <t>RAHUL ENTERPRISE</t>
   </si>
   <si>
-    <t>1422/RD/PHE</t>
-[...2 lines deleted...]
-    <t>KARTICK BISWAS</t>
+    <t>1423/RD/PHE</t>
+  </si>
+  <si>
+    <t>NIMAI DAS</t>
   </si>
   <si>
     <t>1436/RD/PHE</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>1423/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>DHARAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00277</t>
   </si>
   <si>
     <t>SM/09185</t>
@@ -1445,65 +1445,65 @@
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>Faridpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06047</t>
   </si>
   <si>
+    <t>SM/12640</t>
+  </si>
+  <si>
+    <t>1915/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/07139</t>
   </si>
   <si>
     <t>1413/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAATARA CONSTRUCTION</t>
   </si>
   <si>
-    <t>SM/12640</t>
-[...4 lines deleted...]
-  <si>
     <t>FASHIA DIATION PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14129</t>
   </si>
   <si>
     <t>Fatepur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13012</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>GHIMIGAON Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12783</t>
   </si>
   <si>
     <t>Ghirnigaon Khas Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01360</t>
@@ -1685,59 +1685,59 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>1530/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/14226</t>
   </si>
   <si>
     <t>62/RD/PHE</t>
   </si>
   <si>
-    <t>1530/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
     <t>SM/12652</t>
@@ -1835,74 +1835,74 @@
   <si>
     <t>SM/16219</t>
   </si>
   <si>
     <t>1275/RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-II Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16220</t>
   </si>
   <si>
     <t>2021/RD/PHE</t>
   </si>
   <si>
     <t>1276/RD/PHE</t>
   </si>
   <si>
     <t>HEMENPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14180</t>
   </si>
   <si>
+    <t>875/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
+  </si>
+  <si>
+    <t>27-03-2023</t>
+  </si>
+  <si>
+    <t>26-05-2023</t>
+  </si>
+  <si>
     <t>950/RD/PHE</t>
   </si>
   <si>
     <t>M/S.SADHANA ENTERPRISE</t>
   </si>
   <si>
     <t>29-03-2023</t>
   </si>
   <si>
     <t>28-05-2023</t>
   </si>
   <si>
-    <t>875/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>HEMTABAD WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/00282</t>
   </si>
   <si>
     <t>SM/09175</t>
   </si>
   <si>
     <t>2075/RD/PHE</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>484/RD/PHE</t>
   </si>
   <si>
     <t>25-02-2022</t>
   </si>
   <si>
     <t>27-03-2022</t>
   </si>
   <si>
     <t>SM/11799</t>
@@ -2045,56 +2045,56 @@
   <si>
     <t>Kachara Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13013</t>
   </si>
   <si>
     <t>97/RD/PHE</t>
   </si>
   <si>
     <t>19-01-2023</t>
   </si>
   <si>
     <t>24-05-2023</t>
   </si>
   <si>
     <t>08-07-2023</t>
   </si>
   <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
+    <t>2090/RD/PHE</t>
+  </si>
+  <si>
     <t>3747/RD/PHE</t>
   </si>
   <si>
-    <t>2090/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
     <t>2840/RD/PHE</t>
   </si>
   <si>
     <t>23-09-2024</t>
   </si>
   <si>
     <t>13-10-2024</t>
   </si>
   <si>
     <t>SM/07071</t>
   </si>
   <si>
     <t>1414/RD/PHE</t>
@@ -2174,83 +2174,83 @@
   <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>15-03-2025</t>
   </si>
   <si>
     <t>425/RD/PHE</t>
   </si>
   <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
   </si>
   <si>
     <t>17-03-2023</t>
   </si>
   <si>
     <t>KASBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00665</t>
   </si>
   <si>
+    <t>3571/RD/PHE</t>
+  </si>
+  <si>
+    <t>05-12-2024</t>
+  </si>
+  <si>
+    <t>19-01-2025</t>
+  </si>
+  <si>
+    <t>SM/11796</t>
+  </si>
+  <si>
+    <t>2019/RD/PHE</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>3572/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANTI TRADERS</t>
+  </si>
+  <si>
     <t>SM/09173</t>
   </si>
   <si>
     <t>2073/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER</t>
   </si>
   <si>
-    <t>SM/11796</t>
-[...22 lines deleted...]
-  <si>
     <t>427/RD/PHE</t>
   </si>
   <si>
     <t>Kashimpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18182</t>
   </si>
   <si>
     <t>1132/RD/PHE</t>
   </si>
   <si>
     <t>KATAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12082</t>
   </si>
   <si>
     <t>Khalsi Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18179</t>
   </si>
   <si>
     <t>1129/RD/PHE</t>
@@ -2279,59 +2279,59 @@
   <si>
     <t>570/RD/PHE</t>
   </si>
   <si>
     <t>KHATSA Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12103</t>
   </si>
   <si>
     <t>3738/RD/PHE</t>
   </si>
   <si>
     <t>73/RD/PHE</t>
   </si>
   <si>
     <t>Khowaspur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06043</t>
   </si>
   <si>
     <t>SM/07143</t>
   </si>
   <si>
+    <t>1431/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S PIONEER ENTERPRISE</t>
+  </si>
+  <si>
     <t>1430/RD/PHE</t>
   </si>
   <si>
-    <t>1431/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>KICHAKTALA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12789</t>
   </si>
   <si>
     <t>KONAL PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14166</t>
   </si>
   <si>
     <t>Kotar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04985</t>
   </si>
   <si>
     <t>865/RD/PHE</t>
   </si>
   <si>
     <t>SOMNATH KUNDU</t>
   </si>
   <si>
     <t>1908/RD/PHE</t>
@@ -2345,62 +2345,62 @@
   <si>
     <t>SM/11821</t>
   </si>
   <si>
     <t>96/RD/PHE</t>
   </si>
   <si>
     <t>KUNDARGAON Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12086</t>
   </si>
   <si>
     <t>552/RD/PHE</t>
   </si>
   <si>
     <t>KUNORE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00806</t>
   </si>
   <si>
     <t>SM/09172</t>
   </si>
   <si>
+    <t>426/RD/PHE</t>
+  </si>
+  <si>
+    <t>SM/11795</t>
+  </si>
+  <si>
+    <t>2023/RD/PHE</t>
+  </si>
+  <si>
     <t>2072/RD/PHE</t>
   </si>
   <si>
-    <t>426/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>LAKHIPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00278</t>
   </si>
   <si>
     <t>2081/RD/PHE</t>
   </si>
   <si>
     <t>SM/11724</t>
   </si>
   <si>
     <t>2027/RD/PHE</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
     <t>LAKSMANIA Piped water supply scheme in Raiganj block in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/11897</t>
   </si>
   <si>
     <t>1306/RD/PHE</t>
@@ -2939,62 +2939,62 @@
   <si>
     <t>864/RD/PHE</t>
   </si>
   <si>
     <t>PURBA JAYPURA Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12791</t>
   </si>
   <si>
     <t>Purba Rampur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06037</t>
   </si>
   <si>
     <t>SM/07144</t>
   </si>
   <si>
     <t>Purbba Chutiakhor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06039</t>
   </si>
   <si>
+    <t>2658/RD/PHE</t>
+  </si>
+  <si>
+    <t>15-09-2023</t>
+  </si>
+  <si>
+    <t>30-10-2023</t>
+  </si>
+  <si>
     <t>342/RD/PHE</t>
   </si>
   <si>
-    <t>2658/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>PURBBA GOMAIDIGHI PWSS</t>
   </si>
   <si>
     <t>SM/18448</t>
   </si>
   <si>
     <t>2470/RD/PHE</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>PURGRAM Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12097</t>
   </si>
   <si>
     <t>70/RD/PHE</t>
   </si>
   <si>
     <t>Puria Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06041</t>
@@ -3188,57 +3188,57 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1432/RD/PHE</t>
+  </si>
+  <si>
+    <t>1433/RD/PHE</t>
+  </si>
+  <si>
     <t>1434/RD/PHE</t>
-  </si>
-[...4 lines deleted...]
-    <t>1433/RD/PHE</t>
   </si>
   <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
     <t>SM/13015</t>
   </si>
   <si>
     <t>1920/RD/PHE</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
   </si>
   <si>
     <t>1692/RD/PHE</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>10-06-2024</t>
   </si>
@@ -4140,345 +4140,345 @@
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L8" s="4">
-        <v>249</v>
+        <v>180</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="L9" s="4">
-        <v>180</v>
+        <v>246</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="4">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L11" s="4">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="4">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
@@ -4532,100 +4532,100 @@
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L14" s="4">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L15" s="4">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
@@ -5044,106 +5044,106 @@
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I25" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="J25" s="4" t="s">
+      <c r="K25" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L25" s="4"/>
+      <c r="L25" s="4">
+        <v>1012</v>
+      </c>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="I26" s="13" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L26" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L26" s="4"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>111</v>
       </c>
@@ -5419,54 +5419,54 @@
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>137</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>139</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L33" s="4">
         <v>1448</v>
       </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>141</v>
@@ -5511,51 +5511,51 @@
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>145</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L35" s="4">
         <v>386</v>
       </c>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>13</v>
@@ -6249,54 +6249,54 @@
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="3"/>
       <c r="F51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>204</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L51" s="4">
         <v>70</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>205</v>
@@ -6443,54 +6443,54 @@
       <c r="B55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>225</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L55" s="4">
         <v>2028</v>
       </c>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>216</v>
@@ -6714,121 +6714,121 @@
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>252</v>
+        <v>212</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J61" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="I61" s="13" t="s">
+      <c r="K61" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="J61" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L61" s="4">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="I62" s="13" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4">
-        <v>1007</v>
+        <v>20</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>260</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>261</v>
@@ -6921,54 +6921,54 @@
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E65" s="3"/>
       <c r="F65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>274</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="3" t="s">
@@ -7107,54 +7107,54 @@
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>280</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E69" s="3"/>
       <c r="F69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>283</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>284</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>285</v>
       </c>
       <c r="D70" s="3" t="s">
@@ -7295,54 +7295,54 @@
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>297</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>298</v>
       </c>
       <c r="E73" s="3"/>
       <c r="F73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>299</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L73" s="4">
         <v>401</v>
       </c>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>300</v>
@@ -7481,101 +7481,101 @@
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>312</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L77" s="4">
         <v>784</v>
       </c>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E78" s="3"/>
       <c r="F78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>314</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>315</v>
       </c>
       <c r="D79" s="3" t="s">
@@ -7894,167 +7894,167 @@
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>339</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>340</v>
       </c>
       <c r="I86" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="J86" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="J86" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" s="4" t="s">
-        <v>229</v>
+        <v>342</v>
       </c>
       <c r="L86" s="4">
-        <v>752</v>
+        <v>566</v>
       </c>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H87" s="4" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="I87" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="L87" s="4">
-        <v>566</v>
+        <v>770</v>
       </c>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>337</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>151</v>
+        <v>345</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>345</v>
+        <v>229</v>
       </c>
       <c r="L88" s="4">
-        <v>770</v>
+        <v>752</v>
       </c>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>346</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>347</v>
@@ -8282,54 +8282,54 @@
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L94" s="4">
         <v>1052</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
@@ -8377,109 +8377,109 @@
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>367</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>47</v>
+        <v>368</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L96" s="4">
-        <v>366</v>
+        <v>203</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>369</v>
+        <v>45</v>
       </c>
       <c r="J97" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K97" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L97" s="4">
-        <v>203</v>
+        <v>366</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
@@ -8850,54 +8850,54 @@
       <c r="B106" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L106" s="4">
         <v>343</v>
       </c>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>389</v>
@@ -9001,247 +9001,247 @@
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L109" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>403</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>404</v>
+        <v>181</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K110" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L110" s="4">
         <v>245</v>
       </c>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="I111" s="13" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="J111" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K111" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L111" s="4">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="I112" s="13" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K112" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L112" s="4">
         <v>241</v>
       </c>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="I113" s="13" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K113" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L113" s="4">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>410</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>411</v>
@@ -9285,54 +9285,54 @@
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>413</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>414</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>415</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L115" s="4">
         <v>604</v>
       </c>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>416</v>
@@ -9715,100 +9715,100 @@
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L124" s="4">
         <v>292</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>450</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>451</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J125" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K125" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L125" s="4">
         <v>160</v>
       </c>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
@@ -9950,51 +9950,51 @@
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>462</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L129" s="4">
         <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
@@ -10082,167 +10082,167 @@
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>479</v>
+        <v>209</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>40</v>
+        <v>325</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="L132" s="4">
-        <v>458</v>
+        <v>25</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J133" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>289</v>
+        <v>458</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="F134" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H134" s="4" t="s">
+      <c r="I134" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="I134" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J134" s="4" t="s">
-        <v>325</v>
+        <v>40</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="L134" s="4">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>482</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>483</v>
@@ -10284,51 +10284,51 @@
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>484</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>485</v>
       </c>
       <c r="E136" s="3"/>
       <c r="F136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>486</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K136" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L136" s="4">
         <v>171</v>
       </c>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>13</v>
@@ -10380,54 +10380,54 @@
       <c r="B138" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L138" s="4">
         <v>1303</v>
       </c>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>493</v>
@@ -10664,54 +10664,54 @@
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>507</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>508</v>
       </c>
       <c r="E144" s="3"/>
       <c r="F144" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>509</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L144" s="4">
         <v>892</v>
       </c>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>510</v>
@@ -10952,54 +10952,54 @@
       <c r="B150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>525</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>526</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>527</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L150" s="4">
         <v>279</v>
       </c>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>528</v>
@@ -11050,97 +11050,97 @@
       <c r="B152" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>533</v>
       </c>
       <c r="I152" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L152" s="4">
         <v>331</v>
       </c>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>534</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>535</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J153" s="4" t="s">
         <v>325</v>
       </c>
       <c r="K153" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L153" s="4">
         <v>169</v>
       </c>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
@@ -11148,446 +11148,446 @@
       <c r="B154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>538</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>539</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L154" s="4">
         <v>694</v>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>540</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L155" s="4">
         <v>220</v>
       </c>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>544</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L156" s="4">
         <v>84</v>
       </c>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>547</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L157" s="4">
         <v>842</v>
       </c>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>550</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>552</v>
       </c>
       <c r="I158" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L158" s="4">
         <v>700</v>
       </c>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>492</v>
+        <v>412</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>270</v>
+        <v>140</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="L159" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L159" s="4">
+        <v>621</v>
+      </c>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>412</v>
+        <v>492</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="L160" s="4"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="F161" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I161" s="13" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>120</v>
+        <v>253</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="L161" s="4"/>
+        <v>254</v>
+      </c>
+      <c r="L161" s="4">
+        <v>1679</v>
+      </c>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>212</v>
+        <v>558</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>66</v>
+        <v>330</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="L162" s="4"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
       </c>
@@ -11632,54 +11632,54 @@
       <c r="B164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>565</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L164" s="4">
         <v>959</v>
       </c>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
@@ -11730,54 +11730,54 @@
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>571</v>
       </c>
       <c r="I166" s="13" t="s">
         <v>19</v>
       </c>
       <c r="J166" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L166" s="4">
         <v>1678</v>
       </c>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>572</v>
@@ -12020,54 +12020,54 @@
       <c r="B172" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>591</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L172" s="4">
         <v>1001</v>
       </c>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>592</v>
@@ -12118,150 +12118,150 @@
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L174" s="4">
         <v>374</v>
       </c>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L176" s="4">
         <v>375</v>
       </c>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>598</v>
@@ -12406,98 +12406,98 @@
         <v>605</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E180" s="3"/>
       <c r="F180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>607</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>608</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>609</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>610</v>
       </c>
       <c r="L180" s="4">
-        <v>320</v>
+        <v>123</v>
       </c>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E181" s="3"/>
       <c r="F181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>611</v>
       </c>
       <c r="I181" s="13" t="s">
         <v>612</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>613</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>614</v>
       </c>
       <c r="L181" s="4">
-        <v>123</v>
+        <v>320</v>
       </c>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>616</v>
@@ -13113,54 +13113,54 @@
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C195" s="10" t="s">
         <v>653</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>654</v>
       </c>
       <c r="E195" s="3"/>
       <c r="F195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>655</v>
       </c>
       <c r="I195" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J195" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K195" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L195" s="4"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>656</v>
       </c>
       <c r="D196" s="3" t="s">
@@ -13437,106 +13437,106 @@
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E202" s="3"/>
       <c r="F202" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>677</v>
       </c>
       <c r="I202" s="13" t="s">
-        <v>284</v>
+        <v>72</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>105</v>
+        <v>468</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="L202" s="4"/>
+        <v>469</v>
+      </c>
+      <c r="L202" s="4">
+        <v>1282</v>
+      </c>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E203" s="3"/>
       <c r="F203" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I203" s="13" t="s">
-        <v>72</v>
+        <v>284</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>468</v>
+        <v>108</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L203" s="4"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>679</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>680</v>
       </c>
@@ -13866,51 +13866,51 @@
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>701</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I211" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J211" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K211" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L211" s="4">
         <v>821</v>
       </c>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
@@ -14107,51 +14107,51 @@
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H216" s="4" t="s">
         <v>712</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J216" s="4" t="s">
         <v>460</v>
       </c>
       <c r="K216" s="4" t="s">
         <v>713</v>
       </c>
       <c r="L216" s="4"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
@@ -14239,74 +14239,68 @@
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E219" s="3" t="s">
+      <c r="E219" s="3"/>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H219" s="4" t="s">
         <v>720</v>
       </c>
-      <c r="F219" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H219" s="4" t="s">
+      <c r="I219" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="J219" s="4" t="s">
         <v>721</v>
       </c>
-      <c r="I219" s="13" t="s">
+      <c r="K219" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="J219" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L219" s="4"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>719</v>
       </c>
@@ -14346,143 +14340,149 @@
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H221" s="4" t="s">
         <v>726</v>
       </c>
       <c r="I221" s="13" t="s">
-        <v>662</v>
+        <v>727</v>
       </c>
       <c r="J221" s="4" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="K221" s="4" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="L221" s="4"/>
+        <v>722</v>
+      </c>
+      <c r="L221" s="4">
+        <v>34</v>
+      </c>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E222" s="3"/>
-      <c r="F222" s="3"/>
+      <c r="E222" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G222" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H222" s="4" t="s">
         <v>729</v>
       </c>
       <c r="I222" s="13" t="s">
         <v>730</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>727</v>
+        <v>228</v>
       </c>
       <c r="K222" s="4" t="s">
-        <v>728</v>
+        <v>229</v>
       </c>
       <c r="L222" s="4">
-        <v>34</v>
+        <v>232</v>
       </c>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>731</v>
       </c>
       <c r="I223" s="13" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="J223" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K223" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L223" s="4">
         <v>102</v>
       </c>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
@@ -14727,101 +14727,101 @@
       <c r="B229" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>740</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E229" s="3" t="s">
         <v>746</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>747</v>
       </c>
       <c r="I229" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K229" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L229" s="4">
         <v>261</v>
       </c>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>749</v>
       </c>
       <c r="E230" s="3"/>
       <c r="F230" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>750</v>
       </c>
       <c r="I230" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L230" s="4"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D231" s="3" t="s">
@@ -14865,109 +14865,109 @@
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>755</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="J232" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K232" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L232" s="4">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="4" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="I233" s="13" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="J233" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K233" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L233" s="4">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>758</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>759</v>
@@ -15193,204 +15193,204 @@
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>771</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>772</v>
       </c>
       <c r="E239" s="3"/>
       <c r="F239" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>773</v>
       </c>
       <c r="I239" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J239" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K239" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L239" s="4">
         <v>956</v>
       </c>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>777</v>
       </c>
       <c r="I240" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J240" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K240" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L240" s="4">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="I241" s="13" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
       <c r="J241" s="4" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="K241" s="4" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="L241" s="4">
-        <v>198</v>
+        <v>1365</v>
       </c>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>780</v>
       </c>
       <c r="I242" s="13" t="s">
-        <v>275</v>
+        <v>45</v>
       </c>
       <c r="J242" s="4" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="K242" s="4" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="L242" s="4">
-        <v>1365</v>
+        <v>187</v>
       </c>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C243" s="10" t="s">
         <v>781</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>782</v>
@@ -15575,54 +15575,54 @@
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C247" s="10" t="s">
         <v>794</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>795</v>
       </c>
       <c r="E247" s="3"/>
       <c r="F247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>796</v>
       </c>
       <c r="I247" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J247" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K247" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L247" s="4">
         <v>116</v>
       </c>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C248" s="10" t="s">
         <v>794</v>
@@ -15851,103 +15851,103 @@
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C253" s="10" t="s">
         <v>809</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>810</v>
       </c>
       <c r="E253" s="3"/>
       <c r="F253" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>811</v>
       </c>
       <c r="I253" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J253" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L253" s="4">
         <v>332</v>
       </c>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>812</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>814</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L254" s="4">
         <v>703</v>
       </c>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>815</v>
@@ -16041,101 +16041,101 @@
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C257" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E257" s="3"/>
       <c r="F257" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>824</v>
       </c>
       <c r="I257" s="13" t="s">
         <v>825</v>
       </c>
       <c r="J257" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K257" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L257" s="4">
         <v>1118</v>
       </c>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C258" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E258" s="3"/>
       <c r="F258" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H258" s="4" t="s">
         <v>826</v>
       </c>
       <c r="I258" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J258" s="4" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="K258" s="4" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="L258" s="4">
         <v>200</v>
       </c>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>822</v>
@@ -16508,51 +16508,51 @@
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>844</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>845</v>
       </c>
       <c r="F267" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H267" s="4" t="s">
         <v>850</v>
       </c>
       <c r="I267" s="13" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="J267" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K267" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L267" s="4">
         <v>20</v>
       </c>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
@@ -16699,54 +16699,54 @@
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C271" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E271" s="3"/>
       <c r="F271" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>857</v>
       </c>
       <c r="I271" s="13" t="s">
         <v>324</v>
       </c>
       <c r="J271" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K271" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L271" s="4"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C272" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D272" s="3" t="s">
@@ -16932,96 +16932,96 @@
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E276" s="3"/>
       <c r="F276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>870</v>
       </c>
       <c r="I276" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J276" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L276" s="4"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E277" s="3"/>
       <c r="F277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>871</v>
       </c>
       <c r="I277" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K277" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L277" s="4">
         <v>136</v>
       </c>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>13</v>
@@ -17161,54 +17161,54 @@
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C281" s="10" t="s">
         <v>881</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>882</v>
       </c>
       <c r="E281" s="3"/>
       <c r="F281" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H281" s="4" t="s">
         <v>883</v>
       </c>
       <c r="I281" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J281" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K281" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L281" s="4">
         <v>856</v>
       </c>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C282" s="10" t="s">
         <v>884</v>
@@ -17302,51 +17302,51 @@
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C284" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>891</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H284" s="4" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I284" s="13" t="s">
         <v>892</v>
       </c>
       <c r="J284" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K284" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L284" s="4">
         <v>425</v>
       </c>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
@@ -17355,54 +17355,54 @@
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E285" s="3"/>
       <c r="F285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I285" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L285" s="4"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D286" s="3" t="s">
@@ -17829,100 +17829,100 @@
       <c r="B295" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>920</v>
       </c>
       <c r="I295" s="13" t="s">
         <v>921</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K295" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L295" s="4">
         <v>481</v>
       </c>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>924</v>
       </c>
       <c r="I296" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K296" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L296" s="4">
         <v>322</v>
       </c>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
@@ -18025,51 +18025,51 @@
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
         <v>933</v>
       </c>
       <c r="I299" s="13" t="s">
         <v>934</v>
       </c>
       <c r="J299" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K299" s="4" t="s">
         <v>935</v>
       </c>
       <c r="L299" s="4">
         <v>70</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
@@ -18120,51 +18120,51 @@
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
         <v>939</v>
       </c>
       <c r="I301" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J301" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K301" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L301" s="4"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
@@ -18219,103 +18219,103 @@
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I303" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L303" s="4">
         <v>420</v>
       </c>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J304" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K304" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
@@ -18735,156 +18735,156 @@
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C314" s="10" t="s">
         <v>973</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>974</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H314" s="4" t="s">
         <v>975</v>
       </c>
       <c r="I314" s="13" t="s">
-        <v>270</v>
+        <v>402</v>
       </c>
       <c r="J314" s="4" t="s">
-        <v>241</v>
+        <v>976</v>
       </c>
       <c r="K314" s="4" t="s">
-        <v>242</v>
+        <v>977</v>
       </c>
       <c r="L314" s="4">
-        <v>1657</v>
+        <v>543</v>
       </c>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C315" s="10" t="s">
         <v>973</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>974</v>
       </c>
       <c r="E315" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="I315" s="13" t="s">
-        <v>404</v>
+        <v>270</v>
       </c>
       <c r="J315" s="4" t="s">
-        <v>977</v>
+        <v>241</v>
       </c>
       <c r="K315" s="4" t="s">
-        <v>978</v>
+        <v>242</v>
       </c>
       <c r="L315" s="4">
-        <v>543</v>
+        <v>1657</v>
       </c>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C316" s="10" t="s">
         <v>979</v>
       </c>
       <c r="D316" s="3" t="s">
         <v>980</v>
       </c>
       <c r="E316" s="3"/>
       <c r="F316" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H316" s="4" t="s">
         <v>981</v>
       </c>
       <c r="I316" s="13" t="s">
         <v>982</v>
       </c>
       <c r="J316" s="4" t="s">
         <v>234</v>
       </c>
       <c r="K316" s="4" t="s">
         <v>235</v>
       </c>
       <c r="L316" s="4">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C317" s="10" t="s">
         <v>983</v>
       </c>
       <c r="D317" s="3" t="s">
         <v>984</v>
@@ -19738,145 +19738,145 @@
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C335" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="F335" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="I335" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J335" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K335" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L335" s="4">
         <v>201</v>
       </c>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C336" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E336" s="3"/>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H336" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="I336" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J336" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K336" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L336" s="4">
         <v>79</v>
       </c>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C337" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="F337" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H337" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="I337" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J337" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K337" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L337" s="4">
         <v>1120</v>
       </c>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
@@ -20165,155 +20165,155 @@
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="I344" s="13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="J344" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K344" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L344" s="4"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
-        <v>58</v>
+        <v>744</v>
       </c>
       <c r="J345" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K345" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L345" s="4"/>
+      <c r="L345" s="4">
+        <v>380</v>
+      </c>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>744</v>
+        <v>66</v>
       </c>
       <c r="J346" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K346" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L346" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L346" s="4"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
@@ -20633,51 +20633,51 @@
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C354" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="E354" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="F354" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G354" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H354" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="I354" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J354" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K354" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L354" s="4"/>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
@@ -20778,51 +20778,51 @@
       <c r="A357" s="3">
         <v>355</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C357" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E357" s="3" t="s">
         <v>1095</v>
       </c>
       <c r="F357" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G357" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H357" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="I357" s="13" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="J357" s="4" t="s">
         <v>663</v>
       </c>
       <c r="K357" s="4" t="s">
         <v>664</v>
       </c>
       <c r="L357" s="4">
         <v>123</v>
       </c>
       <c r="M357" s="1"/>
       <c r="N357" s="1"/>
       <c r="O357" s="1"/>
       <c r="P357" s="1"/>
       <c r="Q357" s="1"/>
       <c r="R357" s="1"/>
       <c r="S357" s="1"/>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
@@ -20830,54 +20830,54 @@
       <c r="B358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="I358" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J358" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K358" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L358" s="4">
         <v>514</v>
       </c>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>1100</v>
@@ -21062,51 +21062,51 @@
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E363" s="3"/>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K363" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L363" s="4">
         <v>702</v>
       </c>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
@@ -21611,51 +21611,51 @@
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="11"/>
       <c r="D375" s="7"/>
       <c r="E375" s="7"/>
       <c r="F375" s="7"/>
       <c r="G375" s="7"/>
       <c r="H375" s="8"/>
       <c r="I375" s="14"/>
       <c r="J375" s="8"/>
       <c r="K375" s="8"/>
       <c r="L375" s="8">
-        <v>181991</v>
+        <v>181997</v>
       </c>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A375:K375"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>