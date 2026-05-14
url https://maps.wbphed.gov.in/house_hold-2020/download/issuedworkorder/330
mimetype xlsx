--- v5 (2026-04-21)
+++ v6 (2026-05-14)
@@ -128,137 +128,137 @@
   <si>
     <t>2568/RD/PHE</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>01-09-2023</t>
   </si>
   <si>
     <t>28-05-2024</t>
   </si>
   <si>
     <t>Amalbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06059</t>
   </si>
   <si>
     <t>SM/07073</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>467/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>26-02-2021</t>
+  </si>
+  <si>
+    <t>28-03-2021</t>
+  </si>
+  <si>
+    <t>1418/RD/PHE</t>
+  </si>
+  <si>
+    <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
+    <t>10-01-2021</t>
+  </si>
+  <si>
+    <t>1417/RD/PHE</t>
+  </si>
+  <si>
+    <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>1440/RD/PHE</t>
+  </si>
+  <si>
+    <t>DIPANKAR SARKAR</t>
+  </si>
+  <si>
     <t>1419/RD/PHE</t>
   </si>
   <si>
     <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>11-12-2020</t>
-[...34 lines deleted...]
-  <si>
     <t>1420/RD/PHE</t>
   </si>
   <si>
     <t>SANJIB BHATTACHARJEE</t>
   </si>
   <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
     <t>1435/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR</t>
   </si>
   <si>
     <t>1437/RD/PHE</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
+    <t>1421/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA SHEETALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1439/RD/PHE</t>
+  </si>
+  <si>
+    <t>AJIT PARMANIK</t>
+  </si>
+  <si>
     <t>1438/RD/PHE</t>
   </si>
   <si>
     <t>M/S P.S ENTERPRISE</t>
   </si>
   <si>
-    <t>1421/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>ANGARBHASA Piped Water Supply Scheme at Goalpokhar-l Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12707</t>
   </si>
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>01-02-2023</t>
   </si>
   <si>
     <t>01-02-2024</t>
   </si>
   <si>
     <t>ATHIALA PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
@@ -554,68 +554,68 @@
   <si>
     <t>Barobila Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01863</t>
   </si>
   <si>
     <t>SM/06726</t>
   </si>
   <si>
     <t>1241/RD/PHE</t>
   </si>
   <si>
     <t>16-10-2020</t>
   </si>
   <si>
     <t>25-11-2020</t>
   </si>
   <si>
     <t>Barua Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04984</t>
   </si>
   <si>
+    <t>859/RD/PHE</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>12-08-2020</t>
+  </si>
+  <si>
+    <t>26-09-2020</t>
+  </si>
+  <si>
     <t>861/RD/PHE</t>
   </si>
   <si>
     <t>MS SARKAR ENTERPRISE ABDULGHATA</t>
   </si>
   <si>
-    <t>12-08-2020</t>
-[...10 lines deleted...]
-  <si>
     <t>BASAIN PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/11961</t>
   </si>
   <si>
     <t>1991/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
   </si>
   <si>
     <t>14-11-2022</t>
   </si>
   <si>
     <t>14-11-2023</t>
   </si>
   <si>
     <t>BASATPUT Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15129</t>
   </si>
   <si>
     <t>BELAGACHHI Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
@@ -1109,71 +1109,71 @@
   <si>
     <t>SM/12781</t>
   </si>
   <si>
     <t>Dakshin Jibhakata Scheme</t>
   </si>
   <si>
     <t>SM/01339</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
   <si>
     <t>Dakshin Kundal Pukhar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05481</t>
   </si>
   <si>
     <t>SM/07140</t>
   </si>
   <si>
+    <t>1429/RD/PHE</t>
+  </si>
+  <si>
+    <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>1426/RD/PHE</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
-    <t>1429/RD/PHE</t>
-[...2 lines deleted...]
-    <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
+    <t>1427/RD/PHE</t>
+  </si>
+  <si>
+    <t>CHAITANYA SAMAL</t>
   </si>
   <si>
     <t>1428/RD/PHE</t>
   </si>
   <si>
-    <t>1427/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>DAKSHIN MAKHANPOKHAR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16495</t>
   </si>
   <si>
     <t>DAKSHIN NEAMATPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16491</t>
   </si>
   <si>
     <t>DAKSHIN RAMPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13232</t>
   </si>
   <si>
     <t>DAKSHIN SAHAPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12782</t>
   </si>
   <si>
     <t>DALIMGAON PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
@@ -1217,65 +1217,65 @@
   <si>
     <t>1236/RD/PHE</t>
   </si>
   <si>
     <t>SM/14229</t>
   </si>
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>02-03-2023</t>
   </si>
   <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
+    <t>1424/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>1422/RD/PHE</t>
   </si>
   <si>
     <t>KARTICK BISWAS</t>
   </si>
   <si>
     <t>1425/RD/PHE</t>
   </si>
   <si>
-    <t>1424/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>1423/RD/PHE</t>
   </si>
   <si>
     <t>NIMAI DAS</t>
   </si>
   <si>
     <t>1436/RD/PHE</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
@@ -1445,65 +1445,65 @@
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>Faridpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06047</t>
   </si>
   <si>
+    <t>SM/07139</t>
+  </si>
+  <si>
+    <t>1413/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S MAATARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/12640</t>
   </si>
   <si>
     <t>1915/RD/PHE</t>
   </si>
   <si>
-    <t>SM/07139</t>
-[...7 lines deleted...]
-  <si>
     <t>FASHIA DIATION PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14129</t>
   </si>
   <si>
     <t>Fatepur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13012</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>GHIMIGAON Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12783</t>
   </si>
   <si>
     <t>Ghirnigaon Khas Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01360</t>
@@ -1685,125 +1685,125 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>SM/14226</t>
+  </si>
+  <si>
+    <t>62/RD/PHE</t>
+  </si>
+  <si>
     <t>1530/RD/PHE</t>
   </si>
   <si>
-    <t>SM/14226</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
+    <t>1538/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/12652</t>
   </si>
   <si>
     <t>1923/RD/PHE</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
-    <t>1538/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>SM/06731</t>
   </si>
   <si>
     <t>1240/RD/PHE</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahua &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03914</t>
   </si>
   <si>
+    <t>344/RD/PHE</t>
+  </si>
+  <si>
     <t>59/RD/PHE</t>
   </si>
   <si>
     <t>SUDIP MITRA SUDIP.RNJ@GMAIL.COM</t>
   </si>
   <si>
-    <t>344/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Nalbithi Madhabpur</t>
   </si>
   <si>
     <t>SM/03968</t>
   </si>
   <si>
     <t>SM/06723</t>
   </si>
   <si>
     <t>1238/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Paharajpur and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03977</t>
   </si>
   <si>
     <t>1560/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Tungail Bilpara &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03707</t>
@@ -1835,74 +1835,74 @@
   <si>
     <t>SM/16219</t>
   </si>
   <si>
     <t>1275/RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-II Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16220</t>
   </si>
   <si>
     <t>2021/RD/PHE</t>
   </si>
   <si>
     <t>1276/RD/PHE</t>
   </si>
   <si>
     <t>HEMENPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14180</t>
   </si>
   <si>
+    <t>950/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S.SADHANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>29-03-2023</t>
+  </si>
+  <si>
+    <t>28-05-2023</t>
+  </si>
+  <si>
     <t>875/RD/PHE</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>27-03-2023</t>
   </si>
   <si>
     <t>26-05-2023</t>
   </si>
   <si>
-    <t>950/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>HEMTABAD WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/00282</t>
   </si>
   <si>
     <t>SM/09175</t>
   </si>
   <si>
     <t>2075/RD/PHE</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>484/RD/PHE</t>
   </si>
   <si>
     <t>25-02-2022</t>
   </si>
   <si>
     <t>27-03-2022</t>
   </si>
   <si>
     <t>SM/11799</t>
@@ -2045,56 +2045,56 @@
   <si>
     <t>Kachara Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13013</t>
   </si>
   <si>
     <t>97/RD/PHE</t>
   </si>
   <si>
     <t>19-01-2023</t>
   </si>
   <si>
     <t>24-05-2023</t>
   </si>
   <si>
     <t>08-07-2023</t>
   </si>
   <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
+    <t>3747/RD/PHE</t>
+  </si>
+  <si>
     <t>2090/RD/PHE</t>
   </si>
   <si>
-    <t>3747/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
     <t>2840/RD/PHE</t>
   </si>
   <si>
     <t>23-09-2024</t>
   </si>
   <si>
     <t>13-10-2024</t>
   </si>
   <si>
     <t>SM/07071</t>
   </si>
   <si>
     <t>1414/RD/PHE</t>
@@ -2117,71 +2117,71 @@
   <si>
     <t>1018/RD/PHED</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>KARANDIGHI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00647</t>
   </si>
   <si>
     <t>SM/11721</t>
   </si>
   <si>
     <t>47/RD/PHE</t>
   </si>
   <si>
     <t>03-01-2025</t>
   </si>
   <si>
     <t>17-02-2025</t>
   </si>
   <si>
+    <t>SM/11794</t>
+  </si>
+  <si>
+    <t>2017/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/09188</t>
   </si>
   <si>
     <t>2088/RD/PHE</t>
   </si>
   <si>
+    <t>436/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK CONSTRUCTION</t>
+  </si>
+  <si>
     <t>2030/RD/PHE</t>
   </si>
   <si>
-    <t>436/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>Kasba NM water supply scheme</t>
   </si>
   <si>
     <t>SM/02509</t>
   </si>
   <si>
     <t>SM/09171</t>
   </si>
   <si>
     <t>2071/RD/PHE</t>
   </si>
   <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>15-03-2025</t>
   </si>
   <si>
     <t>425/RD/PHE</t>
   </si>
   <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
@@ -2306,62 +2306,62 @@
   <si>
     <t>M/S PIONEER ENTERPRISE</t>
   </si>
   <si>
     <t>1430/RD/PHE</t>
   </si>
   <si>
     <t>KICHAKTALA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12789</t>
   </si>
   <si>
     <t>KONAL PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14166</t>
   </si>
   <si>
     <t>Kotar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04985</t>
   </si>
   <si>
+    <t>1908/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE (ABDULGHATA) MSSARKAR.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>865/RD/PHE</t>
   </si>
   <si>
     <t>SOMNATH KUNDU</t>
   </si>
   <si>
-    <t>1908/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>KULIARA ANANTAPUR PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11821</t>
   </si>
   <si>
     <t>96/RD/PHE</t>
   </si>
   <si>
     <t>KUNDARGAON Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12086</t>
   </si>
   <si>
     <t>552/RD/PHE</t>
   </si>
   <si>
     <t>KUNORE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00806</t>
   </si>
   <si>
     <t>SM/09172</t>
@@ -2624,56 +2624,56 @@
   <si>
     <t>Noabari and Adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02916</t>
   </si>
   <si>
     <t>1563/RD/PHE</t>
   </si>
   <si>
     <t>1416/RD/PHE</t>
   </si>
   <si>
     <t>15-05-2023</t>
   </si>
   <si>
     <t>01-07-2023</t>
   </si>
   <si>
     <t>Pajol Piped Water Supply Scheme at Itahar Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15148</t>
   </si>
   <si>
+    <t>556/RD/PHE</t>
+  </si>
+  <si>
     <t>3734/RD/PHE</t>
   </si>
   <si>
-    <t>556/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Pakhuria Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05001</t>
   </si>
   <si>
     <t>354/RD/PHE</t>
   </si>
   <si>
     <t>Palaibari Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18181</t>
   </si>
   <si>
     <t>1128/RD/PHE</t>
   </si>
   <si>
     <t>PALIHAR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12099</t>
   </si>
   <si>
     <t>295/RD/PHE</t>
@@ -2798,98 +2798,98 @@
   <si>
     <t>1544/RD/PHE</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Mahinagar&amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03740</t>
   </si>
   <si>
     <t>1543/RD/PHE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03738</t>
   </si>
   <si>
     <t>SM/07385</t>
   </si>
   <si>
+    <t>1223/RD/PHE</t>
+  </si>
+  <si>
+    <t>DONE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>18-06-2021</t>
+  </si>
+  <si>
+    <t>18-07-2021</t>
+  </si>
+  <si>
+    <t>476/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHAS CHOWDHURY</t>
+  </si>
+  <si>
+    <t>12-04-2021</t>
+  </si>
+  <si>
     <t>1392/RD/PHE</t>
   </si>
   <si>
     <t>13-01-2021</t>
   </si>
   <si>
+    <t>1393/RD/PHE</t>
+  </si>
+  <si>
     <t>1260/RD/PHE</t>
   </si>
   <si>
     <t>25-06-2021</t>
   </si>
   <si>
     <t>25-07-2021</t>
   </si>
   <si>
-    <t>476/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>SM/12646</t>
   </si>
   <si>
     <t>1921/RD/PHE</t>
   </si>
   <si>
     <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
   </si>
   <si>
-    <t>1393/RD/PHE</t>
-[...13 lines deleted...]
-  <si>
     <t>Piped Water Supply Scheme for Poaltair &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03591</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Shridharpur &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03590</t>
   </si>
   <si>
     <t>1526/RD/PHE</t>
   </si>
   <si>
     <t>Pirojpur &amp; adj. mouzas W/S Scheme</t>
   </si>
   <si>
     <t>SM/03344</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
@@ -3188,84 +3188,84 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1434/RD/PHE</t>
+  </si>
+  <si>
     <t>1432/RD/PHE</t>
   </si>
   <si>
     <t>1433/RD/PHE</t>
   </si>
   <si>
-    <t>1434/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
+    <t>1692/RD/PHE</t>
+  </si>
+  <si>
+    <t>APEX ENTERPRISES</t>
+  </si>
+  <si>
+    <t>10-06-2024</t>
+  </si>
+  <si>
+    <t>25-07-2024</t>
+  </si>
+  <si>
     <t>SM/13015</t>
   </si>
   <si>
     <t>1920/RD/PHE</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
-  </si>
-[...10 lines deleted...]
-    <t>25-07-2024</t>
   </si>
   <si>
     <t>355/RD/PHE</t>
   </si>
   <si>
     <t>SHOLPARA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12793</t>
   </si>
   <si>
     <t>SHRIPUR PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/15211</t>
   </si>
   <si>
     <t>2629/RD/PHE</t>
   </si>
   <si>
     <t>25-09-2023</t>
   </si>
   <si>
     <t>SINTAIR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
@@ -4140,541 +4140,541 @@
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4">
-        <v>248</v>
+        <v>180</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L8" s="4">
-        <v>180</v>
+        <v>247</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L9" s="4">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L10" s="4">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L11" s="4">
         <v>249</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L12" s="4">
         <v>223</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L13" s="4">
         <v>212</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L14" s="4">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L15" s="4">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L16" s="4">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>68</v>
@@ -5931,96 +5931,96 @@
         <v>13</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>180</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>181</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L44" s="4"/>
+      <c r="L44" s="4">
+        <v>558</v>
+      </c>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>184</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L45" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L45" s="4"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>187</v>
       </c>
@@ -6726,51 +6726,51 @@
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>252</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J61" s="4" t="s">
         <v>253</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L61" s="4">
         <v>1007</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
@@ -6874,51 +6874,51 @@
       <c r="B64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>267</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>268</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>269</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L64" s="4">
         <v>1357</v>
       </c>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>13</v>
@@ -7381,54 +7381,54 @@
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>304</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>305</v>
       </c>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J75" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L75" s="4">
         <v>595</v>
       </c>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
@@ -8050,51 +8050,51 @@
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>346</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>347</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>348</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>349</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L89" s="4">
         <v>4</v>
       </c>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
@@ -8331,201 +8331,201 @@
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>365</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>366</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L95" s="4">
-        <v>379</v>
+        <v>203</v>
       </c>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>367</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>368</v>
       </c>
       <c r="J96" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L96" s="4">
-        <v>203</v>
+        <v>379</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>369</v>
       </c>
       <c r="I97" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="J97" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K97" s="4" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="L97" s="4">
         <v>366</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="4" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>371</v>
+        <v>39</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L98" s="4">
         <v>366</v>
       </c>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>372</v>
@@ -8995,250 +8995,250 @@
       <c r="B109" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L109" s="4">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>403</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>181</v>
+        <v>404</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L110" s="4">
         <v>245</v>
       </c>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>405</v>
+        <v>185</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L111" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>406</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>407</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L112" s="4">
         <v>241</v>
       </c>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>408</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>409</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L113" s="4">
         <v>238</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>410</v>
@@ -9715,100 +9715,100 @@
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L124" s="4">
         <v>292</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>450</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>451</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="J125" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K125" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L125" s="4">
         <v>160</v>
       </c>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
@@ -9950,51 +9950,51 @@
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>462</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L129" s="4">
         <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
@@ -10082,167 +10082,167 @@
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>209</v>
+        <v>479</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="L132" s="4">
-        <v>25</v>
+        <v>458</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>458</v>
+        <v>289</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I134" s="13" t="s">
-        <v>481</v>
+        <v>209</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>40</v>
+        <v>325</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="L134" s="4">
-        <v>289</v>
+        <v>25</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>482</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>483</v>
@@ -10851,100 +10851,100 @@
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>522</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>523</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>524</v>
       </c>
       <c r="I148" s="13" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K148" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L148" s="4">
         <v>139</v>
       </c>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>522</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>523</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>524</v>
       </c>
       <c r="I149" s="13" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L149" s="4">
         <v>3</v>
       </c>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
@@ -11387,207 +11387,207 @@
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>412</v>
+        <v>492</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="L159" s="4"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>492</v>
+        <v>412</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>270</v>
+        <v>140</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="L160" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L160" s="4">
+        <v>621</v>
+      </c>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>212</v>
+        <v>557</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I161" s="13" t="s">
-        <v>66</v>
+        <v>330</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="L161" s="4"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>558</v>
+        <v>212</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>120</v>
+        <v>253</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="L162" s="4"/>
+        <v>254</v>
+      </c>
+      <c r="L162" s="4">
+        <v>1679</v>
+      </c>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
       </c>
@@ -11666,121 +11666,121 @@
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E165" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H165" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="F165" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I165" s="13" t="s">
-        <v>570</v>
+        <v>19</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>325</v>
+        <v>253</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>326</v>
+        <v>254</v>
       </c>
       <c r="L165" s="4">
-        <v>67</v>
+        <v>1678</v>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>212</v>
+        <v>569</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H166" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="I166" s="13" t="s">
         <v>571</v>
       </c>
-      <c r="I166" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J166" s="4" t="s">
-        <v>253</v>
+        <v>325</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>254</v>
+        <v>326</v>
       </c>
       <c r="L166" s="4">
-        <v>1678</v>
+        <v>67</v>
       </c>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>572</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>573</v>
@@ -11812,118 +11812,118 @@
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E168" s="3"/>
-      <c r="F168" s="3"/>
+      <c r="E168" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="4" t="s">
         <v>579</v>
       </c>
       <c r="I168" s="13" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>397</v>
+        <v>242</v>
       </c>
       <c r="L168" s="4">
-        <v>50</v>
+        <v>1766</v>
       </c>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E169" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E169" s="3"/>
+      <c r="F169" s="3"/>
       <c r="G169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="I169" s="13" t="s">
         <v>581</v>
       </c>
-      <c r="I169" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J169" s="4" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>242</v>
+        <v>397</v>
       </c>
       <c r="L169" s="4">
-        <v>1766</v>
+        <v>50</v>
       </c>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>582</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>583</v>
@@ -12406,98 +12406,98 @@
         <v>605</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E180" s="3"/>
       <c r="F180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>607</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>608</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>609</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>610</v>
       </c>
       <c r="L180" s="4">
-        <v>123</v>
+        <v>320</v>
       </c>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E181" s="3"/>
       <c r="F181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>611</v>
       </c>
       <c r="I181" s="13" t="s">
         <v>612</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>613</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>614</v>
       </c>
       <c r="L181" s="4">
-        <v>320</v>
+        <v>123</v>
       </c>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>616</v>
@@ -13437,106 +13437,106 @@
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E202" s="3"/>
       <c r="F202" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>677</v>
       </c>
       <c r="I202" s="13" t="s">
-        <v>72</v>
+        <v>284</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>468</v>
+        <v>108</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L202" s="4"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E203" s="3"/>
       <c r="F203" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I203" s="13" t="s">
-        <v>284</v>
+        <v>72</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L203" s="4"/>
+        <v>469</v>
+      </c>
+      <c r="L203" s="4">
+        <v>1282</v>
+      </c>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>679</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>680</v>
       </c>
@@ -13624,51 +13624,51 @@
       <c r="B206" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>682</v>
       </c>
       <c r="E206" s="3" t="s">
         <v>686</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>687</v>
       </c>
       <c r="I206" s="13" t="s">
         <v>576</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K206" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L206" s="4">
         <v>1804</v>
       </c>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>13</v>
@@ -13857,256 +13857,256 @@
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>701</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I211" s="13" t="s">
-        <v>64</v>
+        <v>140</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
       <c r="L211" s="4">
-        <v>821</v>
+        <v>234</v>
       </c>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="I212" s="13" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="K212" s="4" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="L212" s="4">
-        <v>2047</v>
+        <v>821</v>
       </c>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C213" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H213" s="4" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I213" s="13" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J213" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K213" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L213" s="4">
         <v>30</v>
       </c>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>707</v>
       </c>
       <c r="I214" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J214" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K214" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L214" s="4">
-        <v>234</v>
+        <v>2047</v>
       </c>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E215" s="3" t="s">
         <v>710</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>711</v>
       </c>
       <c r="I215" s="13" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="J215" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K215" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L215" s="4">
         <v>161</v>
       </c>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
@@ -14154,51 +14154,51 @@
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E217" s="3" t="s">
         <v>710</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>714</v>
       </c>
       <c r="I217" s="13" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="J217" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K217" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L217" s="4">
         <v>172</v>
       </c>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
@@ -14868,103 +14868,103 @@
       <c r="B232" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>755</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>756</v>
       </c>
       <c r="J232" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K232" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L232" s="4">
         <v>499</v>
       </c>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>757</v>
       </c>
       <c r="I233" s="13" t="s">
         <v>744</v>
       </c>
       <c r="J233" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K233" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L233" s="4">
         <v>487</v>
       </c>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>758</v>
@@ -15054,102 +15054,102 @@
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>764</v>
       </c>
       <c r="I236" s="13" t="s">
         <v>765</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>182</v>
+        <v>325</v>
       </c>
       <c r="K236" s="4" t="s">
-        <v>183</v>
+        <v>326</v>
       </c>
       <c r="L236" s="4">
-        <v>653</v>
+        <v>35</v>
       </c>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>766</v>
       </c>
       <c r="I237" s="13" t="s">
         <v>767</v>
       </c>
       <c r="J237" s="4" t="s">
-        <v>325</v>
+        <v>182</v>
       </c>
       <c r="K237" s="4" t="s">
-        <v>326</v>
+        <v>183</v>
       </c>
       <c r="L237" s="4">
-        <v>35</v>
+        <v>653</v>
       </c>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C238" s="10" t="s">
         <v>768</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>769</v>
@@ -15239,51 +15239,51 @@
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>777</v>
       </c>
       <c r="I240" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J240" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K240" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L240" s="4">
         <v>198</v>
       </c>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
@@ -15337,51 +15337,51 @@
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>780</v>
       </c>
       <c r="I242" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J242" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L242" s="4">
         <v>187</v>
       </c>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
@@ -15664,51 +15664,51 @@
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C249" s="10" t="s">
         <v>798</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>799</v>
       </c>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>800</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J249" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K249" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L249" s="4">
         <v>1060</v>
       </c>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
@@ -16932,103 +16932,103 @@
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E276" s="3"/>
       <c r="F276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>870</v>
       </c>
       <c r="I276" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J276" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L276" s="4"/>
+        <v>313</v>
+      </c>
+      <c r="L276" s="4">
+        <v>136</v>
+      </c>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E277" s="3"/>
       <c r="F277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>871</v>
       </c>
       <c r="I277" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K277" s="4" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L277" s="4"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C278" s="10" t="s">
         <v>872</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>873</v>
       </c>
@@ -17207,51 +17207,51 @@
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C282" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D282" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E282" s="3" t="s">
         <v>886</v>
       </c>
       <c r="F282" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G282" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H282" s="4" t="s">
         <v>887</v>
       </c>
       <c r="I282" s="13" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="J282" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K282" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L282" s="4">
         <v>62</v>
       </c>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
@@ -17302,51 +17302,51 @@
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C284" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>891</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H284" s="4" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I284" s="13" t="s">
         <v>892</v>
       </c>
       <c r="J284" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K284" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L284" s="4">
         <v>425</v>
       </c>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
@@ -17635,51 +17635,51 @@
       <c r="B291" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C291" s="10" t="s">
         <v>907</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>908</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>909</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H291" s="4" t="s">
         <v>910</v>
       </c>
       <c r="I291" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J291" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K291" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L291" s="4">
         <v>601</v>
       </c>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>13</v>
@@ -17924,303 +17924,303 @@
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F297" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H297" s="4" t="s">
         <v>928</v>
       </c>
       <c r="I297" s="13" t="s">
-        <v>89</v>
+        <v>929</v>
       </c>
       <c r="J297" s="4" t="s">
-        <v>848</v>
+        <v>930</v>
       </c>
       <c r="K297" s="4" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="L297" s="4">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="4" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="I298" s="13" t="s">
-        <v>619</v>
+        <v>933</v>
       </c>
       <c r="J298" s="4" t="s">
-        <v>931</v>
+        <v>40</v>
       </c>
       <c r="K298" s="4" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="L298" s="4">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I299" s="13" t="s">
-        <v>934</v>
+        <v>89</v>
       </c>
       <c r="J299" s="4" t="s">
-        <v>46</v>
+        <v>848</v>
       </c>
       <c r="K299" s="4" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="L299" s="4">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>937</v>
       </c>
       <c r="I300" s="13" t="s">
-        <v>938</v>
+        <v>66</v>
       </c>
       <c r="J300" s="4" t="s">
-        <v>325</v>
+        <v>848</v>
       </c>
       <c r="K300" s="4" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="L300" s="4"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="I301" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J301" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="I301" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K301" s="4" t="s">
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="L301" s="4"/>
+        <v>940</v>
+      </c>
+      <c r="L301" s="4">
+        <v>110</v>
+      </c>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>927</v>
+        <v>941</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H302" s="4" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="I302" s="13" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="J302" s="4" t="s">
-        <v>942</v>
+        <v>325</v>
       </c>
       <c r="K302" s="4" t="s">
-        <v>943</v>
+        <v>326</v>
       </c>
       <c r="L302" s="4">
-        <v>153</v>
+        <v>62</v>
       </c>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
@@ -18265,100 +18265,100 @@
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J304" s="4" t="s">
         <v>253</v>
       </c>
       <c r="K304" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
       </c>
       <c r="D305" s="3" t="s">
         <v>950</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>903</v>
       </c>
       <c r="I305" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J305" s="4" t="s">
         <v>214</v>
       </c>
       <c r="K305" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L305" s="4">
         <v>1584</v>
       </c>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
@@ -18689,97 +18689,97 @@
       <c r="B313" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C313" s="10" t="s">
         <v>970</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>972</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H313" s="4" t="s">
         <v>865</v>
       </c>
       <c r="I313" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J313" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K313" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L313" s="4">
         <v>84</v>
       </c>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C314" s="10" t="s">
         <v>973</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>974</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H314" s="4" t="s">
         <v>975</v>
       </c>
       <c r="I314" s="13" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="J314" s="4" t="s">
         <v>976</v>
       </c>
       <c r="K314" s="4" t="s">
         <v>977</v>
       </c>
       <c r="L314" s="4">
         <v>543</v>
       </c>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
@@ -20165,284 +20165,284 @@
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="I344" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J344" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K344" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L344" s="4"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
-        <v>744</v>
+        <v>66</v>
       </c>
       <c r="J345" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K345" s="4" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L345" s="4"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>66</v>
+        <v>744</v>
       </c>
       <c r="J346" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K346" s="4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L346" s="4"/>
+        <v>45</v>
+      </c>
+      <c r="L346" s="4">
+        <v>380</v>
+      </c>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="E347" s="3" t="s">
+      <c r="E347" s="3"/>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H347" s="4" t="s">
         <v>1063</v>
       </c>
-      <c r="F347" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H347" s="4" t="s">
+      <c r="I347" s="13" t="s">
         <v>1064</v>
       </c>
-      <c r="I347" s="13" t="s">
+      <c r="J347" s="4" t="s">
         <v>1065</v>
       </c>
-      <c r="J347" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K347" s="4" t="s">
-        <v>326</v>
+        <v>1066</v>
       </c>
       <c r="L347" s="4">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C348" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="E348" s="3"/>
-      <c r="F348" s="3"/>
+      <c r="E348" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G348" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H348" s="4" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="I348" s="13" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="J348" s="4" t="s">
-        <v>1068</v>
+        <v>325</v>
       </c>
       <c r="K348" s="4" t="s">
-        <v>1069</v>
+        <v>326</v>
       </c>
       <c r="L348" s="4">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C349" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H349" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="I349" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J349" s="4" t="s">
         <v>241</v>
       </c>
       <c r="K349" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L349" s="4">
         <v>312</v>
       </c>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
@@ -21062,51 +21062,51 @@
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E363" s="3"/>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K363" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L363" s="4">
         <v>702</v>
       </c>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>