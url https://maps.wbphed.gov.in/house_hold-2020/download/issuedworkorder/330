--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -152,113 +152,113 @@
   <si>
     <t>467/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK ENTERPRISE</t>
   </si>
   <si>
     <t>26-02-2021</t>
   </si>
   <si>
     <t>28-03-2021</t>
   </si>
   <si>
     <t>1418/RD/PHE</t>
   </si>
   <si>
     <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
   </si>
   <si>
     <t>11-12-2020</t>
   </si>
   <si>
     <t>10-01-2021</t>
   </si>
   <si>
+    <t>1419/RD/PHE</t>
+  </si>
+  <si>
+    <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>1417/RD/PHE</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>1420/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
     <t>1440/RD/PHE</t>
   </si>
   <si>
     <t>DIPANKAR SARKAR</t>
   </si>
   <si>
-    <t>1419/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
     <t>1435/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR</t>
   </si>
   <si>
+    <t>1439/RD/PHE</t>
+  </si>
+  <si>
+    <t>AJIT PARMANIK</t>
+  </si>
+  <si>
+    <t>1421/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA SHEETALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1438/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S P.S ENTERPRISE</t>
+  </si>
+  <si>
     <t>1437/RD/PHE</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
-    <t>1421/RD/PHE</t>
-[...16 lines deleted...]
-  <si>
     <t>ANGARBHASA Piped Water Supply Scheme at Goalpokhar-l Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12707</t>
   </si>
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>01-02-2023</t>
   </si>
   <si>
     <t>01-02-2024</t>
   </si>
   <si>
     <t>ATHIALA PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
@@ -770,74 +770,74 @@
   <si>
     <t>SM/14239</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16-03-2023</t>
   </si>
   <si>
     <t>15-03-2024</t>
   </si>
   <si>
     <t>Bindol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05142</t>
   </si>
   <si>
+    <t>SM/18993</t>
+  </si>
+  <si>
+    <t>2873/RD/PHE</t>
+  </si>
+  <si>
+    <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>17-10-2023</t>
+  </si>
+  <si>
+    <t>01-12-2023</t>
+  </si>
+  <si>
     <t>1529/RD/PHE</t>
   </si>
   <si>
     <t>23-12-2020</t>
   </si>
   <si>
     <t>06-02-2021</t>
   </si>
   <si>
-    <t>SM/18993</t>
-[...13 lines deleted...]
-  <si>
     <t>BIRSINGGACHH MINI PIPED WATER SUPPLY SCHEME IN ISLAMPUR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18166</t>
   </si>
   <si>
     <t>2379/RD/PHE</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>14-08-2023</t>
   </si>
   <si>
     <t>12-11-2023</t>
   </si>
   <si>
     <t>Butijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06038</t>
   </si>
   <si>
     <t>SM/07142</t>
@@ -980,83 +980,83 @@
   <si>
     <t>3741/RD/PHE</t>
   </si>
   <si>
     <t>CHAPWA PIPED WATER SUPPLY SCHEME at GOALPOKHAR-I BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16647</t>
   </si>
   <si>
     <t>CHERAMOTI PIPED WATER SUPPLY SCHEME IN RAIGANJ BLOCK</t>
   </si>
   <si>
     <t>SM/11863</t>
   </si>
   <si>
     <t>588/RD/PHE</t>
   </si>
   <si>
     <t>Chhota Parua and adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02915</t>
   </si>
   <si>
+    <t>SM/06727</t>
+  </si>
+  <si>
+    <t>1243/RD/PHE</t>
+  </si>
+  <si>
+    <t>496/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE RNJRAHULENTERPRISE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>17-02-2023</t>
+  </si>
+  <si>
+    <t>03-04-2023</t>
+  </si>
+  <si>
     <t>SM/12643</t>
   </si>
   <si>
     <t>1914/RD/PHE</t>
   </si>
   <si>
     <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>28-10-2022</t>
   </si>
   <si>
     <t>12-12-2022</t>
   </si>
   <si>
-    <t>SM/06727</t>
-[...16 lines deleted...]
-  <si>
     <t>CHHOTA PATNA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12780</t>
   </si>
   <si>
     <t>CHITAURA PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14167</t>
   </si>
   <si>
     <t>CHOPRA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00654</t>
   </si>
   <si>
     <t>SM/10129</t>
   </si>
   <si>
     <t>1272/RD/PHE</t>
   </si>
   <si>
     <t>24-06-2022</t>
@@ -1109,71 +1109,71 @@
   <si>
     <t>SM/12781</t>
   </si>
   <si>
     <t>Dakshin Jibhakata Scheme</t>
   </si>
   <si>
     <t>SM/01339</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
   <si>
     <t>Dakshin Kundal Pukhar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05481</t>
   </si>
   <si>
     <t>SM/07140</t>
   </si>
   <si>
+    <t>1426/RD/PHE</t>
+  </si>
+  <si>
+    <t>S.B.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1428/RD/PHE</t>
+  </si>
+  <si>
+    <t>1427/RD/PHE</t>
+  </si>
+  <si>
+    <t>CHAITANYA SAMAL</t>
+  </si>
+  <si>
     <t>1429/RD/PHE</t>
   </si>
   <si>
     <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
   </si>
   <si>
-    <t>1426/RD/PHE</t>
-[...13 lines deleted...]
-  <si>
     <t>DAKSHIN MAKHANPOKHAR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16495</t>
   </si>
   <si>
     <t>DAKSHIN NEAMATPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16491</t>
   </si>
   <si>
     <t>DAKSHIN RAMPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13232</t>
   </si>
   <si>
     <t>DAKSHIN SAHAPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12782</t>
   </si>
   <si>
     <t>DALIMGAON PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
@@ -1190,104 +1190,104 @@
   <si>
     <t>06-02-2024</t>
   </si>
   <si>
     <t>DAMODARKHURI Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13236</t>
   </si>
   <si>
     <t>DANGRA DANGRI PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14168</t>
   </si>
   <si>
     <t>Debiganj W/S Scheme</t>
   </si>
   <si>
     <t>SM/02162</t>
   </si>
   <si>
     <t>1539/RD/PHE</t>
   </si>
   <si>
+    <t>SM/14229</t>
+  </si>
+  <si>
+    <t>57/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>02-03-2023</t>
+  </si>
+  <si>
     <t>SM/06728</t>
   </si>
   <si>
     <t>1236/RD/PHE</t>
   </si>
   <si>
-    <t>SM/14229</t>
-[...10 lines deleted...]
-  <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
+    <t>1423/RD/PHE</t>
+  </si>
+  <si>
+    <t>NIMAI DAS</t>
+  </si>
+  <si>
+    <t>1436/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1425/RD/PHE</t>
+  </si>
+  <si>
+    <t>1422/RD/PHE</t>
+  </si>
+  <si>
+    <t>KARTICK BISWAS</t>
+  </si>
+  <si>
     <t>1424/RD/PHE</t>
   </si>
   <si>
     <t>RAHUL ENTERPRISE</t>
   </si>
   <si>
-    <t>1422/RD/PHE</t>
-[...19 lines deleted...]
-  <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>DHARAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00277</t>
   </si>
   <si>
     <t>SM/09185</t>
@@ -1445,65 +1445,65 @@
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>Faridpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06047</t>
   </si>
   <si>
+    <t>SM/12640</t>
+  </si>
+  <si>
+    <t>1915/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/07139</t>
   </si>
   <si>
     <t>1413/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAATARA CONSTRUCTION</t>
   </si>
   <si>
-    <t>SM/12640</t>
-[...4 lines deleted...]
-  <si>
     <t>FASHIA DIATION PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14129</t>
   </si>
   <si>
     <t>Fatepur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13012</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>GHIMIGAON Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12783</t>
   </si>
   <si>
     <t>Ghirnigaon Khas Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01360</t>
@@ -1550,62 +1550,62 @@
   <si>
     <t>Gopalpur Piped Water Supply Scheme at Karandighi block in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/12785</t>
   </si>
   <si>
     <t>299/RD/PHE</t>
   </si>
   <si>
     <t>Gorahar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14640</t>
   </si>
   <si>
     <t>564/RD/PHE</t>
   </si>
   <si>
     <t>GOURI PIPE WATER SUPPLY SCHEME IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11642</t>
   </si>
   <si>
+    <t>12/RD/PHE</t>
+  </si>
+  <si>
+    <t>02-01-2025</t>
+  </si>
+  <si>
+    <t>16-02-2025</t>
+  </si>
+  <si>
     <t>1281/RD/PHE</t>
   </si>
   <si>
-    <t>12/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Biprit &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03918</t>
   </si>
   <si>
     <t>SM/06722</t>
   </si>
   <si>
     <t>1244/RD/PHE</t>
   </si>
   <si>
     <t>PRASANTO DUTTA</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahamadpur &amp; Adjoining Mouzas</t>
   </si>
   <si>
     <t>SM/03752</t>
   </si>
   <si>
     <t>SM/06725</t>
   </si>
   <si>
     <t>1239/RD/PHE</t>
@@ -1613,59 +1613,59 @@
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Khesra &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04231</t>
   </si>
   <si>
     <t>1525/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Piplan &amp; adj.mouzas.</t>
   </si>
   <si>
     <t>SM/04124</t>
   </si>
   <si>
     <t>1562/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Bamair &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04474</t>
   </si>
   <si>
+    <t>SM/12639</t>
+  </si>
+  <si>
+    <t>1911/RD/PHE</t>
+  </si>
+  <si>
     <t>1531/RD/PHE</t>
   </si>
   <si>
-    <t>SM/12639</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground Water Based Piped Water Supply Scheme for Deona &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04502</t>
   </si>
   <si>
     <t>1542/RD/PHE</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Goagoan &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04503</t>
   </si>
   <si>
     <t>1535/RD/PHE</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Gopalpur &amp; adj. mouzas</t>
@@ -1685,95 +1685,95 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>1530/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/14226</t>
   </si>
   <si>
     <t>62/RD/PHE</t>
   </si>
   <si>
-    <t>1530/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
+    <t>SM/12652</t>
+  </si>
+  <si>
+    <t>1923/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>1538/RD/PHE</t>
   </si>
   <si>
-    <t>SM/12652</t>
-[...7 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>SM/06731</t>
   </si>
   <si>
     <t>1240/RD/PHE</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahua &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03914</t>
   </si>
   <si>
     <t>344/RD/PHE</t>
   </si>
   <si>
     <t>59/RD/PHE</t>
@@ -1823,86 +1823,86 @@
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>JEET CONSTRUCTION UKILPARA CTNJIT38@GMAIL.COM</t>
   </si>
   <si>
     <t>1534 /RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-I Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16219</t>
   </si>
   <si>
     <t>1275/RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-II Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16220</t>
   </si>
   <si>
+    <t>1276/RD/PHE</t>
+  </si>
+  <si>
     <t>2021/RD/PHE</t>
   </si>
   <si>
-    <t>1276/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>HEMENPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14180</t>
   </si>
   <si>
+    <t>875/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
+  </si>
+  <si>
+    <t>27-03-2023</t>
+  </si>
+  <si>
+    <t>26-05-2023</t>
+  </si>
+  <si>
     <t>950/RD/PHE</t>
   </si>
   <si>
     <t>M/S.SADHANA ENTERPRISE</t>
   </si>
   <si>
     <t>29-03-2023</t>
   </si>
   <si>
     <t>28-05-2023</t>
   </si>
   <si>
-    <t>875/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>HEMTABAD WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/00282</t>
   </si>
   <si>
     <t>SM/09175</t>
   </si>
   <si>
     <t>2075/RD/PHE</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>484/RD/PHE</t>
   </si>
   <si>
     <t>25-02-2022</t>
   </si>
   <si>
     <t>27-03-2022</t>
   </si>
   <si>
     <t>SM/11799</t>
@@ -2045,56 +2045,56 @@
   <si>
     <t>Kachara Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13013</t>
   </si>
   <si>
     <t>97/RD/PHE</t>
   </si>
   <si>
     <t>19-01-2023</t>
   </si>
   <si>
     <t>24-05-2023</t>
   </si>
   <si>
     <t>08-07-2023</t>
   </si>
   <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
+    <t>2090/RD/PHE</t>
+  </si>
+  <si>
     <t>3747/RD/PHE</t>
   </si>
   <si>
-    <t>2090/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
     <t>2840/RD/PHE</t>
   </si>
   <si>
     <t>23-09-2024</t>
   </si>
   <si>
     <t>13-10-2024</t>
   </si>
   <si>
     <t>SM/07071</t>
   </si>
   <si>
     <t>1414/RD/PHE</t>
@@ -2144,74 +2144,74 @@
   <si>
     <t>2017/RD/PHE</t>
   </si>
   <si>
     <t>SM/09188</t>
   </si>
   <si>
     <t>2088/RD/PHE</t>
   </si>
   <si>
     <t>436/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
     <t>2030/RD/PHE</t>
   </si>
   <si>
     <t>Kasba NM water supply scheme</t>
   </si>
   <si>
     <t>SM/02509</t>
   </si>
   <si>
+    <t>417/RD/PHE</t>
+  </si>
+  <si>
+    <t>15-03-2025</t>
+  </si>
+  <si>
+    <t>SM/11797</t>
+  </si>
+  <si>
+    <t>757/RD/PHE</t>
+  </si>
+  <si>
+    <t>17-03-2023</t>
+  </si>
+  <si>
     <t>SM/09171</t>
   </si>
   <si>
     <t>2071/RD/PHE</t>
   </si>
   <si>
-    <t>417/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>425/RD/PHE</t>
   </si>
   <si>
-    <t>SM/11797</t>
-[...7 lines deleted...]
-  <si>
     <t>KASBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00665</t>
   </si>
   <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
     <t>05-12-2024</t>
   </si>
   <si>
     <t>19-01-2025</t>
   </si>
   <si>
     <t>SM/11796</t>
   </si>
   <si>
     <t>2019/RD/PHE</t>
   </si>
   <si>
     <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
   </si>
   <si>
     <t>3572/RD/PHE</t>
@@ -2534,146 +2534,146 @@
   <si>
     <t>MARNAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00281</t>
   </si>
   <si>
     <t>SM/09178</t>
   </si>
   <si>
     <t>2078/RD/PHE</t>
   </si>
   <si>
     <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>430/RD/PHE</t>
   </si>
   <si>
     <t>Maslandpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05022</t>
   </si>
   <si>
+    <t>857/RD/PHE</t>
+  </si>
+  <si>
     <t>495/RD/PHE</t>
   </si>
   <si>
     <t>GOPES SAHA</t>
   </si>
   <si>
-    <t>857/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>MATIKUNDA RURAL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/01136</t>
   </si>
   <si>
     <t>SM/07384</t>
   </si>
   <si>
     <t>1389/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION</t>
   </si>
   <si>
     <t>09-12-2020</t>
   </si>
   <si>
     <t>08-01-2021</t>
   </si>
   <si>
     <t>1387/RD/PHE</t>
   </si>
   <si>
     <t>1388/RD/PHE</t>
   </si>
   <si>
     <t>MIRJADPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14627</t>
   </si>
   <si>
     <t>Mohishgaon Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/17199</t>
   </si>
   <si>
     <t>1274/RD/PHE</t>
   </si>
   <si>
+    <t>3026/RD/PHE</t>
+  </si>
+  <si>
+    <t>17-11-2024</t>
+  </si>
+  <si>
     <t>3748/RD/PHE</t>
   </si>
   <si>
-    <t>3026/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>NIZAMPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16490</t>
   </si>
   <si>
     <t>Noabari and Adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02916</t>
   </si>
   <si>
+    <t>1416/RD/PHE</t>
+  </si>
+  <si>
+    <t>15-05-2023</t>
+  </si>
+  <si>
+    <t>01-07-2023</t>
+  </si>
+  <si>
     <t>1563/RD/PHE</t>
   </si>
   <si>
-    <t>1416/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>Pajol Piped Water Supply Scheme at Itahar Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15148</t>
   </si>
   <si>
+    <t>3734/RD/PHE</t>
+  </si>
+  <si>
     <t>556/RD/PHE</t>
   </si>
   <si>
-    <t>3734/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Pakhuria Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05001</t>
   </si>
   <si>
     <t>354/RD/PHE</t>
   </si>
   <si>
     <t>Palaibari Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18181</t>
   </si>
   <si>
     <t>1128/RD/PHE</t>
   </si>
   <si>
     <t>PALIHAR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12099</t>
   </si>
   <si>
     <t>295/RD/PHE</t>
@@ -2699,56 +2699,56 @@
   <si>
     <t>2025/RD/PHE</t>
   </si>
   <si>
     <t>SM/11800</t>
   </si>
   <si>
     <t>2024/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
   </si>
   <si>
     <t>SM/09190</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>PARA PIPED WATER SUPPLY SCHEME AT ITAHAR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16494</t>
   </si>
   <si>
+    <t>748/RD/PHE</t>
+  </si>
+  <si>
     <t>3733/RD/PHE</t>
   </si>
   <si>
-    <t>748/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>PASCHIM ARIAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12083</t>
   </si>
   <si>
     <t>PASCHIM CHUTIAKHOR Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12085</t>
   </si>
   <si>
     <t>PASCHIM GAGARA PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18147</t>
   </si>
   <si>
     <t>1559/RD/PHE</t>
   </si>
   <si>
     <t>PASCHIM GOALGAON PWSS IN RAIGANJ BLOCK IN THE DISTRICT OF UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11820</t>
@@ -2795,101 +2795,101 @@
   <si>
     <t>SM/03585</t>
   </si>
   <si>
     <t>1544/RD/PHE</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Mahinagar&amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03740</t>
   </si>
   <si>
     <t>1543/RD/PHE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03738</t>
   </si>
   <si>
+    <t>SM/12646</t>
+  </si>
+  <si>
+    <t>1921/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
+  </si>
+  <si>
     <t>SM/07385</t>
   </si>
   <si>
+    <t>1392/RD/PHE</t>
+  </si>
+  <si>
+    <t>13-01-2021</t>
+  </si>
+  <si>
     <t>1223/RD/PHE</t>
   </si>
   <si>
     <t>DONE ENTERPRISE</t>
   </si>
   <si>
     <t>18-06-2021</t>
   </si>
   <si>
     <t>18-07-2021</t>
   </si>
   <si>
+    <t>1393/RD/PHE</t>
+  </si>
+  <si>
     <t>476/RD/PHE</t>
   </si>
   <si>
     <t>SUBHAS CHOWDHURY</t>
   </si>
   <si>
     <t>12-04-2021</t>
   </si>
   <si>
-    <t>1392/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>1260/RD/PHE</t>
   </si>
   <si>
     <t>25-06-2021</t>
   </si>
   <si>
     <t>25-07-2021</t>
   </si>
   <si>
-    <t>SM/12646</t>
-[...7 lines deleted...]
-  <si>
     <t>Piped Water Supply Scheme for Poaltair &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03591</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Shridharpur &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03590</t>
   </si>
   <si>
     <t>1526/RD/PHE</t>
   </si>
   <si>
     <t>Pirojpur &amp; adj. mouzas W/S Scheme</t>
   </si>
   <si>
     <t>SM/03344</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
@@ -3188,135 +3188,135 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1432/RD/PHE</t>
+  </si>
+  <si>
+    <t>1433/RD/PHE</t>
+  </si>
+  <si>
     <t>1434/RD/PHE</t>
   </si>
   <si>
-    <t>1432/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
+    <t>355/RD/PHE</t>
+  </si>
+  <si>
+    <t>SM/13015</t>
+  </si>
+  <si>
+    <t>1920/RD/PHE</t>
+  </si>
+  <si>
+    <t>BIKASH KAR</t>
+  </si>
+  <si>
     <t>1692/RD/PHE</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>10-06-2024</t>
   </si>
   <si>
     <t>25-07-2024</t>
   </si>
   <si>
-    <t>SM/13015</t>
-[...10 lines deleted...]
-  <si>
     <t>SHOLPARA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12793</t>
   </si>
   <si>
     <t>SHRIPUR PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/15211</t>
   </si>
   <si>
     <t>2629/RD/PHE</t>
   </si>
   <si>
     <t>25-09-2023</t>
   </si>
   <si>
     <t>SINTAIR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12100</t>
   </si>
   <si>
     <t>72/RD/PHE</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE ABHIJITSANYAL2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Siripur W/S Scheme</t>
   </si>
   <si>
     <t>SM/02165</t>
   </si>
   <si>
+    <t>SM/06729</t>
+  </si>
+  <si>
+    <t>1234/RD/ PHE</t>
+  </si>
+  <si>
     <t>63/RD/PHE</t>
   </si>
   <si>
     <t>M/S DOLPHIN CONSTRUCTION DOLPHIN.RGJ@GMAIL.COM</t>
-  </si>
-[...4 lines deleted...]
-    <t>1234/RD/ PHE</t>
   </si>
   <si>
     <t>SITALGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00279</t>
   </si>
   <si>
     <t>SM/09990</t>
   </si>
   <si>
     <t>178/RD/PHE</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>27-01-2022</t>
   </si>
   <si>
     <t>13-03-2022</t>
   </si>
   <si>
     <t>1017/RD/PHED</t>
   </si>
@@ -4238,198 +4238,198 @@
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="4">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="4">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="4">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L11" s="4">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
@@ -4483,51 +4483,51 @@
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="4">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>55</v>
@@ -4581,100 +4581,100 @@
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="4">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="4">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>68</v>
@@ -6714,168 +6714,168 @@
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>212</v>
+        <v>252</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>64</v>
+        <v>254</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L61" s="4">
-        <v>1007</v>
+        <v>20</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>255</v>
+        <v>212</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>257</v>
+        <v>60</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>260</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E63" s="3"/>
       <c r="F63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>262</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>263</v>
       </c>
       <c r="J63" s="4" t="s">
         <v>264</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>265</v>
       </c>
       <c r="L63" s="4">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>267</v>
@@ -7655,167 +7655,167 @@
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>322</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>323</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>324</v>
+        <v>89</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>325</v>
+        <v>176</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>326</v>
+        <v>177</v>
       </c>
       <c r="L81" s="4">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>89</v>
+        <v>325</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>176</v>
+        <v>326</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>177</v>
+        <v>327</v>
       </c>
       <c r="L82" s="4">
-        <v>456</v>
+        <v>56</v>
       </c>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>329</v>
       </c>
       <c r="I83" s="13" t="s">
         <v>330</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>331</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>332</v>
       </c>
       <c r="L83" s="4">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>334</v>
@@ -8050,51 +8050,51 @@
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>346</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>347</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>348</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>349</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L89" s="4">
         <v>4</v>
       </c>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
@@ -8282,54 +8282,54 @@
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L94" s="4">
         <v>1052</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
@@ -8337,198 +8337,198 @@
       <c r="D95" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>365</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>366</v>
       </c>
       <c r="J95" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K95" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L95" s="4">
-        <v>203</v>
+        <v>379</v>
       </c>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>367</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>368</v>
+        <v>39</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L96" s="4">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="I97" s="13" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="J97" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K97" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L97" s="4">
         <v>366</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="I98" s="13" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J98" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K98" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L98" s="4">
-        <v>366</v>
+        <v>203</v>
       </c>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>372</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>373</v>
@@ -8850,251 +8850,251 @@
       <c r="B106" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L106" s="4">
         <v>343</v>
       </c>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>392</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>393</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L107" s="4"/>
+        <v>395</v>
+      </c>
+      <c r="L107" s="4">
+        <v>50</v>
+      </c>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H108" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>396</v>
+        <v>66</v>
       </c>
       <c r="J108" s="4" t="s">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="L108" s="4"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L109" s="4">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>403</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>404</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K110" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L110" s="4">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>399</v>
@@ -9148,100 +9148,100 @@
       <c r="D112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>406</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>407</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K112" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L112" s="4">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>408</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>409</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K113" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L113" s="4">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>410</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>411</v>
@@ -9715,51 +9715,51 @@
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L124" s="4">
         <v>292</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
@@ -9950,51 +9950,51 @@
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>462</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L129" s="4">
         <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
@@ -10082,167 +10082,167 @@
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>479</v>
+        <v>209</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>44</v>
+        <v>331</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>271</v>
+        <v>332</v>
       </c>
       <c r="L132" s="4">
-        <v>458</v>
+        <v>25</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J133" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>289</v>
+        <v>458</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="F134" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H134" s="4" t="s">
+      <c r="I134" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="I134" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J134" s="4" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="L134" s="4">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>482</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>483</v>
@@ -10380,54 +10380,54 @@
       <c r="B138" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L138" s="4">
         <v>1303</v>
       </c>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>493</v>
@@ -10520,51 +10520,51 @@
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>495</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>496</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>500</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>501</v>
       </c>
       <c r="I141" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K141" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L141" s="4">
         <v>182</v>
       </c>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
@@ -10708,106 +10708,106 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>512</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>96</v>
+        <v>513</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="L145" s="4"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="4" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="I146" s="13" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="J146" s="4" t="s">
-        <v>514</v>
+        <v>96</v>
       </c>
       <c r="K146" s="4" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="L146" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L146" s="4">
+        <v>2056</v>
+      </c>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>516</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>517</v>
       </c>
@@ -10952,54 +10952,54 @@
       <c r="B150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>525</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>526</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>527</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L150" s="4">
         <v>279</v>
       </c>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>528</v>
@@ -11035,412 +11035,412 @@
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>212</v>
+        <v>533</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H152" s="4" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I152" s="13" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>253</v>
+        <v>331</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>254</v>
+        <v>332</v>
       </c>
       <c r="L152" s="4">
-        <v>331</v>
+        <v>169</v>
       </c>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>534</v>
+        <v>212</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>535</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="J153" s="4" t="s">
-        <v>325</v>
+        <v>258</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>326</v>
+        <v>259</v>
       </c>
       <c r="L153" s="4">
-        <v>169</v>
+        <v>331</v>
       </c>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>538</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>539</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L154" s="4">
         <v>694</v>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>540</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L155" s="4">
         <v>220</v>
       </c>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>544</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L156" s="4">
         <v>84</v>
       </c>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>547</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L157" s="4">
         <v>842</v>
       </c>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>550</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>552</v>
       </c>
       <c r="I158" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L158" s="4">
         <v>700</v>
       </c>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I159" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L159" s="4"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
@@ -11474,313 +11474,313 @@
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="F161" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I161" s="13" t="s">
-        <v>330</v>
+        <v>60</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>120</v>
+        <v>258</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="L161" s="4"/>
+        <v>259</v>
+      </c>
+      <c r="L161" s="4">
+        <v>1679</v>
+      </c>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>212</v>
+        <v>558</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>64</v>
+        <v>325</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="L162" s="4"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>562</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>563</v>
       </c>
       <c r="I163" s="13" t="s">
         <v>564</v>
       </c>
       <c r="J163" s="4" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>565</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L164" s="4">
         <v>959</v>
       </c>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>212</v>
+        <v>568</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H165" s="4" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="I165" s="13" t="s">
-        <v>19</v>
+        <v>570</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>253</v>
+        <v>331</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>254</v>
+        <v>332</v>
       </c>
       <c r="L165" s="4">
-        <v>1678</v>
+        <v>67</v>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>569</v>
+        <v>212</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H166" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="I166" s="13" t="s">
-        <v>571</v>
+        <v>19</v>
       </c>
       <c r="J166" s="4" t="s">
-        <v>325</v>
+        <v>258</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>326</v>
+        <v>259</v>
       </c>
       <c r="L166" s="4">
-        <v>67</v>
+        <v>1678</v>
       </c>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>572</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>573</v>
@@ -11876,51 +11876,51 @@
       </c>
       <c r="B169" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>578</v>
       </c>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>580</v>
       </c>
       <c r="I169" s="13" t="s">
         <v>581</v>
       </c>
       <c r="J169" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="L169" s="4">
         <v>50</v>
       </c>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>582</v>
@@ -12020,248 +12020,248 @@
       <c r="B172" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>591</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L172" s="4">
         <v>1001</v>
       </c>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>594</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>595</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>596</v>
       </c>
       <c r="J173" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="L173" s="4">
         <v>50</v>
       </c>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L174" s="4">
         <v>374</v>
       </c>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L176" s="4">
         <v>375</v>
       </c>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>598</v>
@@ -12305,199 +12305,199 @@
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E178" s="3"/>
       <c r="F178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>603</v>
       </c>
       <c r="I178" s="13" t="s">
-        <v>95</v>
+        <v>140</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>289</v>
+        <v>96</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="L178" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L178" s="4">
+        <v>828</v>
+      </c>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E179" s="3"/>
       <c r="F179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>604</v>
       </c>
       <c r="I179" s="13" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="J179" s="4" t="s">
-        <v>96</v>
+        <v>289</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="L179" s="4"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E180" s="3"/>
       <c r="F180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>607</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>608</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>609</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>610</v>
       </c>
       <c r="L180" s="4">
-        <v>320</v>
+        <v>123</v>
       </c>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E181" s="3"/>
       <c r="F181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>611</v>
       </c>
       <c r="I181" s="13" t="s">
         <v>612</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>613</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>614</v>
       </c>
       <c r="L181" s="4">
-        <v>123</v>
+        <v>320</v>
       </c>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>616</v>
@@ -12637,51 +12637,51 @@
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>626</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="I185" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J185" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K185" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L185" s="4">
         <v>451</v>
       </c>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
@@ -13437,106 +13437,106 @@
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E202" s="3"/>
       <c r="F202" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>677</v>
       </c>
       <c r="I202" s="13" t="s">
-        <v>284</v>
+        <v>72</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>108</v>
+        <v>468</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L202" s="4"/>
+        <v>469</v>
+      </c>
+      <c r="L202" s="4">
+        <v>1282</v>
+      </c>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E203" s="3"/>
       <c r="F203" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I203" s="13" t="s">
-        <v>72</v>
+        <v>284</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>468</v>
+        <v>108</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L203" s="4"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>679</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>680</v>
       </c>
@@ -13572,51 +13572,51 @@
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>682</v>
       </c>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>683</v>
       </c>
       <c r="I205" s="13" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="J205" s="4" t="s">
         <v>684</v>
       </c>
       <c r="K205" s="4" t="s">
         <v>685</v>
       </c>
       <c r="L205" s="4">
         <v>123</v>
       </c>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
@@ -14049,214 +14049,214 @@
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="E215" s="3" t="s">
+      <c r="E215" s="3"/>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H215" s="4" t="s">
         <v>710</v>
       </c>
-      <c r="F215" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H215" s="4" t="s">
+      <c r="I215" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J215" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="K215" s="4" t="s">
         <v>711</v>
       </c>
-      <c r="I215" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L215" s="4"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="E216" s="3"/>
-      <c r="F216" s="3"/>
+      <c r="E216" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H216" s="4" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="J216" s="4" t="s">
-        <v>460</v>
+        <v>714</v>
       </c>
       <c r="K216" s="4" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="L216" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="L216" s="4">
+        <v>1835</v>
+      </c>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="I217" s="13" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="K217" s="4" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="L217" s="4">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>715</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H218" s="4" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="I218" s="13" t="s">
-        <v>95</v>
+        <v>366</v>
       </c>
       <c r="J218" s="4" t="s">
-        <v>717</v>
+        <v>221</v>
       </c>
       <c r="K218" s="4" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="L218" s="4">
-        <v>1835</v>
+        <v>172</v>
       </c>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>719</v>
@@ -15054,54 +15054,54 @@
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>764</v>
       </c>
       <c r="I236" s="13" t="s">
         <v>765</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="K236" s="4" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="L236" s="4">
         <v>35</v>
       </c>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>762</v>
@@ -15664,51 +15664,51 @@
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C249" s="10" t="s">
         <v>798</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>799</v>
       </c>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>800</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J249" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K249" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L249" s="4">
         <v>1060</v>
       </c>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
@@ -15900,54 +15900,54 @@
       <c r="B254" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>812</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>814</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L254" s="4">
         <v>703</v>
       </c>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>815</v>
@@ -16129,51 +16129,51 @@
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E259" s="3"/>
       <c r="F259" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="I259" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J259" s="4" t="s">
         <v>699</v>
       </c>
       <c r="K259" s="4" t="s">
         <v>700</v>
       </c>
       <c r="L259" s="4">
         <v>287</v>
       </c>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
@@ -16365,105 +16365,105 @@
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C264" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H264" s="4" t="s">
         <v>840</v>
       </c>
       <c r="I264" s="13" t="s">
-        <v>841</v>
+        <v>89</v>
       </c>
       <c r="J264" s="4" t="s">
-        <v>331</v>
+        <v>182</v>
       </c>
       <c r="K264" s="4" t="s">
-        <v>332</v>
+        <v>183</v>
       </c>
       <c r="L264" s="4">
-        <v>177</v>
+        <v>773</v>
       </c>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C265" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H265" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="I265" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="I265" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J265" s="4" t="s">
-        <v>182</v>
+        <v>326</v>
       </c>
       <c r="K265" s="4" t="s">
-        <v>183</v>
+        <v>327</v>
       </c>
       <c r="L265" s="4">
-        <v>773</v>
+        <v>177</v>
       </c>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>844</v>
@@ -16696,102 +16696,102 @@
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C271" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E271" s="3"/>
       <c r="F271" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>857</v>
       </c>
       <c r="I271" s="13" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="J271" s="4" t="s">
-        <v>108</v>
+        <v>463</v>
       </c>
       <c r="K271" s="4" t="s">
-        <v>109</v>
+        <v>858</v>
       </c>
       <c r="L271" s="4"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C272" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E272" s="3"/>
       <c r="F272" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H272" s="4" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="I272" s="13" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="J272" s="4" t="s">
-        <v>463</v>
+        <v>108</v>
       </c>
       <c r="K272" s="4" t="s">
-        <v>859</v>
+        <v>109</v>
       </c>
       <c r="L272" s="4"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C273" s="10" t="s">
         <v>860</v>
       </c>
       <c r="D273" s="3" t="s">
@@ -16835,200 +16835,200 @@
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C274" s="10" t="s">
         <v>862</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>863</v>
       </c>
       <c r="E274" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H274" s="4" t="s">
         <v>864</v>
       </c>
       <c r="I274" s="13" t="s">
-        <v>270</v>
+        <v>499</v>
       </c>
       <c r="J274" s="4" t="s">
-        <v>214</v>
+        <v>865</v>
       </c>
       <c r="K274" s="4" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="L274" s="4"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C275" s="10" t="s">
         <v>862</v>
       </c>
       <c r="D275" s="3" t="s">
         <v>863</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H275" s="4" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="I275" s="13" t="s">
-        <v>499</v>
+        <v>270</v>
       </c>
       <c r="J275" s="4" t="s">
-        <v>866</v>
+        <v>214</v>
       </c>
       <c r="K275" s="4" t="s">
-        <v>867</v>
-[...1 lines deleted...]
-      <c r="L275" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L275" s="4">
+        <v>153</v>
+      </c>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E276" s="3"/>
       <c r="F276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>870</v>
       </c>
       <c r="I276" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J276" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L276" s="4"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E277" s="3"/>
       <c r="F277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>871</v>
       </c>
       <c r="I277" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="K277" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L277" s="4"/>
+        <v>313</v>
+      </c>
+      <c r="L277" s="4">
+        <v>136</v>
+      </c>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C278" s="10" t="s">
         <v>872</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>873</v>
       </c>
@@ -17302,51 +17302,51 @@
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C284" s="10" t="s">
         <v>884</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E284" s="3" t="s">
         <v>891</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H284" s="4" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I284" s="13" t="s">
         <v>892</v>
       </c>
       <c r="J284" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K284" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L284" s="4">
         <v>425</v>
       </c>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
@@ -17355,103 +17355,103 @@
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E285" s="3"/>
       <c r="F285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I285" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>108</v>
+        <v>248</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L285" s="4"/>
+        <v>249</v>
+      </c>
+      <c r="L285" s="4">
+        <v>1127</v>
+      </c>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E286" s="3"/>
       <c r="F286" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H286" s="4" t="s">
         <v>896</v>
       </c>
       <c r="I286" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J286" s="4" t="s">
-        <v>248</v>
+        <v>108</v>
       </c>
       <c r="K286" s="4" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L286" s="4"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C287" s="10" t="s">
         <v>897</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>898</v>
       </c>
@@ -17728,57 +17728,57 @@
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C293" s="10" t="s">
         <v>915</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>916</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H293" s="4" t="s">
         <v>917</v>
       </c>
       <c r="I293" s="13" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="J293" s="4" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="K293" s="4" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="L293" s="4">
         <v>150</v>
       </c>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C294" s="10" t="s">
         <v>915</v>
@@ -17829,536 +17829,536 @@
       <c r="B295" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>920</v>
       </c>
       <c r="I295" s="13" t="s">
         <v>921</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K295" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L295" s="4">
         <v>481</v>
       </c>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>924</v>
       </c>
       <c r="I296" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K296" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L296" s="4">
         <v>322</v>
       </c>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H297" s="4" t="s">
         <v>928</v>
       </c>
       <c r="I297" s="13" t="s">
         <v>929</v>
       </c>
       <c r="J297" s="4" t="s">
-        <v>930</v>
+        <v>331</v>
       </c>
       <c r="K297" s="4" t="s">
-        <v>931</v>
+        <v>332</v>
       </c>
       <c r="L297" s="4">
-        <v>153</v>
+        <v>62</v>
       </c>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="I298" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J298" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="K298" s="4" t="s">
         <v>932</v>
       </c>
-      <c r="I298" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L298" s="4">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="I299" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="J299" s="4" t="s">
         <v>935</v>
-      </c>
-[...4 lines deleted...]
-        <v>848</v>
       </c>
       <c r="K299" s="4" t="s">
         <v>936</v>
       </c>
       <c r="L299" s="4">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>937</v>
       </c>
       <c r="I300" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J300" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K300" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L300" s="4"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
         <v>938</v>
       </c>
       <c r="I301" s="13" t="s">
-        <v>619</v>
+        <v>939</v>
       </c>
       <c r="J301" s="4" t="s">
-        <v>939</v>
+        <v>40</v>
       </c>
       <c r="K301" s="4" t="s">
         <v>940</v>
       </c>
       <c r="L301" s="4">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E302" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H302" s="4" t="s">
         <v>941</v>
       </c>
-      <c r="F302" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="4" t="s">
+      <c r="I302" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J302" s="4" t="s">
         <v>942</v>
       </c>
-      <c r="I302" s="13" t="s">
+      <c r="K302" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="J302" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L302" s="4">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I303" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L303" s="4">
         <v>420</v>
       </c>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J304" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K304" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
       </c>
       <c r="D305" s="3" t="s">
         <v>950</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>903</v>
       </c>
       <c r="I305" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J305" s="4" t="s">
         <v>214</v>
       </c>
       <c r="K305" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L305" s="4">
         <v>1584</v>
       </c>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
@@ -18544,108 +18544,108 @@
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C310" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H310" s="4" t="s">
-        <v>458</v>
+        <v>967</v>
       </c>
       <c r="I310" s="13" t="s">
-        <v>459</v>
+        <v>197</v>
       </c>
       <c r="J310" s="4" t="s">
-        <v>460</v>
+        <v>182</v>
       </c>
       <c r="K310" s="4" t="s">
-        <v>461</v>
+        <v>183</v>
       </c>
       <c r="L310" s="4">
-        <v>160</v>
+        <v>1367</v>
       </c>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C311" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>967</v>
+        <v>458</v>
       </c>
       <c r="I311" s="13" t="s">
-        <v>197</v>
+        <v>459</v>
       </c>
       <c r="J311" s="4" t="s">
-        <v>182</v>
+        <v>460</v>
       </c>
       <c r="K311" s="4" t="s">
-        <v>183</v>
+        <v>461</v>
       </c>
       <c r="L311" s="4">
-        <v>1367</v>
+        <v>160</v>
       </c>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C312" s="10" t="s">
         <v>968</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>969</v>
@@ -18683,51 +18683,51 @@
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C313" s="10" t="s">
         <v>970</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>972</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H313" s="4" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="I313" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J313" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K313" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L313" s="4">
         <v>84</v>
       </c>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
@@ -18735,51 +18735,51 @@
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C314" s="10" t="s">
         <v>973</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>974</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H314" s="4" t="s">
         <v>975</v>
       </c>
       <c r="I314" s="13" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="J314" s="4" t="s">
         <v>976</v>
       </c>
       <c r="K314" s="4" t="s">
         <v>977</v>
       </c>
       <c r="L314" s="4">
         <v>543</v>
       </c>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
@@ -19175,51 +19175,51 @@
       <c r="B323" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D323" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E323" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H323" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="I323" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J323" s="4" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="K323" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L323" s="4"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C324" s="10" t="s">
@@ -20212,246 +20212,246 @@
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
-        <v>66</v>
+        <v>744</v>
       </c>
       <c r="J345" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K345" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L345" s="4"/>
+      <c r="L345" s="4">
+        <v>380</v>
+      </c>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>744</v>
+        <v>60</v>
       </c>
       <c r="J346" s="4" t="s">
         <v>44</v>
       </c>
       <c r="K346" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L346" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L346" s="4"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E347" s="3"/>
       <c r="F347" s="3"/>
       <c r="G347" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H347" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="I347" s="13" t="s">
-        <v>1064</v>
+        <v>60</v>
       </c>
       <c r="J347" s="4" t="s">
-        <v>1065</v>
+        <v>241</v>
       </c>
       <c r="K347" s="4" t="s">
-        <v>1066</v>
+        <v>242</v>
       </c>
       <c r="L347" s="4">
-        <v>90</v>
+        <v>312</v>
       </c>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C348" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="F348" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G348" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H348" s="4" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="I348" s="13" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="J348" s="4" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="K348" s="4" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="L348" s="4">
         <v>57</v>
       </c>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C349" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H349" s="4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I349" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J349" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="K349" s="4" t="s">
         <v>1070</v>
       </c>
-      <c r="I349" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L349" s="4">
-        <v>312</v>
+        <v>90</v>
       </c>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C350" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="D350" s="3" t="s">
         <v>1072</v>
@@ -20575,117 +20575,117 @@
       <c r="M352" s="1"/>
       <c r="N352" s="1"/>
       <c r="O352" s="1"/>
       <c r="P352" s="1"/>
       <c r="Q352" s="1"/>
       <c r="R352" s="1"/>
       <c r="S352" s="1"/>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
     </row>
     <row r="353" spans="1:23">
       <c r="A353" s="3">
         <v>351</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C353" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="E353" s="3"/>
-      <c r="F353" s="3"/>
+      <c r="E353" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G353" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H353" s="4" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="I353" s="13" t="s">
-        <v>1084</v>
+        <v>58</v>
       </c>
       <c r="J353" s="4" t="s">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="K353" s="4" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="L353" s="4"/>
       <c r="M353" s="1"/>
       <c r="N353" s="1"/>
       <c r="O353" s="1"/>
       <c r="P353" s="1"/>
       <c r="Q353" s="1"/>
       <c r="R353" s="1"/>
       <c r="S353" s="1"/>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C354" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="E354" s="3" t="s">
+      <c r="E354" s="3"/>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H354" s="4" t="s">
         <v>1085</v>
       </c>
-      <c r="F354" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H354" s="4" t="s">
+      <c r="I354" s="13" t="s">
         <v>1086</v>
       </c>
-      <c r="I354" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J354" s="4" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="K354" s="4" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L354" s="4"/>
+        <v>395</v>
+      </c>
+      <c r="L354" s="4">
+        <v>50</v>
+      </c>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C355" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D355" s="3" t="s">
         <v>1088</v>
       </c>
@@ -20729,51 +20729,51 @@
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C356" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D356" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E356" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="F356" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G356" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H356" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="I356" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="J356" s="4" t="s">
         <v>456</v>
       </c>
       <c r="K356" s="4" t="s">
         <v>457</v>
       </c>
       <c r="L356" s="4">
         <v>867</v>
       </c>
       <c r="M356" s="1"/>
       <c r="N356" s="1"/>
       <c r="O356" s="1"/>
       <c r="P356" s="1"/>
       <c r="Q356" s="1"/>
       <c r="R356" s="1"/>
       <c r="S356" s="1"/>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
@@ -20830,54 +20830,54 @@
       <c r="B358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="I358" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J358" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K358" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L358" s="4">
         <v>514</v>
       </c>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>1100</v>
@@ -21062,51 +21062,51 @@
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E363" s="3"/>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K363" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L363" s="4">
         <v>702</v>
       </c>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
@@ -21251,54 +21251,54 @@
       <c r="B367" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C367" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="D367" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="E367" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F367" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G367" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H367" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="I367" s="13" t="s">
         <v>1129</v>
       </c>
       <c r="J367" s="4" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="K367" s="4" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="L367" s="4">
         <v>200</v>
       </c>
       <c r="M367" s="1"/>
       <c r="N367" s="1"/>
       <c r="O367" s="1"/>
       <c r="P367" s="1"/>
       <c r="Q367" s="1"/>
       <c r="R367" s="1"/>
       <c r="S367" s="1"/>
       <c r="T367" s="1"/>
       <c r="U367" s="1"/>
       <c r="V367" s="1"/>
       <c r="W367" s="1"/>
     </row>
     <row r="368" spans="1:23">
       <c r="A368" s="3">
         <v>366</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C368" s="10" t="s">
         <v>1126</v>
@@ -21611,51 +21611,51 @@
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="11"/>
       <c r="D375" s="7"/>
       <c r="E375" s="7"/>
       <c r="F375" s="7"/>
       <c r="G375" s="7"/>
       <c r="H375" s="8"/>
       <c r="I375" s="14"/>
       <c r="J375" s="8"/>
       <c r="K375" s="8"/>
       <c r="L375" s="8">
-        <v>181997</v>
+        <v>181994</v>
       </c>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A375:K375"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>