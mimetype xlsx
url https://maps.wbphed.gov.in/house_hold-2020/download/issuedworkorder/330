--- v7 (2026-06-13)
+++ v8 (2026-07-20)
@@ -128,137 +128,137 @@
   <si>
     <t>2568/RD/PHE</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>01-09-2023</t>
   </si>
   <si>
     <t>28-05-2024</t>
   </si>
   <si>
     <t>Amalbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06059</t>
   </si>
   <si>
     <t>SM/07073</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>1418/RD/PHE</t>
+  </si>
+  <si>
+    <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
+    <t>10-01-2021</t>
+  </si>
+  <si>
+    <t>1417/RD/PHE</t>
+  </si>
+  <si>
+    <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>1440/RD/PHE</t>
+  </si>
+  <si>
+    <t>DIPANKAR SARKAR</t>
+  </si>
+  <si>
+    <t>1420/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>1419/RD/PHE</t>
+  </si>
+  <si>
+    <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>467/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK ENTERPRISE</t>
   </si>
   <si>
     <t>26-02-2021</t>
   </si>
   <si>
     <t>28-03-2021</t>
   </si>
   <si>
-    <t>1418/RD/PHE</t>
-[...34 lines deleted...]
-  <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
+    <t>1438/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S P.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1437/RD/PHE</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1439/RD/PHE</t>
+  </si>
+  <si>
+    <t>AJIT PARMANIK</t>
+  </si>
+  <si>
+    <t>1421/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA SHEETALA ENTERPRISE</t>
+  </si>
+  <si>
     <t>1435/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR</t>
   </si>
   <si>
-    <t>1439/RD/PHE</t>
-[...22 lines deleted...]
-  <si>
     <t>ANGARBHASA Piped Water Supply Scheme at Goalpokhar-l Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12707</t>
   </si>
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>01-02-2023</t>
   </si>
   <si>
     <t>01-02-2024</t>
   </si>
   <si>
     <t>ATHIALA PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
@@ -323,71 +323,71 @@
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>08-05-2023</t>
   </si>
   <si>
     <t>02-02-2024</t>
   </si>
   <si>
     <t>Bahala Zone-II Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16223</t>
   </si>
   <si>
     <t>1278/RD/PHE</t>
   </si>
   <si>
     <t>Bahin Paharpur Piped Water Supply Scheme at Hemtabad block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/14146</t>
   </si>
   <si>
+    <t>3746/RD/PHE</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>18-12-2024</t>
+  </si>
+  <si>
+    <t>01-02-2025</t>
+  </si>
+  <si>
     <t>563/RD/PHE</t>
   </si>
   <si>
     <t>23-02-2023</t>
   </si>
   <si>
     <t>23-02-2024</t>
   </si>
   <si>
-    <t>3746/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
   </si>
   <si>
     <t>SM/11644</t>
   </si>
   <si>
     <t>587/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
   </si>
   <si>
     <t>BALARAMPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13520</t>
   </si>
   <si>
     <t>BALAS Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12107</t>
   </si>
   <si>
     <t>68/RD/PHE</t>
@@ -770,74 +770,74 @@
   <si>
     <t>SM/14239</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16-03-2023</t>
   </si>
   <si>
     <t>15-03-2024</t>
   </si>
   <si>
     <t>Bindol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05142</t>
   </si>
   <si>
+    <t>1529/RD/PHE</t>
+  </si>
+  <si>
+    <t>23-12-2020</t>
+  </si>
+  <si>
+    <t>06-02-2021</t>
+  </si>
+  <si>
     <t>SM/18993</t>
   </si>
   <si>
     <t>2873/RD/PHE</t>
   </si>
   <si>
     <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>17-10-2023</t>
   </si>
   <si>
     <t>01-12-2023</t>
   </si>
   <si>
-    <t>1529/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>BIRSINGGACHH MINI PIPED WATER SUPPLY SCHEME IN ISLAMPUR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18166</t>
   </si>
   <si>
     <t>2379/RD/PHE</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>14-08-2023</t>
   </si>
   <si>
     <t>12-11-2023</t>
   </si>
   <si>
     <t>Butijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06038</t>
   </si>
   <si>
     <t>SM/07142</t>
@@ -860,59 +860,59 @@
   <si>
     <t>3735/RD/PHE</t>
   </si>
   <si>
     <t>UJJWAL DAS</t>
   </si>
   <si>
     <t>74/RD/PHE</t>
   </si>
   <si>
     <t>Chainagar Piped Water Supply Scheme at Hemtabad block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16258</t>
   </si>
   <si>
     <t>749/RD/PHE</t>
   </si>
   <si>
     <t>CHAK DILAL Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12094</t>
   </si>
   <si>
+    <t>3737/RD/PHE</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
     <t>292/RD/PHE</t>
   </si>
   <si>
-    <t>3737/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>CHAKULIA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00275</t>
   </si>
   <si>
     <t>SM/11196</t>
   </si>
   <si>
     <t>2016/RD/PHE</t>
   </si>
   <si>
     <t>17-11-2022</t>
   </si>
   <si>
     <t>15-02-2023</t>
   </si>
   <si>
     <t>SM/09183</t>
   </si>
   <si>
     <t>2083/RD/PHE</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER</t>
@@ -950,113 +950,113 @@
   <si>
     <t>Chandol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/04983</t>
   </si>
   <si>
     <t>CHAPAIR Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12095</t>
   </si>
   <si>
     <t>291/RD/PHE</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION NAYANDASRAIGANJ75@GMAIL.COM</t>
   </si>
   <si>
     <t>CHAPDUAR Piped Water Supply Scheme at Raiganj Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15146</t>
   </si>
   <si>
+    <t>3741/RD/PHE</t>
+  </si>
+  <si>
     <t>576/RD/PHE</t>
   </si>
   <si>
     <t>20-11-2023</t>
   </si>
   <si>
-    <t>3741/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAPWA PIPED WATER SUPPLY SCHEME at GOALPOKHAR-I BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16647</t>
   </si>
   <si>
     <t>CHERAMOTI PIPED WATER SUPPLY SCHEME IN RAIGANJ BLOCK</t>
   </si>
   <si>
     <t>SM/11863</t>
   </si>
   <si>
     <t>588/RD/PHE</t>
   </si>
   <si>
     <t>Chhota Parua and adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02915</t>
   </si>
   <si>
+    <t>SM/12643</t>
+  </si>
+  <si>
+    <t>1914/RD/PHE</t>
+  </si>
+  <si>
+    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>28-10-2022</t>
+  </si>
+  <si>
+    <t>12-12-2022</t>
+  </si>
+  <si>
     <t>SM/06727</t>
   </si>
   <si>
+    <t>496/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE RNJRAHULENTERPRISE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>17-02-2023</t>
+  </si>
+  <si>
+    <t>03-04-2023</t>
+  </si>
+  <si>
     <t>1243/RD/PHE</t>
   </si>
   <si>
-    <t>496/RD/PHE</t>
-[...25 lines deleted...]
-  <si>
     <t>CHHOTA PATNA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12780</t>
   </si>
   <si>
     <t>CHITAURA PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14167</t>
   </si>
   <si>
     <t>CHOPRA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00654</t>
   </si>
   <si>
     <t>SM/10129</t>
   </si>
   <si>
     <t>1272/RD/PHE</t>
   </si>
   <si>
     <t>24-06-2022</t>
@@ -1109,65 +1109,65 @@
   <si>
     <t>SM/12781</t>
   </si>
   <si>
     <t>Dakshin Jibhakata Scheme</t>
   </si>
   <si>
     <t>SM/01339</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
   <si>
     <t>Dakshin Kundal Pukhar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05481</t>
   </si>
   <si>
     <t>SM/07140</t>
   </si>
   <si>
+    <t>1428/RD/PHE</t>
+  </si>
+  <si>
+    <t>1427/RD/PHE</t>
+  </si>
+  <si>
+    <t>CHAITANYA SAMAL</t>
+  </si>
+  <si>
     <t>1426/RD/PHE</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
-    <t>1428/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>1429/RD/PHE</t>
   </si>
   <si>
     <t>IDEAL CO-OP LABOUR CONTRACT &amp;CONST SOCIETY LTD.</t>
   </si>
   <si>
     <t>DAKSHIN MAKHANPOKHAR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16495</t>
   </si>
   <si>
     <t>DAKSHIN NEAMATPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16491</t>
   </si>
   <si>
     <t>DAKSHIN RAMPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13232</t>
   </si>
   <si>
     <t>DAKSHIN SAHAPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
@@ -1190,104 +1190,104 @@
   <si>
     <t>06-02-2024</t>
   </si>
   <si>
     <t>DAMODARKHURI Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13236</t>
   </si>
   <si>
     <t>DANGRA DANGRI PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14168</t>
   </si>
   <si>
     <t>Debiganj W/S Scheme</t>
   </si>
   <si>
     <t>SM/02162</t>
   </si>
   <si>
     <t>1539/RD/PHE</t>
   </si>
   <si>
+    <t>SM/06728</t>
+  </si>
+  <si>
+    <t>1236/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/14229</t>
   </si>
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>02-03-2023</t>
   </si>
   <si>
-    <t>SM/06728</t>
-[...4 lines deleted...]
-  <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
+    <t>1422/RD/PHE</t>
+  </si>
+  <si>
+    <t>KARTICK BISWAS</t>
+  </si>
+  <si>
+    <t>1436/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1424/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>1423/RD/PHE</t>
   </si>
   <si>
     <t>NIMAI DAS</t>
   </si>
   <si>
-    <t>1436/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>1425/RD/PHE</t>
   </si>
   <si>
-    <t>1422/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>DHARAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00277</t>
   </si>
   <si>
     <t>SM/09185</t>
@@ -1445,65 +1445,65 @@
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>Faridpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06047</t>
   </si>
   <si>
+    <t>SM/07139</t>
+  </si>
+  <si>
+    <t>1413/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S MAATARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SM/12640</t>
   </si>
   <si>
     <t>1915/RD/PHE</t>
   </si>
   <si>
-    <t>SM/07139</t>
-[...7 lines deleted...]
-  <si>
     <t>FASHIA DIATION PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14129</t>
   </si>
   <si>
     <t>Fatepur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13012</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>GHIMIGAON Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12783</t>
   </si>
   <si>
     <t>Ghirnigaon Khas Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01360</t>
@@ -1613,59 +1613,59 @@
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Khesra &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04231</t>
   </si>
   <si>
     <t>1525/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Piplan &amp; adj.mouzas.</t>
   </si>
   <si>
     <t>SM/04124</t>
   </si>
   <si>
     <t>1562/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Bamair &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04474</t>
   </si>
   <si>
+    <t>1531/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/12639</t>
   </si>
   <si>
     <t>1911/RD/PHE</t>
   </si>
   <si>
-    <t>1531/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Piped Water Supply Scheme for Deona &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04502</t>
   </si>
   <si>
     <t>1542/RD/PHE</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Goagoan &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04503</t>
   </si>
   <si>
     <t>1535/RD/PHE</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Gopalpur &amp; adj. mouzas</t>
@@ -1685,95 +1685,95 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>SM/14226</t>
+  </si>
+  <si>
+    <t>62/RD/PHE</t>
+  </si>
+  <si>
     <t>1530/RD/PHE</t>
   </si>
   <si>
-    <t>SM/14226</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
+    <t>1538/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/12652</t>
   </si>
   <si>
     <t>1923/RD/PHE</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
-    <t>1538/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>SM/06731</t>
   </si>
   <si>
     <t>1240/RD/PHE</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahua &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03914</t>
   </si>
   <si>
     <t>344/RD/PHE</t>
   </si>
   <si>
     <t>59/RD/PHE</t>
@@ -2063,65 +2063,65 @@
   <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
     <t>2090/RD/PHE</t>
   </si>
   <si>
     <t>3747/RD/PHE</t>
   </si>
   <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
+    <t>SM/07071</t>
+  </si>
+  <si>
+    <t>1414/RD/PHE</t>
+  </si>
+  <si>
     <t>2840/RD/PHE</t>
   </si>
   <si>
     <t>23-09-2024</t>
   </si>
   <si>
     <t>13-10-2024</t>
   </si>
   <si>
-    <t>SM/07071</t>
-[...4 lines deleted...]
-  <si>
     <t>KANKI-MATIARI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00684</t>
   </si>
   <si>
     <t>SM/09191</t>
   </si>
   <si>
     <t>437/RD/PHE</t>
   </si>
   <si>
     <t>SM/09985</t>
   </si>
   <si>
     <t>1018/RD/PHED</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>KARANDIGHI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00647</t>
@@ -2144,74 +2144,74 @@
   <si>
     <t>2017/RD/PHE</t>
   </si>
   <si>
     <t>SM/09188</t>
   </si>
   <si>
     <t>2088/RD/PHE</t>
   </si>
   <si>
     <t>436/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
     <t>2030/RD/PHE</t>
   </si>
   <si>
     <t>Kasba NM water supply scheme</t>
   </si>
   <si>
     <t>SM/02509</t>
   </si>
   <si>
+    <t>SM/09171</t>
+  </si>
+  <si>
+    <t>2071/RD/PHE</t>
+  </si>
+  <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>15-03-2025</t>
   </si>
   <si>
+    <t>425/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
   </si>
   <si>
     <t>17-03-2023</t>
   </si>
   <si>
-    <t>SM/09171</t>
-[...7 lines deleted...]
-  <si>
     <t>KASBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00665</t>
   </si>
   <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
     <t>05-12-2024</t>
   </si>
   <si>
     <t>19-01-2025</t>
   </si>
   <si>
     <t>SM/11796</t>
   </si>
   <si>
     <t>2019/RD/PHE</t>
   </si>
   <si>
     <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
   </si>
   <si>
     <t>3572/RD/PHE</t>
@@ -2534,146 +2534,146 @@
   <si>
     <t>MARNAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00281</t>
   </si>
   <si>
     <t>SM/09178</t>
   </si>
   <si>
     <t>2078/RD/PHE</t>
   </si>
   <si>
     <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>430/RD/PHE</t>
   </si>
   <si>
     <t>Maslandpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05022</t>
   </si>
   <si>
+    <t>495/RD/PHE</t>
+  </si>
+  <si>
+    <t>GOPES SAHA</t>
+  </si>
+  <si>
     <t>857/RD/PHE</t>
   </si>
   <si>
-    <t>495/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>MATIKUNDA RURAL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/01136</t>
   </si>
   <si>
     <t>SM/07384</t>
   </si>
   <si>
     <t>1389/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION</t>
   </si>
   <si>
     <t>09-12-2020</t>
   </si>
   <si>
     <t>08-01-2021</t>
   </si>
   <si>
     <t>1387/RD/PHE</t>
   </si>
   <si>
     <t>1388/RD/PHE</t>
   </si>
   <si>
     <t>MIRJADPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14627</t>
   </si>
   <si>
     <t>Mohishgaon Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/17199</t>
   </si>
   <si>
+    <t>3748/RD/PHE</t>
+  </si>
+  <si>
+    <t>3026/RD/PHE</t>
+  </si>
+  <si>
+    <t>17-11-2024</t>
+  </si>
+  <si>
     <t>1274/RD/PHE</t>
   </si>
   <si>
-    <t>3026/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>NIZAMPUR PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16490</t>
   </si>
   <si>
     <t>Noabari and Adj. mouzas water supply scheme</t>
   </si>
   <si>
     <t>SM/02916</t>
   </si>
   <si>
+    <t>1563/RD/PHE</t>
+  </si>
+  <si>
     <t>1416/RD/PHE</t>
   </si>
   <si>
     <t>15-05-2023</t>
   </si>
   <si>
     <t>01-07-2023</t>
   </si>
   <si>
-    <t>1563/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Pajol Piped Water Supply Scheme at Itahar Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15148</t>
   </si>
   <si>
+    <t>556/RD/PHE</t>
+  </si>
+  <si>
     <t>3734/RD/PHE</t>
   </si>
   <si>
-    <t>556/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Pakhuria Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05001</t>
   </si>
   <si>
     <t>354/RD/PHE</t>
   </si>
   <si>
     <t>Palaibari Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18181</t>
   </si>
   <si>
     <t>1128/RD/PHE</t>
   </si>
   <si>
     <t>PALIHAR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12099</t>
   </si>
   <si>
     <t>295/RD/PHE</t>
@@ -2699,56 +2699,56 @@
   <si>
     <t>2025/RD/PHE</t>
   </si>
   <si>
     <t>SM/11800</t>
   </si>
   <si>
     <t>2024/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
   </si>
   <si>
     <t>SM/09190</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>PARA PIPED WATER SUPPLY SCHEME AT ITAHAR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16494</t>
   </si>
   <si>
+    <t>3733/RD/PHE</t>
+  </si>
+  <si>
     <t>748/RD/PHE</t>
   </si>
   <si>
-    <t>3733/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>PASCHIM ARIAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12083</t>
   </si>
   <si>
     <t>PASCHIM CHUTIAKHOR Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12085</t>
   </si>
   <si>
     <t>PASCHIM GAGARA PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18147</t>
   </si>
   <si>
     <t>1559/RD/PHE</t>
   </si>
   <si>
     <t>PASCHIM GOALGAON PWSS IN RAIGANJ BLOCK IN THE DISTRICT OF UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11820</t>
@@ -2795,101 +2795,101 @@
   <si>
     <t>SM/03585</t>
   </si>
   <si>
     <t>1544/RD/PHE</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Mahinagar&amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03740</t>
   </si>
   <si>
     <t>1543/RD/PHE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03738</t>
   </si>
   <si>
+    <t>SM/07385</t>
+  </si>
+  <si>
+    <t>1223/RD/PHE</t>
+  </si>
+  <si>
+    <t>DONE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>18-06-2021</t>
+  </si>
+  <si>
+    <t>18-07-2021</t>
+  </si>
+  <si>
+    <t>476/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHAS CHOWDHURY</t>
+  </si>
+  <si>
+    <t>12-04-2021</t>
+  </si>
+  <si>
+    <t>1392/RD/PHE</t>
+  </si>
+  <si>
+    <t>13-01-2021</t>
+  </si>
+  <si>
+    <t>1393/RD/PHE</t>
+  </si>
+  <si>
+    <t>1260/RD/PHE</t>
+  </si>
+  <si>
+    <t>25-06-2021</t>
+  </si>
+  <si>
+    <t>25-07-2021</t>
+  </si>
+  <si>
     <t>SM/12646</t>
   </si>
   <si>
     <t>1921/RD/PHE</t>
   </si>
   <si>
     <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
   </si>
   <si>
-    <t>SM/07385</t>
-[...40 lines deleted...]
-  <si>
     <t>Piped Water Supply Scheme for Poaltair &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03591</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Shridharpur &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03590</t>
   </si>
   <si>
     <t>1526/RD/PHE</t>
   </si>
   <si>
     <t>Pirojpur &amp; adj. mouzas W/S Scheme</t>
   </si>
   <si>
     <t>SM/03344</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
@@ -3188,135 +3188,135 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1434/RD/PHE</t>
+  </si>
+  <si>
     <t>1432/RD/PHE</t>
   </si>
   <si>
     <t>1433/RD/PHE</t>
   </si>
   <si>
-    <t>1434/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
+    <t>SM/13015</t>
+  </si>
+  <si>
+    <t>1920/RD/PHE</t>
+  </si>
+  <si>
+    <t>BIKASH KAR</t>
+  </si>
+  <si>
     <t>355/RD/PHE</t>
   </si>
   <si>
-    <t>SM/13015</t>
-[...7 lines deleted...]
-  <si>
     <t>1692/RD/PHE</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>10-06-2024</t>
   </si>
   <si>
     <t>25-07-2024</t>
   </si>
   <si>
     <t>SHOLPARA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12793</t>
   </si>
   <si>
     <t>SHRIPUR PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/15211</t>
   </si>
   <si>
     <t>2629/RD/PHE</t>
   </si>
   <si>
     <t>25-09-2023</t>
   </si>
   <si>
     <t>SINTAIR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12100</t>
   </si>
   <si>
     <t>72/RD/PHE</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE ABHIJITSANYAL2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Siripur W/S Scheme</t>
   </si>
   <si>
     <t>SM/02165</t>
   </si>
   <si>
+    <t>63/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S DOLPHIN CONSTRUCTION DOLPHIN.RGJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>SM/06729</t>
   </si>
   <si>
     <t>1234/RD/ PHE</t>
-  </si>
-[...4 lines deleted...]
-    <t>M/S DOLPHIN CONSTRUCTION DOLPHIN.RGJ@GMAIL.COM</t>
   </si>
   <si>
     <t>SITALGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00279</t>
   </si>
   <si>
     <t>SM/09990</t>
   </si>
   <si>
     <t>178/RD/PHE</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>27-01-2022</t>
   </si>
   <si>
     <t>13-03-2022</t>
   </si>
   <si>
     <t>1017/RD/PHED</t>
   </si>
@@ -4140,541 +4140,541 @@
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4">
-        <v>180</v>
+        <v>246</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L7" s="4">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L8" s="4">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L9" s="4">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L10" s="4">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L11" s="4">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L12" s="4">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L13" s="4">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L14" s="4">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L15" s="4">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L16" s="4">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>68</v>
@@ -5044,106 +5044,106 @@
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L25" s="4"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L26" s="4"/>
+      <c r="L26" s="4">
+        <v>1012</v>
+      </c>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>110</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>111</v>
       </c>
@@ -5419,54 +5419,54 @@
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>137</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>139</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L33" s="4">
         <v>1448</v>
       </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>141</v>
@@ -5511,51 +5511,51 @@
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>145</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L35" s="4">
         <v>386</v>
       </c>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>13</v>
@@ -6249,54 +6249,54 @@
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E51" s="3"/>
       <c r="F51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>204</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L51" s="4">
         <v>70</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>205</v>
@@ -6443,54 +6443,54 @@
       <c r="B55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>225</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L55" s="4">
         <v>2028</v>
       </c>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>216</v>
@@ -6714,121 +6714,121 @@
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>252</v>
+        <v>212</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J61" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="I61" s="13" t="s">
+      <c r="K61" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="J61" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L61" s="4">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="I62" s="13" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4">
-        <v>1007</v>
+        <v>20</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>260</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>261</v>
@@ -6874,101 +6874,101 @@
       <c r="B64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>267</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>268</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>269</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L64" s="4">
         <v>1357</v>
       </c>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E65" s="3"/>
       <c r="F65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>274</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="3" t="s">
@@ -7057,106 +7057,106 @@
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>280</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E68" s="3"/>
       <c r="F68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>282</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>163</v>
+        <v>283</v>
       </c>
       <c r="J68" s="4" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L68" s="4"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>280</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E69" s="3"/>
       <c r="F69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L69" s="4"/>
+        <v>74</v>
+      </c>
+      <c r="L69" s="4">
+        <v>1431</v>
+      </c>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>285</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>286</v>
       </c>
@@ -7295,54 +7295,54 @@
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>297</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>298</v>
       </c>
       <c r="E73" s="3"/>
       <c r="F73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>299</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L73" s="4">
         <v>401</v>
       </c>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>300</v>
@@ -7481,103 +7481,103 @@
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>312</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L77" s="4"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E78" s="3"/>
       <c r="F78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J78" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L78" s="4"/>
+        <v>314</v>
+      </c>
+      <c r="L78" s="4">
+        <v>784</v>
+      </c>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>315</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>316</v>
       </c>
@@ -7655,167 +7655,167 @@
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>322</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>323</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>89</v>
+        <v>324</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>177</v>
+        <v>326</v>
       </c>
       <c r="L81" s="4">
-        <v>456</v>
+        <v>115</v>
       </c>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="L82" s="4">
         <v>56</v>
       </c>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>320</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H83" s="4" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>330</v>
+        <v>89</v>
       </c>
       <c r="J83" s="4" t="s">
-        <v>331</v>
+        <v>176</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>332</v>
+        <v>177</v>
       </c>
       <c r="L83" s="4">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>334</v>
@@ -8050,51 +8050,51 @@
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>346</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>347</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>348</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>349</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>176</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L89" s="4">
         <v>4</v>
       </c>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
@@ -8282,250 +8282,250 @@
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L94" s="4">
         <v>1052</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>365</v>
       </c>
       <c r="I95" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L95" s="4">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="I96" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="I96" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J96" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L96" s="4">
         <v>366</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>368</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>369</v>
       </c>
       <c r="J97" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L97" s="4">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>370</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>371</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L98" s="4">
         <v>203</v>
       </c>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>372</v>
@@ -8850,398 +8850,398 @@
       <c r="B106" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L106" s="4">
         <v>343</v>
       </c>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>392</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>393</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>394</v>
+        <v>60</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="L107" s="4"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H108" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="I108" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="J108" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="K108" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="I108" s="13" t="s">
-[...8 lines deleted...]
-      <c r="L108" s="4"/>
+      <c r="L108" s="4">
+        <v>50</v>
+      </c>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L109" s="4">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>403</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>404</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L110" s="4">
         <v>238</v>
       </c>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>405</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>185</v>
+        <v>406</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L111" s="4">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L112" s="4">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>409</v>
+        <v>185</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L113" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>410</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>411</v>
@@ -9285,54 +9285,54 @@
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>413</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>414</v>
       </c>
       <c r="E115" s="3"/>
       <c r="F115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>415</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L115" s="4">
         <v>604</v>
       </c>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>416</v>
@@ -9715,100 +9715,100 @@
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L124" s="4">
         <v>292</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>450</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>451</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J125" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K125" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L125" s="4">
         <v>160</v>
       </c>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
@@ -9950,51 +9950,51 @@
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>462</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L129" s="4">
         <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
@@ -10082,167 +10082,167 @@
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>209</v>
+        <v>479</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>331</v>
+        <v>40</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>332</v>
+        <v>271</v>
       </c>
       <c r="L132" s="4">
-        <v>25</v>
+        <v>458</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>458</v>
+        <v>289</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I134" s="13" t="s">
-        <v>481</v>
+        <v>209</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>44</v>
+        <v>325</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="L134" s="4">
-        <v>289</v>
+        <v>25</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>482</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>483</v>
@@ -10284,54 +10284,54 @@
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>484</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>485</v>
       </c>
       <c r="E136" s="3"/>
       <c r="F136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>486</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K136" s="4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="L136" s="4">
         <v>171</v>
       </c>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>487</v>
@@ -10380,54 +10380,54 @@
       <c r="B138" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L138" s="4">
         <v>1303</v>
       </c>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>493</v>
@@ -10520,51 +10520,51 @@
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>495</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>496</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>500</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>501</v>
       </c>
       <c r="I141" s="13" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K141" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L141" s="4">
         <v>182</v>
       </c>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
@@ -10664,54 +10664,54 @@
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>507</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>508</v>
       </c>
       <c r="E144" s="3"/>
       <c r="F144" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>509</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L144" s="4">
         <v>892</v>
       </c>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>510</v>
@@ -10952,54 +10952,54 @@
       <c r="B150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>525</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>526</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>527</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L150" s="4">
         <v>279</v>
       </c>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>528</v>
@@ -11035,752 +11035,752 @@
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E152" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H152" s="4" t="s">
         <v>533</v>
       </c>
-      <c r="F152" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I152" s="13" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="J152" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="K152" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="L152" s="4">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>212</v>
+        <v>534</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>535</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="J153" s="4" t="s">
-        <v>258</v>
+        <v>325</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="L153" s="4">
-        <v>331</v>
+        <v>169</v>
       </c>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>538</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>539</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L154" s="4">
         <v>694</v>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>540</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L155" s="4">
         <v>220</v>
       </c>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>544</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L156" s="4">
         <v>84</v>
       </c>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>547</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L157" s="4">
         <v>842</v>
       </c>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>550</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>552</v>
       </c>
       <c r="I158" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L158" s="4">
         <v>700</v>
       </c>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>492</v>
+        <v>412</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>270</v>
+        <v>140</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="L159" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L159" s="4">
+        <v>621</v>
+      </c>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>412</v>
+        <v>492</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="L160" s="4"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>212</v>
+        <v>557</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I161" s="13" t="s">
-        <v>60</v>
+        <v>329</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="L161" s="4"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>558</v>
+        <v>212</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>325</v>
+        <v>62</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>120</v>
+        <v>253</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="L162" s="4"/>
+        <v>254</v>
+      </c>
+      <c r="L162" s="4">
+        <v>1679</v>
+      </c>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>562</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>563</v>
       </c>
       <c r="I163" s="13" t="s">
         <v>564</v>
       </c>
       <c r="J163" s="4" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>565</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L164" s="4">
         <v>959</v>
       </c>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E165" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H165" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="F165" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I165" s="13" t="s">
-        <v>570</v>
+        <v>19</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>331</v>
+        <v>253</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>332</v>
+        <v>254</v>
       </c>
       <c r="L165" s="4">
-        <v>67</v>
+        <v>1678</v>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>212</v>
+        <v>569</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H166" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="I166" s="13" t="s">
         <v>571</v>
       </c>
-      <c r="I166" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J166" s="4" t="s">
-        <v>258</v>
+        <v>325</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="L166" s="4">
-        <v>1678</v>
+        <v>67</v>
       </c>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>572</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>573</v>
@@ -11876,51 +11876,51 @@
       </c>
       <c r="B169" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>578</v>
       </c>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>580</v>
       </c>
       <c r="I169" s="13" t="s">
         <v>581</v>
       </c>
       <c r="J169" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="L169" s="4">
         <v>50</v>
       </c>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>582</v>
@@ -12020,248 +12020,248 @@
       <c r="B172" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>591</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L172" s="4">
         <v>1001</v>
       </c>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>594</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>595</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>596</v>
       </c>
       <c r="J173" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="L173" s="4">
         <v>50</v>
       </c>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L174" s="4">
         <v>374</v>
       </c>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L176" s="4">
         <v>375</v>
       </c>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>598</v>
@@ -13113,54 +13113,54 @@
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C195" s="10" t="s">
         <v>653</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>654</v>
       </c>
       <c r="E195" s="3"/>
       <c r="F195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>655</v>
       </c>
       <c r="I195" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J195" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K195" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L195" s="4"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>656</v>
       </c>
       <c r="D196" s="3" t="s">
@@ -13484,57 +13484,57 @@
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>675</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>676</v>
       </c>
       <c r="E203" s="3"/>
       <c r="F203" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I203" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L203" s="4"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>679</v>
       </c>
       <c r="D204" s="3" t="s">
@@ -13563,118 +13563,118 @@
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="E205" s="3"/>
-      <c r="F205" s="3"/>
+      <c r="E205" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H205" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I205" s="13" t="s">
-        <v>330</v>
+        <v>576</v>
       </c>
       <c r="J205" s="4" t="s">
-        <v>684</v>
+        <v>40</v>
       </c>
       <c r="K205" s="4" t="s">
-        <v>685</v>
+        <v>271</v>
       </c>
       <c r="L205" s="4">
-        <v>123</v>
+        <v>1804</v>
       </c>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="E206" s="3" t="s">
+      <c r="E206" s="3"/>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H206" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="I206" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="J206" s="4" t="s">
         <v>686</v>
       </c>
-      <c r="F206" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H206" s="4" t="s">
+      <c r="K206" s="4" t="s">
         <v>687</v>
       </c>
-      <c r="I206" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L206" s="4">
-        <v>1804</v>
+        <v>123</v>
       </c>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>688</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>689</v>
@@ -13915,51 +13915,51 @@
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>703</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H212" s="4" t="s">
         <v>704</v>
       </c>
       <c r="I212" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J212" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K212" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L212" s="4">
         <v>821</v>
       </c>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
@@ -14049,214 +14049,214 @@
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="E215" s="3"/>
-      <c r="F215" s="3"/>
+      <c r="E215" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G215" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="I215" s="13" t="s">
-        <v>107</v>
+        <v>369</v>
       </c>
       <c r="J215" s="4" t="s">
-        <v>460</v>
+        <v>228</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="L215" s="4"/>
+        <v>229</v>
+      </c>
+      <c r="L215" s="4">
+        <v>161</v>
+      </c>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="E216" s="3" t="s">
+      <c r="E216" s="3"/>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H216" s="4" t="s">
         <v>712</v>
       </c>
-      <c r="F216" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H216" s="4" t="s">
+      <c r="I216" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J216" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="K216" s="4" t="s">
         <v>713</v>
       </c>
-      <c r="I216" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L216" s="4"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="I217" s="13" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="K217" s="4" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="L217" s="4">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>715</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H218" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="I218" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J218" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="I218" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K218" s="4" t="s">
-        <v>222</v>
+        <v>170</v>
       </c>
       <c r="L218" s="4">
-        <v>172</v>
+        <v>1835</v>
       </c>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>719</v>
@@ -14727,101 +14727,101 @@
       <c r="B229" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>740</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E229" s="3" t="s">
         <v>746</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>747</v>
       </c>
       <c r="I229" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K229" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L229" s="4">
         <v>261</v>
       </c>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>749</v>
       </c>
       <c r="E230" s="3"/>
       <c r="F230" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>750</v>
       </c>
       <c r="I230" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L230" s="4"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>748</v>
       </c>
       <c r="D231" s="3" t="s">
@@ -14868,103 +14868,103 @@
       <c r="B232" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>755</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>756</v>
       </c>
       <c r="J232" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K232" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L232" s="4">
         <v>499</v>
       </c>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>757</v>
       </c>
       <c r="I233" s="13" t="s">
         <v>744</v>
       </c>
       <c r="J233" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K233" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L233" s="4">
         <v>487</v>
       </c>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>758</v>
@@ -15054,54 +15054,54 @@
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>762</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>764</v>
       </c>
       <c r="I236" s="13" t="s">
         <v>765</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K236" s="4" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="L236" s="4">
         <v>35</v>
       </c>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>762</v>
@@ -15193,97 +15193,97 @@
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>771</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>772</v>
       </c>
       <c r="E239" s="3"/>
       <c r="F239" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>773</v>
       </c>
       <c r="I239" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J239" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K239" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L239" s="4">
         <v>956</v>
       </c>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>777</v>
       </c>
       <c r="I240" s="13" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="J240" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K240" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L240" s="4">
         <v>198</v>
       </c>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
@@ -15337,51 +15337,51 @@
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>780</v>
       </c>
       <c r="I242" s="13" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="J242" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L242" s="4">
         <v>187</v>
       </c>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
@@ -15575,54 +15575,54 @@
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C247" s="10" t="s">
         <v>794</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>795</v>
       </c>
       <c r="E247" s="3"/>
       <c r="F247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>796</v>
       </c>
       <c r="I247" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J247" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K247" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L247" s="4">
         <v>116</v>
       </c>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C248" s="10" t="s">
         <v>794</v>
@@ -15664,51 +15664,51 @@
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C249" s="10" t="s">
         <v>798</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>799</v>
       </c>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>800</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J249" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K249" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L249" s="4">
         <v>1060</v>
       </c>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
@@ -15851,103 +15851,103 @@
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C253" s="10" t="s">
         <v>809</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>810</v>
       </c>
       <c r="E253" s="3"/>
       <c r="F253" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>811</v>
       </c>
       <c r="I253" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J253" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L253" s="4">
         <v>332</v>
       </c>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>812</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>814</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L254" s="4">
         <v>703</v>
       </c>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>815</v>
@@ -16041,51 +16041,51 @@
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C257" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E257" s="3"/>
       <c r="F257" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>824</v>
       </c>
       <c r="I257" s="13" t="s">
         <v>825</v>
       </c>
       <c r="J257" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K257" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L257" s="4">
         <v>1118</v>
       </c>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>13</v>
@@ -16129,51 +16129,51 @@
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E259" s="3"/>
       <c r="F259" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="I259" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J259" s="4" t="s">
         <v>699</v>
       </c>
       <c r="K259" s="4" t="s">
         <v>700</v>
       </c>
       <c r="L259" s="4">
         <v>287</v>
       </c>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
@@ -16365,105 +16365,105 @@
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C264" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H264" s="4" t="s">
         <v>840</v>
       </c>
       <c r="I264" s="13" t="s">
-        <v>89</v>
+        <v>841</v>
       </c>
       <c r="J264" s="4" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
       <c r="K264" s="4" t="s">
-        <v>183</v>
+        <v>331</v>
       </c>
       <c r="L264" s="4">
-        <v>773</v>
+        <v>177</v>
       </c>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C265" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="I265" s="13" t="s">
-        <v>842</v>
+        <v>89</v>
       </c>
       <c r="J265" s="4" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="K265" s="4" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="L265" s="4">
-        <v>177</v>
+        <v>773</v>
       </c>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>844</v>
@@ -16649,151 +16649,151 @@
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C270" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D270" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E270" s="3"/>
       <c r="F270" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H270" s="4" t="s">
         <v>856</v>
       </c>
       <c r="I270" s="13" t="s">
-        <v>151</v>
+        <v>324</v>
       </c>
       <c r="J270" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="K270" s="4" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L270" s="4"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C271" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E271" s="3"/>
       <c r="F271" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>857</v>
       </c>
       <c r="I271" s="13" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="J271" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K271" s="4" t="s">
         <v>858</v>
       </c>
       <c r="L271" s="4"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C272" s="10" t="s">
         <v>854</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E272" s="3"/>
       <c r="F272" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H272" s="4" t="s">
         <v>859</v>
       </c>
       <c r="I272" s="13" t="s">
-        <v>330</v>
+        <v>151</v>
       </c>
       <c r="J272" s="4" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="K272" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L272" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L272" s="4">
+        <v>513</v>
+      </c>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C273" s="10" t="s">
         <v>860</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>861</v>
       </c>
@@ -16835,200 +16835,200 @@
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C274" s="10" t="s">
         <v>862</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>863</v>
       </c>
       <c r="E274" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H274" s="4" t="s">
         <v>864</v>
       </c>
       <c r="I274" s="13" t="s">
-        <v>499</v>
+        <v>270</v>
       </c>
       <c r="J274" s="4" t="s">
-        <v>865</v>
+        <v>214</v>
       </c>
       <c r="K274" s="4" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="L274" s="4"/>
+        <v>215</v>
+      </c>
+      <c r="L274" s="4">
+        <v>153</v>
+      </c>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C275" s="10" t="s">
         <v>862</v>
       </c>
       <c r="D275" s="3" t="s">
         <v>863</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H275" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="I275" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="J275" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="K275" s="4" t="s">
         <v>867</v>
       </c>
-      <c r="I275" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L275" s="4"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E276" s="3"/>
       <c r="F276" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>870</v>
       </c>
       <c r="I276" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J276" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L276" s="4"/>
+        <v>314</v>
+      </c>
+      <c r="L276" s="4">
+        <v>136</v>
+      </c>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>868</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E277" s="3"/>
       <c r="F277" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>871</v>
       </c>
       <c r="I277" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K277" s="4" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L277" s="4"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C278" s="10" t="s">
         <v>872</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>873</v>
       </c>
@@ -17161,54 +17161,54 @@
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C281" s="10" t="s">
         <v>881</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>882</v>
       </c>
       <c r="E281" s="3"/>
       <c r="F281" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H281" s="4" t="s">
         <v>883</v>
       </c>
       <c r="I281" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J281" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K281" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L281" s="4">
         <v>856</v>
       </c>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C282" s="10" t="s">
         <v>884</v>
@@ -17355,103 +17355,103 @@
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E285" s="3"/>
       <c r="F285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I285" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>248</v>
+        <v>105</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L285" s="4"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E286" s="3"/>
       <c r="F286" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H286" s="4" t="s">
         <v>896</v>
       </c>
       <c r="I286" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J286" s="4" t="s">
-        <v>108</v>
+        <v>248</v>
       </c>
       <c r="K286" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L286" s="4"/>
+        <v>249</v>
+      </c>
+      <c r="L286" s="4">
+        <v>1127</v>
+      </c>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C287" s="10" t="s">
         <v>897</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>898</v>
       </c>
@@ -17635,51 +17635,51 @@
       <c r="B291" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C291" s="10" t="s">
         <v>907</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>908</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>909</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H291" s="4" t="s">
         <v>910</v>
       </c>
       <c r="I291" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J291" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K291" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L291" s="4">
         <v>601</v>
       </c>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>13</v>
@@ -17728,57 +17728,57 @@
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C293" s="10" t="s">
         <v>915</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>916</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H293" s="4" t="s">
         <v>917</v>
       </c>
       <c r="I293" s="13" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="J293" s="4" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="K293" s="4" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="L293" s="4">
         <v>150</v>
       </c>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C294" s="10" t="s">
         <v>915</v>
@@ -17829,536 +17829,536 @@
       <c r="B295" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>920</v>
       </c>
       <c r="I295" s="13" t="s">
         <v>921</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K295" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L295" s="4">
         <v>481</v>
       </c>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>924</v>
       </c>
       <c r="I296" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K296" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L296" s="4">
         <v>322</v>
       </c>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H297" s="4" t="s">
         <v>928</v>
       </c>
       <c r="I297" s="13" t="s">
         <v>929</v>
       </c>
       <c r="J297" s="4" t="s">
-        <v>331</v>
+        <v>930</v>
       </c>
       <c r="K297" s="4" t="s">
-        <v>332</v>
+        <v>931</v>
       </c>
       <c r="L297" s="4">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="4" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I298" s="13" t="s">
-        <v>89</v>
+        <v>933</v>
       </c>
       <c r="J298" s="4" t="s">
-        <v>848</v>
+        <v>52</v>
       </c>
       <c r="K298" s="4" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="L298" s="4">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I299" s="13" t="s">
-        <v>934</v>
+        <v>89</v>
       </c>
       <c r="J299" s="4" t="s">
-        <v>935</v>
+        <v>848</v>
       </c>
       <c r="K299" s="4" t="s">
         <v>936</v>
       </c>
       <c r="L299" s="4">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>937</v>
       </c>
       <c r="I300" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J300" s="4" t="s">
         <v>848</v>
       </c>
       <c r="K300" s="4" t="s">
         <v>849</v>
       </c>
       <c r="L300" s="4"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
         <v>938</v>
       </c>
       <c r="I301" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J301" s="4" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K301" s="4" t="s">
         <v>940</v>
       </c>
       <c r="L301" s="4">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>930</v>
+        <v>941</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H302" s="4" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I302" s="13" t="s">
-        <v>619</v>
+        <v>943</v>
       </c>
       <c r="J302" s="4" t="s">
-        <v>942</v>
+        <v>325</v>
       </c>
       <c r="K302" s="4" t="s">
-        <v>943</v>
+        <v>326</v>
       </c>
       <c r="L302" s="4">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I303" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L303" s="4">
         <v>420</v>
       </c>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J304" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K304" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
       </c>
       <c r="D305" s="3" t="s">
         <v>950</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>903</v>
       </c>
       <c r="I305" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J305" s="4" t="s">
         <v>214</v>
       </c>
       <c r="K305" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L305" s="4">
         <v>1584</v>
       </c>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
@@ -18544,108 +18544,108 @@
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C310" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H310" s="4" t="s">
-        <v>967</v>
+        <v>458</v>
       </c>
       <c r="I310" s="13" t="s">
-        <v>197</v>
+        <v>459</v>
       </c>
       <c r="J310" s="4" t="s">
-        <v>182</v>
+        <v>460</v>
       </c>
       <c r="K310" s="4" t="s">
-        <v>183</v>
+        <v>461</v>
       </c>
       <c r="L310" s="4">
-        <v>1367</v>
+        <v>160</v>
       </c>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C311" s="10" t="s">
         <v>965</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>966</v>
       </c>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>458</v>
+        <v>967</v>
       </c>
       <c r="I311" s="13" t="s">
-        <v>459</v>
+        <v>197</v>
       </c>
       <c r="J311" s="4" t="s">
-        <v>460</v>
+        <v>182</v>
       </c>
       <c r="K311" s="4" t="s">
-        <v>461</v>
+        <v>183</v>
       </c>
       <c r="L311" s="4">
-        <v>160</v>
+        <v>1367</v>
       </c>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C312" s="10" t="s">
         <v>968</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>969</v>
@@ -18683,103 +18683,103 @@
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C313" s="10" t="s">
         <v>970</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>972</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H313" s="4" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="I313" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J313" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K313" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L313" s="4">
         <v>84</v>
       </c>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C314" s="10" t="s">
         <v>973</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>974</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H314" s="4" t="s">
         <v>975</v>
       </c>
       <c r="I314" s="13" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="J314" s="4" t="s">
         <v>976</v>
       </c>
       <c r="K314" s="4" t="s">
         <v>977</v>
       </c>
       <c r="L314" s="4">
         <v>543</v>
       </c>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
@@ -19175,51 +19175,51 @@
       <c r="B323" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D323" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E323" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H323" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="I323" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J323" s="4" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="K323" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L323" s="4"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C324" s="10" t="s">
@@ -19602,51 +19602,51 @@
         <v>1030</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>1031</v>
       </c>
       <c r="E332" s="3"/>
       <c r="F332" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H332" s="4" t="s">
         <v>124</v>
       </c>
       <c r="I332" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J332" s="4" t="s">
         <v>126</v>
       </c>
       <c r="K332" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L332" s="4">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C333" s="10" t="s">
         <v>1032</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>1033</v>
@@ -19738,145 +19738,145 @@
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C335" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="F335" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="I335" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J335" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="K335" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L335" s="4">
         <v>201</v>
       </c>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C336" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E336" s="3"/>
       <c r="F336" s="3"/>
       <c r="G336" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H336" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="I336" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J336" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K336" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L336" s="4">
         <v>79</v>
       </c>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C337" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="F337" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H337" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="I337" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J337" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K337" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L337" s="4">
         <v>1120</v>
       </c>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
@@ -20165,248 +20165,248 @@
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="I344" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="J344" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K344" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L344" s="4"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
-        <v>744</v>
+        <v>58</v>
       </c>
       <c r="J345" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K345" s="4" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="L345" s="4"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>60</v>
+        <v>744</v>
       </c>
       <c r="J346" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K346" s="4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L346" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L346" s="4">
+        <v>380</v>
+      </c>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="E347" s="3"/>
-      <c r="F347" s="3"/>
+      <c r="E347" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="G347" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H347" s="4" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I347" s="13" t="s">
-        <v>60</v>
+        <v>1065</v>
       </c>
       <c r="J347" s="4" t="s">
-        <v>241</v>
+        <v>325</v>
       </c>
       <c r="K347" s="4" t="s">
-        <v>242</v>
+        <v>326</v>
       </c>
       <c r="L347" s="4">
-        <v>312</v>
+        <v>57</v>
       </c>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C348" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="E348" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E348" s="3"/>
+      <c r="F348" s="3"/>
       <c r="G348" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H348" s="4" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="I348" s="13" t="s">
-        <v>1066</v>
+        <v>62</v>
       </c>
       <c r="J348" s="4" t="s">
-        <v>331</v>
+        <v>241</v>
       </c>
       <c r="K348" s="4" t="s">
-        <v>332</v>
+        <v>242</v>
       </c>
       <c r="L348" s="4">
-        <v>57</v>
+        <v>312</v>
       </c>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C349" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>1062</v>
@@ -20575,117 +20575,117 @@
       <c r="M352" s="1"/>
       <c r="N352" s="1"/>
       <c r="O352" s="1"/>
       <c r="P352" s="1"/>
       <c r="Q352" s="1"/>
       <c r="R352" s="1"/>
       <c r="S352" s="1"/>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
     </row>
     <row r="353" spans="1:23">
       <c r="A353" s="3">
         <v>351</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C353" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="E353" s="3" t="s">
+      <c r="E353" s="3"/>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H353" s="4" t="s">
         <v>1083</v>
       </c>
-      <c r="F353" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H353" s="4" t="s">
+      <c r="I353" s="13" t="s">
         <v>1084</v>
       </c>
-      <c r="I353" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J353" s="4" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="K353" s="4" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L353" s="4"/>
+        <v>397</v>
+      </c>
+      <c r="L353" s="4">
+        <v>50</v>
+      </c>
       <c r="M353" s="1"/>
       <c r="N353" s="1"/>
       <c r="O353" s="1"/>
       <c r="P353" s="1"/>
       <c r="Q353" s="1"/>
       <c r="R353" s="1"/>
       <c r="S353" s="1"/>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C354" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="E354" s="3"/>
-      <c r="F354" s="3"/>
+      <c r="E354" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G354" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H354" s="4" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="I354" s="13" t="s">
-        <v>1086</v>
+        <v>66</v>
       </c>
       <c r="J354" s="4" t="s">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="K354" s="4" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="L354" s="4"/>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C355" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D355" s="3" t="s">
         <v>1088</v>
       </c>
@@ -20729,51 +20729,51 @@
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C356" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="D356" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E356" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="F356" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G356" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H356" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="I356" s="13" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="J356" s="4" t="s">
         <v>456</v>
       </c>
       <c r="K356" s="4" t="s">
         <v>457</v>
       </c>
       <c r="L356" s="4">
         <v>867</v>
       </c>
       <c r="M356" s="1"/>
       <c r="N356" s="1"/>
       <c r="O356" s="1"/>
       <c r="P356" s="1"/>
       <c r="Q356" s="1"/>
       <c r="R356" s="1"/>
       <c r="S356" s="1"/>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
@@ -20830,54 +20830,54 @@
       <c r="B358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="I358" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J358" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K358" s="4" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L358" s="4">
         <v>514</v>
       </c>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>1100</v>
@@ -21062,51 +21062,51 @@
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E363" s="3"/>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K363" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L363" s="4">
         <v>702</v>
       </c>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
@@ -21251,54 +21251,54 @@
       <c r="B367" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C367" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="D367" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="E367" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F367" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G367" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H367" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="I367" s="13" t="s">
         <v>1129</v>
       </c>
       <c r="J367" s="4" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="K367" s="4" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="L367" s="4">
         <v>200</v>
       </c>
       <c r="M367" s="1"/>
       <c r="N367" s="1"/>
       <c r="O367" s="1"/>
       <c r="P367" s="1"/>
       <c r="Q367" s="1"/>
       <c r="R367" s="1"/>
       <c r="S367" s="1"/>
       <c r="T367" s="1"/>
       <c r="U367" s="1"/>
       <c r="V367" s="1"/>
       <c r="W367" s="1"/>
     </row>
     <row r="368" spans="1:23">
       <c r="A368" s="3">
         <v>366</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C368" s="10" t="s">
         <v>1126</v>
@@ -21611,51 +21611,51 @@
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="11"/>
       <c r="D375" s="7"/>
       <c r="E375" s="7"/>
       <c r="F375" s="7"/>
       <c r="G375" s="7"/>
       <c r="H375" s="8"/>
       <c r="I375" s="14"/>
       <c r="J375" s="8"/>
       <c r="K375" s="8"/>
       <c r="L375" s="8">
-        <v>181994</v>
+        <v>181995</v>
       </c>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A375:K375"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>