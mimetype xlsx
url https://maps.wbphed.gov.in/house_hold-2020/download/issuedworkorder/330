--- v8 (2026-07-20)
+++ v9 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Issued Work Order (UTTAR DINAJP" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1148">
   <si>
     <t>Issued Work Order (UTTAR DINAJPUR)</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>SM Code</t>
   </si>
   <si>
     <t>Child SM Code</t>
   </si>
   <si>
     <t>Scheme Type</t>
   </si>
   <si>
     <t>Scheme coverage type</t>
   </si>
   <si>
@@ -128,98 +128,98 @@
   <si>
     <t>2568/RD/PHE</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>01-09-2023</t>
   </si>
   <si>
     <t>28-05-2024</t>
   </si>
   <si>
     <t>Amalbari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06059</t>
   </si>
   <si>
     <t>SM/07073</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>467/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>26-02-2021</t>
+  </si>
+  <si>
+    <t>28-03-2021</t>
+  </si>
+  <si>
+    <t>1419/RD/PHE</t>
+  </si>
+  <si>
+    <t>LOKENATH CO-OP LBOUR CONTRACT &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>11-12-2020</t>
+  </si>
+  <si>
+    <t>10-01-2021</t>
+  </si>
+  <si>
     <t>1418/RD/PHE</t>
   </si>
   <si>
     <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CAST SOCIETY LTD.</t>
   </si>
   <si>
-    <t>11-12-2020</t>
-[...4 lines deleted...]
-  <si>
     <t>1417/RD/PHE</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>1420/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
     <t>1440/RD/PHE</t>
   </si>
   <si>
     <t>DIPANKAR SARKAR</t>
   </si>
   <si>
-    <t>1420/RD/PHE</t>
-[...22 lines deleted...]
-  <si>
     <t>Amalijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06042</t>
   </si>
   <si>
     <t>SM/07146</t>
   </si>
   <si>
     <t>1438/RD/PHE</t>
   </si>
   <si>
     <t>M/S P.S ENTERPRISE</t>
   </si>
   <si>
     <t>1437/RD/PHE</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>1439/RD/PHE</t>
   </si>
   <si>
     <t>AJIT PARMANIK</t>
@@ -770,74 +770,74 @@
   <si>
     <t>SM/14239</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16-03-2023</t>
   </si>
   <si>
     <t>15-03-2024</t>
   </si>
   <si>
     <t>Bindol Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05142</t>
   </si>
   <si>
+    <t>SM/18993</t>
+  </si>
+  <si>
+    <t>2873/RD/PHE</t>
+  </si>
+  <si>
+    <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>17-10-2023</t>
+  </si>
+  <si>
+    <t>01-12-2023</t>
+  </si>
+  <si>
     <t>1529/RD/PHE</t>
   </si>
   <si>
     <t>23-12-2020</t>
   </si>
   <si>
     <t>06-02-2021</t>
   </si>
   <si>
-    <t>SM/18993</t>
-[...13 lines deleted...]
-  <si>
     <t>BIRSINGGACHH MINI PIPED WATER SUPPLY SCHEME IN ISLAMPUR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18166</t>
   </si>
   <si>
     <t>2379/RD/PHE</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>14-08-2023</t>
   </si>
   <si>
     <t>12-11-2023</t>
   </si>
   <si>
     <t>Butijhari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06038</t>
   </si>
   <si>
     <t>SM/07142</t>
@@ -1223,71 +1223,71 @@
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER SUBHASIS@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>02-03-2023</t>
   </si>
   <si>
     <t>Dehar Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06060</t>
   </si>
   <si>
     <t>SM/07145</t>
   </si>
   <si>
     <t>1422/RD/PHE</t>
   </si>
   <si>
     <t>KARTICK BISWAS</t>
   </si>
   <si>
+    <t>1424/RD/PHE</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>1425/RD/PHE</t>
+  </si>
+  <si>
+    <t>1423/RD/PHE</t>
+  </si>
+  <si>
+    <t>NIMAI DAS</t>
+  </si>
+  <si>
     <t>1436/RD/PHE</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>1424/RD/PHE</t>
-[...13 lines deleted...]
-  <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>1558/RD/PHE</t>
   </si>
   <si>
     <t>Dhamdhol Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14639</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>DHARAMPUR WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00277</t>
   </si>
   <si>
     <t>SM/09185</t>
@@ -1445,65 +1445,65 @@
   <si>
     <t>22-04-2024</t>
   </si>
   <si>
     <t>Dwipnagar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18180</t>
   </si>
   <si>
     <t>1133/RD/PHE</t>
   </si>
   <si>
     <t>24-04-2023</t>
   </si>
   <si>
     <t>19-01-2024</t>
   </si>
   <si>
     <t>Faridpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06047</t>
   </si>
   <si>
+    <t>SM/12640</t>
+  </si>
+  <si>
+    <t>1915/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/07139</t>
   </si>
   <si>
     <t>1413/RD/PHE</t>
   </si>
   <si>
     <t>M/S MAATARA CONSTRUCTION</t>
   </si>
   <si>
-    <t>SM/12640</t>
-[...4 lines deleted...]
-  <si>
     <t>FASHIA DIATION PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14129</t>
   </si>
   <si>
     <t>Fatepur Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13012</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>GHIMIGAON Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12783</t>
   </si>
   <si>
     <t>Ghirnigaon Khas Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/01360</t>
@@ -1550,62 +1550,62 @@
   <si>
     <t>Gopalpur Piped Water Supply Scheme at Karandighi block in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/12785</t>
   </si>
   <si>
     <t>299/RD/PHE</t>
   </si>
   <si>
     <t>Gorahar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14640</t>
   </si>
   <si>
     <t>564/RD/PHE</t>
   </si>
   <si>
     <t>GOURI PIPE WATER SUPPLY SCHEME IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11642</t>
   </si>
   <si>
+    <t>1281/RD/PHE</t>
+  </si>
+  <si>
     <t>12/RD/PHE</t>
   </si>
   <si>
     <t>02-01-2025</t>
   </si>
   <si>
     <t>16-02-2025</t>
   </si>
   <si>
-    <t>1281/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Biprit &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03918</t>
   </si>
   <si>
     <t>SM/06722</t>
   </si>
   <si>
     <t>1244/RD/PHE</t>
   </si>
   <si>
     <t>PRASANTO DUTTA</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahamadpur &amp; Adjoining Mouzas</t>
   </si>
   <si>
     <t>SM/03752</t>
   </si>
   <si>
     <t>SM/06725</t>
   </si>
   <si>
     <t>1239/RD/PHE</t>
@@ -1685,59 +1685,59 @@
   <si>
     <t>1528/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Intia &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04480</t>
   </si>
   <si>
     <t>1541/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Majlishpur &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04518</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Scheme for Pokheria &amp; adj. mouzas.</t>
   </si>
   <si>
     <t>SM/04488</t>
   </si>
   <si>
+    <t>1530/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/14226</t>
   </si>
   <si>
     <t>62/RD/PHE</t>
   </si>
   <si>
-    <t>1530/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Ground Water Based Water Supply Scheme for Baruna &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03697</t>
   </si>
   <si>
     <t>SM/12641</t>
   </si>
   <si>
     <t>1907/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>1527/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Jaingaon and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03969</t>
   </si>
   <si>
     <t>1538/RD/PHE</t>
@@ -1751,59 +1751,59 @@
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Lodhan and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03979</t>
   </si>
   <si>
     <t>SM/06731</t>
   </si>
   <si>
     <t>1240/RD/PHE</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Mahua &amp; adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03914</t>
   </si>
   <si>
+    <t>59/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUDIP MITRA SUDIP.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>344/RD/PHE</t>
   </si>
   <si>
-    <t>59/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Ground water based water supply scheme for Nalbithi Madhabpur</t>
   </si>
   <si>
     <t>SM/03968</t>
   </si>
   <si>
     <t>SM/06723</t>
   </si>
   <si>
     <t>1238/RD/PHE</t>
   </si>
   <si>
     <t>Ground water based water supply scheme for Paharajpur and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/03977</t>
   </si>
   <si>
     <t>1560/RD/PHE</t>
   </si>
   <si>
     <t>Ground Water Based Water Supply Scheme for Tungail Bilpara &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03707</t>
@@ -1823,86 +1823,86 @@
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>JEET CONSTRUCTION UKILPARA CTNJIT38@GMAIL.COM</t>
   </si>
   <si>
     <t>1534 /RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-I Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16219</t>
   </si>
   <si>
     <t>1275/RD/PHE</t>
   </si>
   <si>
     <t>Harinarayanpur Zone-II Piped Water Supply Scheme at Hemtabad Block under Utar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/16220</t>
   </si>
   <si>
+    <t>2021/RD/PHE</t>
+  </si>
+  <si>
     <t>1276/RD/PHE</t>
   </si>
   <si>
-    <t>2021/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>HEMENPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14180</t>
   </si>
   <si>
+    <t>950/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S.SADHANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>29-03-2023</t>
+  </si>
+  <si>
+    <t>28-05-2023</t>
+  </si>
+  <si>
     <t>875/RD/PHE</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>27-03-2023</t>
   </si>
   <si>
     <t>26-05-2023</t>
   </si>
   <si>
-    <t>950/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>HEMTABAD WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/00282</t>
   </si>
   <si>
     <t>SM/09175</t>
   </si>
   <si>
     <t>2075/RD/PHE</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>484/RD/PHE</t>
   </si>
   <si>
     <t>25-02-2022</t>
   </si>
   <si>
     <t>27-03-2022</t>
   </si>
   <si>
     <t>SM/11799</t>
@@ -2063,197 +2063,197 @@
   <si>
     <t>Kalua Piped Water Supply Scheme at Hemtabad Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18451</t>
   </si>
   <si>
     <t>2090/RD/PHE</t>
   </si>
   <si>
     <t>3747/RD/PHE</t>
   </si>
   <si>
     <t>KAMALPUR Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12787</t>
   </si>
   <si>
     <t>Kamartor Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06061</t>
   </si>
   <si>
+    <t>2840/RD/PHE</t>
+  </si>
+  <si>
+    <t>23-09-2024</t>
+  </si>
+  <si>
+    <t>13-10-2024</t>
+  </si>
+  <si>
     <t>SM/07071</t>
   </si>
   <si>
     <t>1414/RD/PHE</t>
   </si>
   <si>
-    <t>2840/RD/PHE</t>
-[...7 lines deleted...]
-  <si>
     <t>KANKI-MATIARI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00684</t>
   </si>
   <si>
     <t>SM/09191</t>
   </si>
   <si>
     <t>437/RD/PHE</t>
   </si>
   <si>
     <t>SM/09985</t>
   </si>
   <si>
     <t>1018/RD/PHED</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>KARANDIGHI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00647</t>
   </si>
   <si>
     <t>SM/11721</t>
   </si>
   <si>
     <t>47/RD/PHE</t>
   </si>
   <si>
     <t>03-01-2025</t>
   </si>
   <si>
     <t>17-02-2025</t>
   </si>
   <si>
+    <t>2030/RD/PHE</t>
+  </si>
+  <si>
+    <t>SM/09188</t>
+  </si>
+  <si>
+    <t>2088/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/11794</t>
   </si>
   <si>
     <t>2017/RD/PHE</t>
   </si>
   <si>
-    <t>SM/09188</t>
-[...4 lines deleted...]
-  <si>
     <t>436/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
-    <t>2030/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Kasba NM water supply scheme</t>
   </si>
   <si>
     <t>SM/02509</t>
   </si>
   <si>
     <t>SM/09171</t>
   </si>
   <si>
     <t>2071/RD/PHE</t>
   </si>
   <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>15-03-2025</t>
   </si>
   <si>
     <t>425/RD/PHE</t>
   </si>
   <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
   </si>
   <si>
     <t>17-03-2023</t>
   </si>
   <si>
     <t>KASBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00665</t>
   </si>
   <si>
+    <t>SM/09173</t>
+  </si>
+  <si>
+    <t>2073/RD/PHE</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>427/RD/PHE</t>
+  </si>
+  <si>
+    <t>3572/RD/PHE</t>
+  </si>
+  <si>
+    <t>SANTI TRADERS</t>
+  </si>
+  <si>
+    <t>05-12-2024</t>
+  </si>
+  <si>
+    <t>19-01-2025</t>
+  </si>
+  <si>
+    <t>SM/11796</t>
+  </si>
+  <si>
+    <t>2019/RD/PHE</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
-    <t>05-12-2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Kashimpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18182</t>
   </si>
   <si>
     <t>1132/RD/PHE</t>
   </si>
   <si>
     <t>KATAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12082</t>
   </si>
   <si>
     <t>Khalsi Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18179</t>
   </si>
   <si>
     <t>1129/RD/PHE</t>
   </si>
   <si>
     <t>KHANTA WATER SUPPLY SCHEME</t>
@@ -2534,59 +2534,59 @@
   <si>
     <t>MARNAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00281</t>
   </si>
   <si>
     <t>SM/09178</t>
   </si>
   <si>
     <t>2078/RD/PHE</t>
   </si>
   <si>
     <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>430/RD/PHE</t>
   </si>
   <si>
     <t>Maslandpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05022</t>
   </si>
   <si>
+    <t>857/RD/PHE</t>
+  </si>
+  <si>
     <t>495/RD/PHE</t>
   </si>
   <si>
     <t>GOPES SAHA</t>
   </si>
   <si>
-    <t>857/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>MATIKUNDA RURAL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/01136</t>
   </si>
   <si>
     <t>SM/07384</t>
   </si>
   <si>
     <t>1389/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION</t>
   </si>
   <si>
     <t>09-12-2020</t>
   </si>
   <si>
     <t>08-01-2021</t>
   </si>
   <si>
     <t>1387/RD/PHE</t>
   </si>
   <si>
     <t>1388/RD/PHE</t>
@@ -2699,56 +2699,56 @@
   <si>
     <t>2025/RD/PHE</t>
   </si>
   <si>
     <t>SM/11800</t>
   </si>
   <si>
     <t>2024/RD/PHE</t>
   </si>
   <si>
     <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
   </si>
   <si>
     <t>SM/09190</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>PARA PIPED WATER SUPPLY SCHEME AT ITAHAR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/16494</t>
   </si>
   <si>
+    <t>748/RD/PHE</t>
+  </si>
+  <si>
     <t>3733/RD/PHE</t>
   </si>
   <si>
-    <t>748/RD/PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>PASCHIM ARIAGAON Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12083</t>
   </si>
   <si>
     <t>PASCHIM CHUTIAKHOR Piped Water Supply Scheme at Chopra Block</t>
   </si>
   <si>
     <t>SM/12085</t>
   </si>
   <si>
     <t>PASCHIM GAGARA PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18147</t>
   </si>
   <si>
     <t>1559/RD/PHE</t>
   </si>
   <si>
     <t>PASCHIM GOALGAON PWSS IN RAIGANJ BLOCK IN THE DISTRICT OF UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11820</t>
@@ -2810,86 +2810,86 @@
   <si>
     <t>1543/RD/PHE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Phulatti &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03738</t>
   </si>
   <si>
     <t>SM/07385</t>
   </si>
   <si>
     <t>1223/RD/PHE</t>
   </si>
   <si>
     <t>DONE ENTERPRISE</t>
   </si>
   <si>
     <t>18-06-2021</t>
   </si>
   <si>
     <t>18-07-2021</t>
   </si>
   <si>
+    <t>1393/RD/PHE</t>
+  </si>
+  <si>
+    <t>1260/RD/PHE</t>
+  </si>
+  <si>
+    <t>25-06-2021</t>
+  </si>
+  <si>
+    <t>25-07-2021</t>
+  </si>
+  <si>
+    <t>SM/12646</t>
+  </si>
+  <si>
+    <t>1921/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>1392/RD/PHE</t>
+  </si>
+  <si>
+    <t>13-01-2021</t>
+  </si>
+  <si>
     <t>476/RD/PHE</t>
   </si>
   <si>
     <t>SUBHAS CHOWDHURY</t>
   </si>
   <si>
     <t>12-04-2021</t>
   </si>
   <si>
-    <t>1392/RD/PHE</t>
-[...25 lines deleted...]
-  <si>
     <t>Piped Water Supply Scheme for Poaltair &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03591</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Shridharpur &amp; Adj. Mouzas</t>
   </si>
   <si>
     <t>SM/03590</t>
   </si>
   <si>
     <t>1526/RD/PHE</t>
   </si>
   <si>
     <t>Pirojpur &amp; adj. mouzas W/S Scheme</t>
   </si>
   <si>
     <t>SM/03344</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
@@ -3020,71 +3020,71 @@
   <si>
     <t>2092/RD/PHE</t>
   </si>
   <si>
     <t>M/S DOLPHIN CONSTRUCTION</t>
   </si>
   <si>
     <t>433/RD/PHE</t>
   </si>
   <si>
     <t>SM/11728</t>
   </si>
   <si>
     <t>2022/RD/PHE</t>
   </si>
   <si>
     <t>M/S BHOWMIK ENTERPRISE BHOWMICKJ21@GMAIL.COM</t>
   </si>
   <si>
     <t>RAMGANJ WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00651</t>
   </si>
   <si>
+    <t>SM/09187</t>
+  </si>
+  <si>
+    <t>2087/RD/PHE</t>
+  </si>
+  <si>
     <t>SM/11802</t>
   </si>
   <si>
     <t>2018/RD/PHE</t>
   </si>
   <si>
     <t>M/S CHOUDHURY CONSTRUCTION KUMARCHOUDHURYSAMIR0@GMAIL.COM</t>
   </si>
   <si>
     <t>SM/13115</t>
   </si>
   <si>
     <t>758/RD/PHE</t>
   </si>
   <si>
-    <t>SM/09187</t>
-[...4 lines deleted...]
-  <si>
     <t>RAMPUR Piped Water Supply Scheme at Raiganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12105</t>
   </si>
   <si>
     <t>294/RD/PHE</t>
   </si>
   <si>
     <t>RANIGANJ Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14181</t>
   </si>
   <si>
     <t>2475/RD/PHE</t>
   </si>
   <si>
     <t>RAUTARA Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15306</t>
   </si>
   <si>
     <t>2481/RD/PHE</t>
@@ -3188,89 +3188,89 @@
   <si>
     <t>1016/RD/PHED</t>
   </si>
   <si>
     <t>SM/09177</t>
   </si>
   <si>
     <t>429/RD/PHE</t>
   </si>
   <si>
     <t>Sathaur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13231</t>
   </si>
   <si>
     <t>Sergram Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06051</t>
   </si>
   <si>
     <t>SM/07072</t>
   </si>
   <si>
+    <t>1433/RD/PHE</t>
+  </si>
+  <si>
+    <t>1432/RD/PHE</t>
+  </si>
+  <si>
     <t>1434/RD/PHE</t>
   </si>
   <si>
-    <t>1432/RD/PHE</t>
-[...4 lines deleted...]
-  <si>
     <t>Sherpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/05006</t>
   </si>
   <si>
     <t>SM/13015</t>
   </si>
   <si>
     <t>1920/RD/PHE</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
   </si>
   <si>
+    <t>1692/RD/PHE</t>
+  </si>
+  <si>
+    <t>APEX ENTERPRISES</t>
+  </si>
+  <si>
+    <t>10-06-2024</t>
+  </si>
+  <si>
+    <t>25-07-2024</t>
+  </si>
+  <si>
     <t>355/RD/PHE</t>
   </si>
   <si>
-    <t>1692/RD/PHE</t>
-[...10 lines deleted...]
-  <si>
     <t>SHOLPARA Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12793</t>
   </si>
   <si>
     <t>SHRIPUR PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/15211</t>
   </si>
   <si>
     <t>2629/RD/PHE</t>
   </si>
   <si>
     <t>25-09-2023</t>
   </si>
   <si>
     <t>SINTAIR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12100</t>
   </si>
   <si>
     <t>72/RD/PHE</t>
@@ -3423,50 +3423,56 @@
     <t>494/RD/PHE</t>
   </si>
   <si>
     <t>SANKAR DAS</t>
   </si>
   <si>
     <t>1561/RD/PHE</t>
   </si>
   <si>
     <t>UTTAR GORASAHID Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12794</t>
   </si>
   <si>
     <t>UTTAR JIBHAKATA Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12795</t>
   </si>
   <si>
     <t>UTTAR LAKSHMIPUR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12098</t>
+  </si>
+  <si>
+    <t>3740/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>69/RD/PHE</t>
   </si>
   <si>
     <t>UTTAR MIRZAPUR Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12096</t>
   </si>
   <si>
     <t>66/RD/PHE</t>
   </si>
   <si>
     <t>UTTAR MOHANGACHH Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12796</t>
   </si>
   <si>
     <t>UTTAR SHAHAPUR PWSS</t>
   </si>
   <si>
     <t>SM/18475</t>
   </si>
@@ -3879,51 +3885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W375"/>
+  <dimension ref="A1:W376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -4140,538 +4146,538 @@
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4">
-        <v>246</v>
+        <v>180</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L8" s="4">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L9" s="4">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L10" s="4">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="L11" s="4">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L12" s="4">
         <v>225</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L13" s="4">
         <v>212</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L14" s="4">
         <v>227</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L15" s="4">
         <v>228</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L16" s="4">
         <v>223</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>67</v>
@@ -6714,121 +6720,121 @@
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>212</v>
+        <v>252</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>62</v>
+        <v>254</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L61" s="4">
-        <v>1007</v>
+        <v>20</v>
       </c>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>250</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>255</v>
+        <v>212</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>257</v>
+        <v>62</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>260</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>261</v>
@@ -6874,51 +6880,51 @@
       <c r="B64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>267</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>268</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>269</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L64" s="4">
         <v>1357</v>
       </c>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>13</v>
@@ -8282,250 +8288,250 @@
       <c r="B94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L94" s="4">
         <v>1052</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>365</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L95" s="4">
         <v>366</v>
       </c>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>366</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>367</v>
       </c>
       <c r="J96" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L96" s="4">
         <v>366</v>
       </c>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>368</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>369</v>
       </c>
       <c r="J97" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L97" s="4">
         <v>379</v>
       </c>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>370</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>371</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L98" s="4">
         <v>203</v>
       </c>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>372</v>
@@ -8850,54 +8856,54 @@
       <c r="B106" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L106" s="4">
         <v>343</v>
       </c>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>389</v>
@@ -8995,253 +9001,253 @@
       <c r="B109" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>401</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>402</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L109" s="4">
         <v>245</v>
       </c>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>403</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>404</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L110" s="4">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>405</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>406</v>
+        <v>185</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L111" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="I112" s="13" t="s">
         <v>407</v>
       </c>
-      <c r="I112" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J112" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L112" s="4">
         <v>241</v>
       </c>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="I113" s="13" t="s">
         <v>409</v>
       </c>
-      <c r="I113" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J113" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L113" s="4">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>410</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>411</v>
@@ -9715,51 +9721,51 @@
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>442</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>443</v>
       </c>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>447</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L124" s="4">
         <v>292</v>
       </c>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
@@ -9950,51 +9956,51 @@
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>448</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>462</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>463</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L129" s="4">
         <v>65</v>
       </c>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
@@ -10082,167 +10088,167 @@
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>477</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>479</v>
+        <v>209</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>40</v>
+        <v>325</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="L132" s="4">
-        <v>458</v>
+        <v>25</v>
       </c>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L133" s="4">
-        <v>289</v>
+        <v>458</v>
       </c>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>475</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>476</v>
       </c>
       <c r="E134" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="F134" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H134" s="4" t="s">
+      <c r="I134" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="I134" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J134" s="4" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="L134" s="4">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>482</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>483</v>
@@ -10380,54 +10386,54 @@
       <c r="B138" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>489</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>490</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L138" s="4">
         <v>1303</v>
       </c>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>493</v>
@@ -10708,106 +10714,106 @@
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E145" s="3"/>
       <c r="F145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>512</v>
       </c>
       <c r="I145" s="13" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>513</v>
+        <v>96</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="L145" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L145" s="4">
+        <v>2056</v>
+      </c>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>510</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>511</v>
       </c>
       <c r="E146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="I146" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="J146" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="K146" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="I146" s="13" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L146" s="4"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>516</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>517</v>
       </c>
@@ -10952,54 +10958,54 @@
       <c r="B150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>525</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>526</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>527</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L150" s="4">
         <v>279</v>
       </c>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>528</v>
@@ -11050,54 +11056,54 @@
       <c r="B152" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>531</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>533</v>
       </c>
       <c r="I152" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L152" s="4">
         <v>331</v>
       </c>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>531</v>
@@ -11148,247 +11154,247 @@
       <c r="B154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>538</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>539</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L154" s="4">
         <v>694</v>
       </c>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>540</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L155" s="4">
         <v>220</v>
       </c>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>544</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L156" s="4">
         <v>84</v>
       </c>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>547</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>240</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L157" s="4">
         <v>842</v>
       </c>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>550</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>552</v>
       </c>
       <c r="I158" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L158" s="4">
         <v>700</v>
       </c>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>13</v>
@@ -11442,151 +11448,153 @@
       <c r="B160" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>554</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>492</v>
       </c>
       <c r="I160" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L160" s="4"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E161" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="F161" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I161" s="13" t="s">
-        <v>329</v>
+        <v>62</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>120</v>
+        <v>258</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="L161" s="4"/>
+        <v>259</v>
+      </c>
+      <c r="L161" s="4">
+        <v>1679</v>
+      </c>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>555</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>212</v>
+        <v>558</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>559</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>62</v>
+        <v>329</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>254</v>
+        <v>397</v>
       </c>
       <c r="L162" s="4">
-        <v>1679</v>
+        <v>25</v>
       </c>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>561</v>
@@ -11632,103 +11640,103 @@
       <c r="B164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>560</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>565</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L164" s="4">
         <v>959</v>
       </c>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>566</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>567</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>568</v>
       </c>
       <c r="I165" s="13" t="s">
         <v>19</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L165" s="4">
         <v>1678</v>
       </c>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>566</v>
@@ -11812,118 +11820,118 @@
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E168" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
       <c r="G168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="4" t="s">
         <v>579</v>
       </c>
       <c r="I168" s="13" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>242</v>
+        <v>397</v>
       </c>
       <c r="L168" s="4">
-        <v>1766</v>
+        <v>50</v>
       </c>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>577</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="E169" s="3"/>
-      <c r="F169" s="3"/>
+      <c r="E169" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I169" s="13" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="J169" s="4" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>397</v>
+        <v>242</v>
       </c>
       <c r="L169" s="4">
-        <v>50</v>
+        <v>1766</v>
       </c>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>582</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>583</v>
@@ -12020,54 +12028,54 @@
       <c r="B172" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>589</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>591</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L172" s="4">
         <v>1001</v>
       </c>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>592</v>
@@ -12118,150 +12126,150 @@
       <c r="B174" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>197</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L174" s="4">
         <v>374</v>
       </c>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>360</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>361</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>592</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>593</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>542</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>543</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L176" s="4">
         <v>375</v>
       </c>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>598</v>
@@ -12305,199 +12313,199 @@
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E178" s="3"/>
       <c r="F178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>603</v>
       </c>
       <c r="I178" s="13" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>96</v>
+        <v>289</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="L178" s="4"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>601</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E179" s="3"/>
       <c r="F179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>604</v>
       </c>
       <c r="I179" s="13" t="s">
-        <v>95</v>
+        <v>140</v>
       </c>
       <c r="J179" s="4" t="s">
-        <v>289</v>
+        <v>96</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="L179" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L179" s="4">
+        <v>828</v>
+      </c>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E180" s="3"/>
       <c r="F180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>607</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>608</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>609</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>610</v>
       </c>
       <c r="L180" s="4">
-        <v>123</v>
+        <v>320</v>
       </c>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>605</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E181" s="3"/>
       <c r="F181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>611</v>
       </c>
       <c r="I181" s="13" t="s">
         <v>612</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>613</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>614</v>
       </c>
       <c r="L181" s="4">
-        <v>320</v>
+        <v>123</v>
       </c>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>616</v>
@@ -12637,51 +12645,51 @@
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>615</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>626</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="I185" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J185" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K185" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L185" s="4">
         <v>451</v>
       </c>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
@@ -13563,118 +13571,118 @@
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="E205" s="3" t="s">
+      <c r="E205" s="3"/>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H205" s="4" t="s">
         <v>683</v>
       </c>
-      <c r="F205" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H205" s="4" t="s">
+      <c r="I205" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="J205" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="I205" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K205" s="4" t="s">
-        <v>271</v>
+        <v>685</v>
       </c>
       <c r="L205" s="4">
-        <v>1804</v>
+        <v>123</v>
       </c>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>681</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="E206" s="3"/>
-      <c r="F206" s="3"/>
+      <c r="E206" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H206" s="4" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="I206" s="13" t="s">
-        <v>324</v>
+        <v>576</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>686</v>
+        <v>44</v>
       </c>
       <c r="K206" s="4" t="s">
-        <v>687</v>
+        <v>271</v>
       </c>
       <c r="L206" s="4">
-        <v>123</v>
+        <v>1804</v>
       </c>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>688</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>689</v>
@@ -13854,219 +13862,219 @@
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H211" s="4" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="I211" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J211" s="4" t="s">
         <v>289</v>
       </c>
       <c r="K211" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L211" s="4">
-        <v>234</v>
+        <v>2047</v>
       </c>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="I212" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J212" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K212" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L212" s="4">
         <v>821</v>
       </c>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C213" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H213" s="4" t="s">
         <v>705</v>
       </c>
       <c r="I213" s="13" t="s">
-        <v>706</v>
+        <v>140</v>
       </c>
       <c r="J213" s="4" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="K213" s="4" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="L213" s="4">
-        <v>30</v>
+        <v>234</v>
       </c>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>695</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H214" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="I214" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="I214" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J214" s="4" t="s">
-        <v>289</v>
+        <v>221</v>
       </c>
       <c r="K214" s="4" t="s">
-        <v>290</v>
+        <v>222</v>
       </c>
       <c r="L214" s="4">
-        <v>2047</v>
+        <v>30</v>
       </c>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>708</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>709</v>
@@ -14239,260 +14247,260 @@
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E219" s="3"/>
-      <c r="F219" s="3"/>
+      <c r="E219" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="G219" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="I219" s="13" t="s">
-        <v>662</v>
+        <v>722</v>
       </c>
       <c r="J219" s="4" t="s">
-        <v>721</v>
+        <v>228</v>
       </c>
       <c r="K219" s="4" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="L219" s="4"/>
+        <v>229</v>
+      </c>
+      <c r="L219" s="4">
+        <v>232</v>
+      </c>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E220" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H220" s="4" t="s">
         <v>723</v>
       </c>
-      <c r="F220" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I220" s="13" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>289</v>
+        <v>221</v>
       </c>
       <c r="K220" s="4" t="s">
-        <v>290</v>
+        <v>222</v>
       </c>
       <c r="L220" s="4">
-        <v>829</v>
+        <v>102</v>
       </c>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H221" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="I221" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="J221" s="4" t="s">
         <v>726</v>
       </c>
-      <c r="I221" s="13" t="s">
+      <c r="K221" s="4" t="s">
         <v>727</v>
-      </c>
-[...4 lines deleted...]
-        <v>722</v>
       </c>
       <c r="L221" s="4">
         <v>34</v>
       </c>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E222" s="3" t="s">
         <v>728</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H222" s="4" t="s">
         <v>729</v>
       </c>
       <c r="I222" s="13" t="s">
         <v>730</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="K222" s="4" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
       <c r="L222" s="4">
-        <v>232</v>
+        <v>829</v>
       </c>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>718</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="E223" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E223" s="3"/>
+      <c r="F223" s="3"/>
       <c r="G223" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>731</v>
       </c>
       <c r="I223" s="13" t="s">
-        <v>730</v>
+        <v>662</v>
       </c>
       <c r="J223" s="4" t="s">
-        <v>221</v>
+        <v>726</v>
       </c>
       <c r="K223" s="4" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="L223" s="4"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>732</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>733</v>
       </c>
@@ -14868,103 +14876,103 @@
       <c r="B232" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>755</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>756</v>
       </c>
       <c r="J232" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K232" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L232" s="4">
         <v>499</v>
       </c>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>752</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>754</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>757</v>
       </c>
       <c r="I233" s="13" t="s">
         <v>744</v>
       </c>
       <c r="J233" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K233" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L233" s="4">
         <v>487</v>
       </c>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>758</v>
@@ -15239,51 +15247,51 @@
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>777</v>
       </c>
       <c r="I240" s="13" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J240" s="4" t="s">
         <v>221</v>
       </c>
       <c r="K240" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L240" s="4">
         <v>198</v>
       </c>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
@@ -15337,51 +15345,51 @@
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>774</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>780</v>
       </c>
       <c r="I242" s="13" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J242" s="4" t="s">
         <v>228</v>
       </c>
       <c r="K242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L242" s="4">
         <v>187</v>
       </c>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
@@ -15900,54 +15908,54 @@
       <c r="B254" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>812</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>491</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>814</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L254" s="4">
         <v>703</v>
       </c>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>815</v>
@@ -16088,54 +16096,54 @@
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C258" s="10" t="s">
         <v>822</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E258" s="3"/>
       <c r="F258" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H258" s="4" t="s">
         <v>826</v>
       </c>
       <c r="I258" s="13" t="s">
         <v>275</v>
       </c>
       <c r="J258" s="4" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="K258" s="4" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="L258" s="4">
         <v>200</v>
       </c>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>822</v>
@@ -16365,105 +16373,105 @@
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C264" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H264" s="4" t="s">
         <v>840</v>
       </c>
       <c r="I264" s="13" t="s">
-        <v>841</v>
+        <v>89</v>
       </c>
       <c r="J264" s="4" t="s">
-        <v>330</v>
+        <v>182</v>
       </c>
       <c r="K264" s="4" t="s">
-        <v>331</v>
+        <v>183</v>
       </c>
       <c r="L264" s="4">
-        <v>177</v>
+        <v>773</v>
       </c>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C265" s="10" t="s">
         <v>838</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H265" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="I265" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="I265" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J265" s="4" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
       <c r="K265" s="4" t="s">
-        <v>183</v>
+        <v>331</v>
       </c>
       <c r="L265" s="4">
-        <v>773</v>
+        <v>177</v>
       </c>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>843</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>844</v>
@@ -17355,103 +17363,103 @@
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E285" s="3"/>
       <c r="F285" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I285" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>105</v>
+        <v>248</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="L285" s="4"/>
+        <v>249</v>
+      </c>
+      <c r="L285" s="4">
+        <v>1127</v>
+      </c>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>893</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>894</v>
       </c>
       <c r="E286" s="3"/>
       <c r="F286" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H286" s="4" t="s">
         <v>896</v>
       </c>
       <c r="I286" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J286" s="4" t="s">
-        <v>248</v>
+        <v>105</v>
       </c>
       <c r="K286" s="4" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L286" s="4"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C287" s="10" t="s">
         <v>897</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>898</v>
       </c>
@@ -17635,51 +17643,51 @@
       <c r="B291" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C291" s="10" t="s">
         <v>907</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>908</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>909</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H291" s="4" t="s">
         <v>910</v>
       </c>
       <c r="I291" s="13" t="s">
         <v>619</v>
       </c>
       <c r="J291" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K291" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L291" s="4">
         <v>601</v>
       </c>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>13</v>
@@ -17829,100 +17837,100 @@
       <c r="B295" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>918</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>920</v>
       </c>
       <c r="I295" s="13" t="s">
         <v>921</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K295" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L295" s="4">
         <v>481</v>
       </c>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>922</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>924</v>
       </c>
       <c r="I296" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K296" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L296" s="4">
         <v>322</v>
       </c>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>13</v>
@@ -17973,349 +17981,349 @@
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="4" t="s">
         <v>932</v>
       </c>
       <c r="I298" s="13" t="s">
-        <v>933</v>
+        <v>58</v>
       </c>
       <c r="J298" s="4" t="s">
-        <v>52</v>
+        <v>848</v>
       </c>
       <c r="K298" s="4" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="L298" s="4"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E299" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="I299" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J299" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="K299" s="4" t="s">
         <v>935</v>
       </c>
-      <c r="I299" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L299" s="4">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>937</v>
       </c>
       <c r="I300" s="13" t="s">
-        <v>58</v>
+        <v>938</v>
       </c>
       <c r="J300" s="4" t="s">
-        <v>848</v>
+        <v>325</v>
       </c>
       <c r="K300" s="4" t="s">
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="L300" s="4"/>
+        <v>326</v>
+      </c>
+      <c r="L300" s="4">
+        <v>62</v>
+      </c>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="4" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I301" s="13" t="s">
-        <v>619</v>
+        <v>89</v>
       </c>
       <c r="J301" s="4" t="s">
-        <v>939</v>
+        <v>848</v>
       </c>
       <c r="K301" s="4" t="s">
         <v>940</v>
       </c>
       <c r="L301" s="4">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>925</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>926</v>
       </c>
       <c r="E302" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H302" s="4" t="s">
         <v>941</v>
       </c>
-      <c r="F302" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="4" t="s">
+      <c r="I302" s="13" t="s">
         <v>942</v>
       </c>
-      <c r="I302" s="13" t="s">
+      <c r="J302" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K302" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="J302" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L302" s="4">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>944</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>391</v>
       </c>
       <c r="I303" s="13" t="s">
         <v>270</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L303" s="4">
         <v>420</v>
       </c>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>946</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>948</v>
       </c>
       <c r="I304" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J304" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K304" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L304" s="4">
         <v>1065</v>
       </c>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C305" s="10" t="s">
         <v>949</v>
@@ -18689,51 +18697,51 @@
       <c r="B313" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C313" s="10" t="s">
         <v>970</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>972</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H313" s="4" t="s">
         <v>865</v>
       </c>
       <c r="I313" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J313" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K313" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L313" s="4">
         <v>84</v>
       </c>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>13</v>
@@ -19114,166 +19122,166 @@
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C322" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D322" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H322" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="I322" s="13" t="s">
-        <v>1004</v>
+        <v>619</v>
       </c>
       <c r="J322" s="4" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="K322" s="4" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="L322" s="4">
-        <v>1530</v>
+        <v>545</v>
       </c>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D323" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H323" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I323" s="13" t="s">
         <v>1006</v>
       </c>
-      <c r="I323" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J323" s="4" t="s">
-        <v>717</v>
+        <v>289</v>
       </c>
       <c r="K323" s="4" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="L323" s="4"/>
+        <v>290</v>
+      </c>
+      <c r="L323" s="4">
+        <v>1530</v>
+      </c>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C324" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="D324" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="E324" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="F324" s="3" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H324" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="I324" s="13" t="s">
-        <v>619</v>
+        <v>89</v>
       </c>
       <c r="J324" s="4" t="s">
-        <v>228</v>
+        <v>717</v>
       </c>
       <c r="K324" s="4" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="L324" s="4"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C325" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="D325" s="3" t="s">
         <v>1010</v>
       </c>
@@ -20165,155 +20173,155 @@
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="I344" s="13" t="s">
-        <v>62</v>
+        <v>744</v>
       </c>
       <c r="J344" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K344" s="4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L344" s="4"/>
+        <v>45</v>
+      </c>
+      <c r="L344" s="4">
+        <v>380</v>
+      </c>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I345" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J345" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K345" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L345" s="4"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="I346" s="13" t="s">
-        <v>744</v>
+        <v>62</v>
       </c>
       <c r="J346" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K346" s="4" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L346" s="4"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>1062</v>
       </c>
@@ -20353,105 +20361,105 @@
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C348" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E348" s="3"/>
       <c r="F348" s="3"/>
       <c r="G348" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H348" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="I348" s="13" t="s">
-        <v>62</v>
+        <v>1067</v>
       </c>
       <c r="J348" s="4" t="s">
-        <v>241</v>
+        <v>1068</v>
       </c>
       <c r="K348" s="4" t="s">
-        <v>242</v>
+        <v>1069</v>
       </c>
       <c r="L348" s="4">
-        <v>312</v>
+        <v>90</v>
       </c>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C349" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H349" s="4" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="I349" s="13" t="s">
-        <v>1068</v>
+        <v>62</v>
       </c>
       <c r="J349" s="4" t="s">
-        <v>1069</v>
+        <v>241</v>
       </c>
       <c r="K349" s="4" t="s">
-        <v>1070</v>
+        <v>242</v>
       </c>
       <c r="L349" s="4">
-        <v>90</v>
+        <v>312</v>
       </c>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C350" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="D350" s="3" t="s">
         <v>1072</v>
@@ -20830,54 +20838,54 @@
       <c r="B358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="I358" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J358" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K358" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L358" s="4">
         <v>514</v>
       </c>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>1100</v>
@@ -21062,51 +21070,51 @@
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E363" s="3"/>
       <c r="F363" s="3"/>
       <c r="G363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>182</v>
       </c>
       <c r="K363" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L363" s="4">
         <v>702</v>
       </c>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
@@ -21434,246 +21442,293 @@
     </row>
     <row r="371" spans="1:23">
       <c r="A371" s="3">
         <v>369</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C371" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="D371" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="E371" s="3"/>
       <c r="F371" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G371" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H371" s="4" t="s">
         <v>1137</v>
       </c>
       <c r="I371" s="13" t="s">
-        <v>113</v>
+        <v>1138</v>
       </c>
       <c r="J371" s="4" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="K371" s="4" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="L371" s="4">
-        <v>417</v>
+        <v>46</v>
       </c>
       <c r="M371" s="1"/>
       <c r="N371" s="1"/>
       <c r="O371" s="1"/>
       <c r="P371" s="1"/>
       <c r="Q371" s="1"/>
       <c r="R371" s="1"/>
       <c r="S371" s="1"/>
       <c r="T371" s="1"/>
       <c r="U371" s="1"/>
       <c r="V371" s="1"/>
       <c r="W371" s="1"/>
     </row>
     <row r="372" spans="1:23">
       <c r="A372" s="3">
         <v>370</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C372" s="10" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E372" s="3"/>
       <c r="F372" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G372" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H372" s="4" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="I372" s="13" t="s">
-        <v>270</v>
+        <v>113</v>
       </c>
       <c r="J372" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K372" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L372" s="4">
-        <v>694</v>
+        <v>417</v>
       </c>
       <c r="M372" s="1"/>
       <c r="N372" s="1"/>
       <c r="O372" s="1"/>
       <c r="P372" s="1"/>
       <c r="Q372" s="1"/>
       <c r="R372" s="1"/>
       <c r="S372" s="1"/>
       <c r="T372" s="1"/>
       <c r="U372" s="1"/>
       <c r="V372" s="1"/>
       <c r="W372" s="1"/>
     </row>
     <row r="373" spans="1:23">
       <c r="A373" s="3">
         <v>371</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C373" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D373" s="3" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
       <c r="E373" s="3"/>
       <c r="F373" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G373" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H373" s="4" t="s">
-        <v>77</v>
+        <v>1142</v>
       </c>
       <c r="I373" s="13" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="J373" s="4" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K373" s="4" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="L373" s="4">
-        <v>32</v>
+        <v>694</v>
       </c>
       <c r="M373" s="1"/>
       <c r="N373" s="1"/>
       <c r="O373" s="1"/>
       <c r="P373" s="1"/>
       <c r="Q373" s="1"/>
       <c r="R373" s="1"/>
       <c r="S373" s="1"/>
       <c r="T373" s="1"/>
       <c r="U373" s="1"/>
       <c r="V373" s="1"/>
       <c r="W373" s="1"/>
     </row>
     <row r="374" spans="1:23">
       <c r="A374" s="3">
         <v>372</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C374" s="10" t="s">
         <v>1143</v>
       </c>
       <c r="D374" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="E374" s="3"/>
       <c r="F374" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G374" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H374" s="4" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="I374" s="13" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="J374" s="4" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="K374" s="4" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="L374" s="4"/>
+        <v>33</v>
+      </c>
+      <c r="L374" s="4">
+        <v>32</v>
+      </c>
       <c r="M374" s="1"/>
       <c r="N374" s="1"/>
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
-      <c r="A375" s="7" t="s">
+      <c r="A375" s="3">
+        <v>373</v>
+      </c>
+      <c r="B375" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C375" s="10" t="s">
         <v>1145</v>
       </c>
-      <c r="B375" s="7"/>
-[...11 lines deleted...]
-      </c>
+      <c r="D375" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E375" s="3"/>
+      <c r="F375" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G375" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H375" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="I375" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J375" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="K375" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L375" s="4"/>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
+    <row r="376" spans="1:23">
+      <c r="A376" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B376" s="7"/>
+      <c r="C376" s="11"/>
+      <c r="D376" s="7"/>
+      <c r="E376" s="7"/>
+      <c r="F376" s="7"/>
+      <c r="G376" s="7"/>
+      <c r="H376" s="8"/>
+      <c r="I376" s="14"/>
+      <c r="J376" s="8"/>
+      <c r="K376" s="8"/>
+      <c r="L376" s="8">
+        <v>182066</v>
+      </c>
+      <c r="M376" s="1"/>
+      <c r="N376" s="1"/>
+      <c r="O376" s="1"/>
+      <c r="P376" s="1"/>
+      <c r="Q376" s="1"/>
+      <c r="R376" s="1"/>
+      <c r="S376" s="1"/>
+      <c r="T376" s="1"/>
+      <c r="U376" s="1"/>
+      <c r="V376" s="1"/>
+      <c r="W376" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A375:K375"/>
+    <mergeCell ref="A376:K376"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>