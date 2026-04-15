--- v3 (2026-03-04)
+++ v4 (2026-04-15)
@@ -627,100 +627,100 @@
       </c>
       <c r="F4" s="2">
         <v>0</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2">
         <v>19</v>
       </c>
       <c r="D5" s="2">
         <v>2475</v>
       </c>
       <c r="E5" s="2">
         <v>278</v>
       </c>
       <c r="F5" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G5" s="2">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="2">
         <v>12</v>
       </c>
       <c r="D6" s="2">
         <v>1212</v>
       </c>
       <c r="E6" s="2">
         <v>286</v>
       </c>
       <c r="F6" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G6" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>1639</v>
       </c>
       <c r="E7" s="2">
         <v>273</v>
       </c>
       <c r="F7" s="2">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G7" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2">
         <v>9</v>
       </c>
       <c r="D8" s="2">
         <v>587</v>
       </c>
       <c r="E8" s="2">
         <v>118</v>
       </c>
       <c r="F8" s="2">
         <v>6</v>
       </c>
       <c r="G8" s="2">
         <v>18</v>
       </c>
     </row>
@@ -742,54 +742,54 @@
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2">
         <v>14</v>
       </c>
       <c r="D10" s="2">
         <v>785</v>
       </c>
       <c r="E10" s="2">
         <v>354</v>
       </c>
       <c r="F10" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2">
         <v>7</v>
       </c>
       <c r="D11" s="2">
         <v>425</v>
       </c>
       <c r="E11" s="2">
         <v>148</v>
       </c>
       <c r="F11" s="2">
         <v>4</v>
       </c>
       <c r="G11" s="2">
         <v>16</v>
       </c>
     </row>
@@ -834,54 +834,54 @@
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="2">
         <v>15</v>
       </c>
       <c r="D14" s="2">
         <v>1800</v>
       </c>
       <c r="E14" s="2">
         <v>692</v>
       </c>
       <c r="F14" s="2">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="2">
         <v>26</v>
       </c>
       <c r="D15" s="2">
         <v>2238</v>
       </c>
       <c r="E15" s="2">
         <v>670</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
     </row>
@@ -972,54 +972,54 @@
       </c>
       <c r="F19" s="2">
         <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="2">
         <v>23</v>
       </c>
       <c r="D20" s="2">
         <v>2191</v>
       </c>
       <c r="E20" s="2">
         <v>276</v>
       </c>
       <c r="F20" s="2">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G20" s="2">
-        <v>210</v>
+        <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="2">
         <v>25</v>
       </c>
       <c r="D21" s="2">
         <v>3019</v>
       </c>
       <c r="E21" s="2">
         <v>643</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
     </row>
@@ -1085,54 +1085,54 @@
       <c r="E24" s="2">
         <v>380</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>342</v>
       </c>
       <c r="D25" s="6">
         <v>41120</v>
       </c>
       <c r="E25" s="6">
         <v>10040</v>
       </c>
       <c r="F25" s="6">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="G25" s="6">
-        <v>1022</v>
+        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>