--- v4 (2026-04-15)
+++ v5 (2026-05-30)
@@ -578,561 +578,561 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2">
         <v>6</v>
       </c>
       <c r="D3" s="2">
         <v>353</v>
       </c>
       <c r="E3" s="2">
-        <v>76</v>
+        <v>131</v>
       </c>
       <c r="F3" s="2">
         <v>6</v>
       </c>
       <c r="G3" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>22</v>
       </c>
       <c r="D4" s="2">
         <v>3835</v>
       </c>
       <c r="E4" s="2">
-        <v>963</v>
+        <v>1167</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="G4" s="2">
-        <v>0</v>
+        <v>487</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2">
         <v>19</v>
       </c>
       <c r="D5" s="2">
         <v>2475</v>
       </c>
       <c r="E5" s="2">
-        <v>278</v>
+        <v>380</v>
       </c>
       <c r="F5" s="2">
         <v>86</v>
       </c>
       <c r="G5" s="2">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="2">
         <v>12</v>
       </c>
       <c r="D6" s="2">
         <v>1212</v>
       </c>
       <c r="E6" s="2">
-        <v>286</v>
+        <v>493</v>
       </c>
       <c r="F6" s="2">
         <v>8</v>
       </c>
       <c r="G6" s="2">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>1639</v>
       </c>
       <c r="E7" s="2">
-        <v>273</v>
+        <v>384</v>
       </c>
       <c r="F7" s="2">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G7" s="2">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2">
         <v>9</v>
       </c>
       <c r="D8" s="2">
         <v>587</v>
       </c>
       <c r="E8" s="2">
-        <v>118</v>
+        <v>184</v>
       </c>
       <c r="F8" s="2">
         <v>6</v>
       </c>
       <c r="G8" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2">
         <v>18</v>
       </c>
       <c r="D9" s="2">
         <v>1947</v>
       </c>
       <c r="E9" s="2">
-        <v>449</v>
+        <v>690</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2">
         <v>14</v>
       </c>
       <c r="D10" s="2">
         <v>785</v>
       </c>
       <c r="E10" s="2">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="F10" s="2">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2">
         <v>7</v>
       </c>
       <c r="D11" s="2">
         <v>425</v>
       </c>
       <c r="E11" s="2">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="F11" s="2">
         <v>4</v>
       </c>
       <c r="G11" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>2996</v>
       </c>
       <c r="E12" s="2">
-        <v>271</v>
+        <v>514</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>373</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2">
         <v>3</v>
       </c>
       <c r="D13" s="2">
         <v>129</v>
       </c>
       <c r="E13" s="2">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="2">
         <v>15</v>
       </c>
       <c r="D14" s="2">
         <v>1800</v>
       </c>
       <c r="E14" s="2">
-        <v>692</v>
+        <v>823</v>
       </c>
       <c r="F14" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" s="2">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="2">
         <v>26</v>
       </c>
       <c r="D15" s="2">
         <v>2238</v>
       </c>
       <c r="E15" s="2">
-        <v>670</v>
+        <v>866</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="2">
         <v>18</v>
       </c>
       <c r="D16" s="2">
         <v>1372</v>
       </c>
       <c r="E16" s="2">
-        <v>1083</v>
+        <v>1250</v>
       </c>
       <c r="F16" s="2">
         <v>0</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="2">
         <v>22</v>
       </c>
       <c r="D17" s="2">
         <v>1635</v>
       </c>
       <c r="E17" s="2">
-        <v>898</v>
+        <v>1283</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="2">
         <v>8</v>
       </c>
       <c r="D18" s="2">
         <v>408</v>
       </c>
       <c r="E18" s="2">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2">
         <v>21</v>
       </c>
       <c r="D19" s="2">
         <v>5716</v>
       </c>
       <c r="E19" s="2">
-        <v>656</v>
+        <v>811</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>587</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="2">
         <v>23</v>
       </c>
       <c r="D20" s="2">
         <v>2191</v>
       </c>
       <c r="E20" s="2">
-        <v>276</v>
+        <v>406</v>
       </c>
       <c r="F20" s="2">
         <v>88</v>
       </c>
       <c r="G20" s="2">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="2">
         <v>25</v>
       </c>
       <c r="D21" s="2">
         <v>3019</v>
       </c>
       <c r="E21" s="2">
-        <v>643</v>
+        <v>1095</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="2">
         <v>20</v>
       </c>
       <c r="D22" s="2">
         <v>2695</v>
       </c>
       <c r="E22" s="2">
-        <v>239</v>
+        <v>370</v>
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="2">
         <v>29</v>
       </c>
       <c r="D23" s="2">
         <v>2160</v>
       </c>
       <c r="E23" s="2">
-        <v>1065</v>
+        <v>1351</v>
       </c>
       <c r="F23" s="2">
         <v>52</v>
       </c>
       <c r="G23" s="2">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="2">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>1503</v>
       </c>
       <c r="E24" s="2">
-        <v>380</v>
+        <v>457</v>
       </c>
       <c r="F24" s="2">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>342</v>
       </c>
       <c r="D25" s="6">
         <v>41120</v>
       </c>
       <c r="E25" s="6">
-        <v>10040</v>
+        <v>13473</v>
       </c>
       <c r="F25" s="6">
-        <v>456</v>
+        <v>1260</v>
       </c>
       <c r="G25" s="6">
-        <v>1036</v>
+        <v>2910</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>