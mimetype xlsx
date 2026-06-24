--- v5 (2026-05-30)
+++ v6 (2026-06-24)
@@ -653,186 +653,186 @@
       </c>
       <c r="G5" s="2">
         <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="2">
         <v>12</v>
       </c>
       <c r="D6" s="2">
         <v>1212</v>
       </c>
       <c r="E6" s="2">
         <v>493</v>
       </c>
       <c r="F6" s="2">
         <v>8</v>
       </c>
       <c r="G6" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>1639</v>
       </c>
       <c r="E7" s="2">
         <v>384</v>
       </c>
       <c r="F7" s="2">
         <v>141</v>
       </c>
       <c r="G7" s="2">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2">
         <v>9</v>
       </c>
       <c r="D8" s="2">
         <v>587</v>
       </c>
       <c r="E8" s="2">
         <v>184</v>
       </c>
       <c r="F8" s="2">
         <v>6</v>
       </c>
       <c r="G8" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2">
         <v>18</v>
       </c>
       <c r="D9" s="2">
         <v>1947</v>
       </c>
       <c r="E9" s="2">
         <v>690</v>
       </c>
       <c r="F9" s="2">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G9" s="2">
         <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2">
         <v>14</v>
       </c>
       <c r="D10" s="2">
         <v>785</v>
       </c>
       <c r="E10" s="2">
         <v>384</v>
       </c>
       <c r="F10" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G10" s="2">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2">
         <v>7</v>
       </c>
       <c r="D11" s="2">
         <v>425</v>
       </c>
       <c r="E11" s="2">
         <v>185</v>
       </c>
       <c r="F11" s="2">
         <v>4</v>
       </c>
       <c r="G11" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>2996</v>
       </c>
       <c r="E12" s="2">
         <v>514</v>
       </c>
       <c r="F12" s="2">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G12" s="2">
         <v>373</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2">
         <v>3</v>
       </c>
       <c r="D13" s="2">
         <v>129</v>
       </c>
       <c r="E13" s="2">
         <v>103</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
@@ -949,54 +949,54 @@
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2">
         <v>21</v>
       </c>
       <c r="D19" s="2">
         <v>5716</v>
       </c>
       <c r="E19" s="2">
         <v>811</v>
       </c>
       <c r="F19" s="2">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G19" s="2">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="2">
         <v>23</v>
       </c>
       <c r="D20" s="2">
         <v>2191</v>
       </c>
       <c r="E20" s="2">
         <v>406</v>
       </c>
       <c r="F20" s="2">
         <v>88</v>
       </c>
       <c r="G20" s="2">
         <v>218</v>
       </c>
     </row>
@@ -1041,98 +1041,98 @@
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="2">
         <v>29</v>
       </c>
       <c r="D23" s="2">
         <v>2160</v>
       </c>
       <c r="E23" s="2">
         <v>1351</v>
       </c>
       <c r="F23" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G23" s="2">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="2">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>1503</v>
       </c>
       <c r="E24" s="2">
         <v>457</v>
       </c>
       <c r="F24" s="2">
         <v>45</v>
       </c>
       <c r="G24" s="2">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>342</v>
       </c>
       <c r="D25" s="6">
         <v>41120</v>
       </c>
       <c r="E25" s="6">
         <v>13473</v>
       </c>
       <c r="F25" s="6">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="G25" s="6">
-        <v>2910</v>
+        <v>2911</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>