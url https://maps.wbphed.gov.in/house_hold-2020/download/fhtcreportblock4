--- v6 (2026-06-24)
+++ v7 (2026-07-27)
@@ -673,77 +673,77 @@
       </c>
       <c r="F6" s="2">
         <v>8</v>
       </c>
       <c r="G6" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>1639</v>
       </c>
       <c r="E7" s="2">
         <v>384</v>
       </c>
       <c r="F7" s="2">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G7" s="2">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2">
         <v>9</v>
       </c>
       <c r="D8" s="2">
         <v>587</v>
       </c>
       <c r="E8" s="2">
         <v>184</v>
       </c>
       <c r="F8" s="2">
         <v>6</v>
       </c>
       <c r="G8" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2">
         <v>18</v>
       </c>
       <c r="D9" s="2">
         <v>1947</v>
       </c>
       <c r="E9" s="2">
         <v>690</v>
       </c>
       <c r="F9" s="2">
         <v>82</v>
       </c>
       <c r="G9" s="2">
         <v>187</v>
       </c>
     </row>
@@ -788,100 +788,100 @@
       </c>
       <c r="F11" s="2">
         <v>4</v>
       </c>
       <c r="G11" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>2996</v>
       </c>
       <c r="E12" s="2">
         <v>514</v>
       </c>
       <c r="F12" s="2">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G12" s="2">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2">
         <v>3</v>
       </c>
       <c r="D13" s="2">
         <v>129</v>
       </c>
       <c r="E13" s="2">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="2">
         <v>15</v>
       </c>
       <c r="D14" s="2">
         <v>1800</v>
       </c>
       <c r="E14" s="2">
         <v>823</v>
       </c>
       <c r="F14" s="2">
         <v>57</v>
       </c>
       <c r="G14" s="2">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="2">
         <v>26</v>
       </c>
       <c r="D15" s="2">
         <v>2238</v>
       </c>
       <c r="E15" s="2">
         <v>866</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
     </row>
@@ -906,97 +906,97 @@
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="2">
         <v>22</v>
       </c>
       <c r="D17" s="2">
         <v>1635</v>
       </c>
       <c r="E17" s="2">
         <v>1283</v>
       </c>
       <c r="F17" s="2">
         <v>42</v>
       </c>
       <c r="G17" s="2">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="2">
         <v>8</v>
       </c>
       <c r="D18" s="2">
         <v>408</v>
       </c>
       <c r="E18" s="2">
         <v>146</v>
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2">
         <v>21</v>
       </c>
       <c r="D19" s="2">
         <v>5716</v>
       </c>
       <c r="E19" s="2">
         <v>811</v>
       </c>
       <c r="F19" s="2">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G19" s="2">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="2">
         <v>23</v>
       </c>
       <c r="D20" s="2">
         <v>2191</v>
       </c>
       <c r="E20" s="2">
         <v>406</v>
       </c>
       <c r="F20" s="2">
         <v>88</v>
       </c>
       <c r="G20" s="2">
         <v>218</v>
       </c>
     </row>
@@ -1041,95 +1041,95 @@
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="2">
         <v>29</v>
       </c>
       <c r="D23" s="2">
         <v>2160</v>
       </c>
       <c r="E23" s="2">
         <v>1351</v>
       </c>
       <c r="F23" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G23" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="2">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>1503</v>
       </c>
       <c r="E24" s="2">
         <v>457</v>
       </c>
       <c r="F24" s="2">
         <v>45</v>
       </c>
       <c r="G24" s="2">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>342</v>
       </c>
       <c r="D25" s="6">
         <v>41120</v>
       </c>
       <c r="E25" s="6">
-        <v>13473</v>
+        <v>13481</v>
       </c>
       <c r="F25" s="6">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="G25" s="6">
         <v>2911</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 