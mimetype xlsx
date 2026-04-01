--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -607,455 +607,455 @@
       </c>
       <c r="C4" s="2">
         <v>41</v>
       </c>
       <c r="D4" s="2">
         <v>76</v>
       </c>
       <c r="E4" s="2">
         <v>52</v>
       </c>
       <c r="F4" s="2">
         <v>68.42</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>109</v>
       </c>
       <c r="D5" s="2">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E5" s="2">
         <v>56</v>
       </c>
       <c r="F5" s="2">
-        <v>48.28</v>
+        <v>47.46</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>100</v>
       </c>
       <c r="D6" s="2">
         <v>148</v>
       </c>
       <c r="E6" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F6" s="2">
-        <v>49.32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>165</v>
       </c>
       <c r="D7" s="2">
         <v>670</v>
       </c>
       <c r="E7" s="2">
         <v>141</v>
       </c>
       <c r="F7" s="2">
         <v>21.04</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>24</v>
       </c>
       <c r="D8" s="2">
         <v>132</v>
       </c>
       <c r="E8" s="2">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F8" s="2">
-        <v>114.39</v>
+        <v>115.15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>71</v>
       </c>
       <c r="D9" s="2">
         <v>692</v>
       </c>
       <c r="E9" s="2">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F9" s="2">
-        <v>24.71</v>
+        <v>25.43</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>87</v>
       </c>
       <c r="D10" s="2">
         <v>380</v>
       </c>
       <c r="E10" s="2">
         <v>181</v>
       </c>
       <c r="F10" s="2">
         <v>47.63</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D11" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="E11" s="2">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F11" s="2">
-        <v>70.04</v>
+        <v>70.33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>66</v>
       </c>
       <c r="D12" s="2">
         <v>239</v>
       </c>
       <c r="E12" s="2">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F12" s="2">
-        <v>100</v>
+        <v>100.42</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>82</v>
       </c>
       <c r="D13" s="2">
         <v>286</v>
       </c>
       <c r="E13" s="2">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F13" s="2">
-        <v>96.15</v>
+        <v>97.55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>97</v>
       </c>
       <c r="D14" s="2">
         <v>354</v>
       </c>
       <c r="E14" s="2">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="F14" s="2">
-        <v>78.25</v>
+        <v>82.77</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>94</v>
       </c>
       <c r="D15" s="2">
         <v>278</v>
       </c>
       <c r="E15" s="2">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="F15" s="2">
-        <v>139.93</v>
+        <v>141.01</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D16" s="2">
         <v>898</v>
       </c>
       <c r="E16" s="2">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F16" s="2">
-        <v>48.89</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>246</v>
       </c>
       <c r="D17" s="2">
         <v>1065</v>
       </c>
       <c r="E17" s="2">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F17" s="2">
-        <v>42.35</v>
+        <v>42.44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>163</v>
       </c>
       <c r="D18" s="2">
         <v>656</v>
       </c>
       <c r="E18" s="2">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="F18" s="2">
-        <v>70.12</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>124</v>
       </c>
       <c r="D19" s="2">
         <v>449</v>
       </c>
       <c r="E19" s="2">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="F19" s="2">
-        <v>126.28</v>
+        <v>127.17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>163</v>
       </c>
       <c r="D20" s="2">
         <v>1083</v>
       </c>
       <c r="E20" s="2">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F20" s="2">
-        <v>53.65</v>
+        <v>53.74</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>50</v>
       </c>
       <c r="D21" s="2">
         <v>271</v>
       </c>
       <c r="E21" s="2">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F21" s="2">
-        <v>227.68</v>
+        <v>229.52</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>130</v>
       </c>
       <c r="D22" s="2">
         <v>643</v>
       </c>
       <c r="E22" s="2">
-        <v>667</v>
+        <v>685</v>
       </c>
       <c r="F22" s="2">
-        <v>103.73</v>
+        <v>106.53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>92</v>
       </c>
       <c r="D23" s="2">
         <v>276</v>
       </c>
       <c r="E23" s="2">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="F23" s="2">
-        <v>280.8</v>
+        <v>286.59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>106</v>
       </c>
       <c r="D24" s="2">
         <v>963</v>
       </c>
       <c r="E24" s="2">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="F24" s="2">
-        <v>117.65</v>
+        <v>117.86</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>2297</v>
       </c>
       <c r="D25" s="6">
-        <v>10032</v>
+        <v>10040</v>
       </c>
       <c r="E25" s="6">
-        <v>7883</v>
+        <v>7976</v>
       </c>
       <c r="F25" s="6">
-        <v>78.58</v>
+        <v>79.44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>