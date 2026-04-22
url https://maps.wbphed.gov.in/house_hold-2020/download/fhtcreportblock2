--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -650,74 +650,74 @@
       </c>
       <c r="D6" s="2">
         <v>148</v>
       </c>
       <c r="E6" s="2">
         <v>74</v>
       </c>
       <c r="F6" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>165</v>
       </c>
       <c r="D7" s="2">
         <v>670</v>
       </c>
       <c r="E7" s="2">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F7" s="2">
-        <v>21.04</v>
+        <v>21.19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>24</v>
       </c>
       <c r="D8" s="2">
         <v>132</v>
       </c>
       <c r="E8" s="2">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F8" s="2">
-        <v>115.15</v>
+        <v>115.91</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>71</v>
       </c>
       <c r="D9" s="2">
         <v>692</v>
       </c>
       <c r="E9" s="2">
         <v>176</v>
       </c>
       <c r="F9" s="2">
         <v>25.43</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
@@ -730,54 +730,54 @@
       </c>
       <c r="D10" s="2">
         <v>380</v>
       </c>
       <c r="E10" s="2">
         <v>181</v>
       </c>
       <c r="F10" s="2">
         <v>47.63</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>67</v>
       </c>
       <c r="D11" s="2">
         <v>273</v>
       </c>
       <c r="E11" s="2">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F11" s="2">
-        <v>70.33</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>66</v>
       </c>
       <c r="D12" s="2">
         <v>239</v>
       </c>
       <c r="E12" s="2">
         <v>240</v>
       </c>
       <c r="F12" s="2">
         <v>100.42</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
@@ -790,54 +790,54 @@
       </c>
       <c r="D13" s="2">
         <v>286</v>
       </c>
       <c r="E13" s="2">
         <v>279</v>
       </c>
       <c r="F13" s="2">
         <v>97.55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>97</v>
       </c>
       <c r="D14" s="2">
         <v>354</v>
       </c>
       <c r="E14" s="2">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F14" s="2">
-        <v>82.77</v>
+        <v>83.62</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>94</v>
       </c>
       <c r="D15" s="2">
         <v>278</v>
       </c>
       <c r="E15" s="2">
         <v>392</v>
       </c>
       <c r="F15" s="2">
         <v>141.01</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
@@ -870,54 +870,54 @@
       </c>
       <c r="D17" s="2">
         <v>1065</v>
       </c>
       <c r="E17" s="2">
         <v>452</v>
       </c>
       <c r="F17" s="2">
         <v>42.44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>163</v>
       </c>
       <c r="D18" s="2">
         <v>656</v>
       </c>
       <c r="E18" s="2">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="F18" s="2">
-        <v>71.49</v>
+        <v>71.34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>124</v>
       </c>
       <c r="D19" s="2">
         <v>449</v>
       </c>
       <c r="E19" s="2">
         <v>571</v>
       </c>
       <c r="F19" s="2">
         <v>127.17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
@@ -930,132 +930,132 @@
       </c>
       <c r="D20" s="2">
         <v>1083</v>
       </c>
       <c r="E20" s="2">
         <v>582</v>
       </c>
       <c r="F20" s="2">
         <v>53.74</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>50</v>
       </c>
       <c r="D21" s="2">
         <v>271</v>
       </c>
       <c r="E21" s="2">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="F21" s="2">
-        <v>229.52</v>
+        <v>229.89</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>130</v>
       </c>
       <c r="D22" s="2">
         <v>643</v>
       </c>
       <c r="E22" s="2">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F22" s="2">
-        <v>106.53</v>
+        <v>106.69</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>92</v>
       </c>
       <c r="D23" s="2">
         <v>276</v>
       </c>
       <c r="E23" s="2">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F23" s="2">
-        <v>286.59</v>
+        <v>286.96</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>106</v>
       </c>
       <c r="D24" s="2">
         <v>963</v>
       </c>
       <c r="E24" s="2">
         <v>1135</v>
       </c>
       <c r="F24" s="2">
         <v>117.86</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>2297</v>
       </c>
       <c r="D25" s="6">
         <v>10040</v>
       </c>
       <c r="E25" s="6">
-        <v>7976</v>
+        <v>7984</v>
       </c>
       <c r="F25" s="6">
-        <v>79.44</v>
+        <v>79.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>