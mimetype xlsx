--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -564,498 +564,498 @@
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="D3" s="2">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="E3" s="2">
         <v>1</v>
       </c>
       <c r="F3" s="2">
-        <v>1.11</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="D4" s="2">
-        <v>76</v>
+        <v>131</v>
       </c>
       <c r="E4" s="2">
         <v>52</v>
       </c>
       <c r="F4" s="2">
-        <v>68.42</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="D5" s="2">
-        <v>118</v>
+        <v>184</v>
       </c>
       <c r="E5" s="2">
         <v>56</v>
       </c>
       <c r="F5" s="2">
-        <v>47.46</v>
+        <v>30.43</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="D6" s="2">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="E6" s="2">
         <v>74</v>
       </c>
       <c r="F6" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
-        <v>165</v>
+        <v>202</v>
       </c>
       <c r="D7" s="2">
-        <v>670</v>
+        <v>866</v>
       </c>
       <c r="E7" s="2">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F7" s="2">
-        <v>21.19</v>
+        <v>16.51</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" s="2">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="E8" s="2">
         <v>153</v>
       </c>
       <c r="F8" s="2">
-        <v>115.91</v>
+        <v>104.79</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="D9" s="2">
-        <v>692</v>
+        <v>823</v>
       </c>
       <c r="E9" s="2">
         <v>176</v>
       </c>
       <c r="F9" s="2">
-        <v>25.43</v>
+        <v>21.39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="D10" s="2">
-        <v>380</v>
+        <v>457</v>
       </c>
       <c r="E10" s="2">
         <v>181</v>
       </c>
       <c r="F10" s="2">
-        <v>47.63</v>
+        <v>39.61</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="D11" s="2">
-        <v>273</v>
+        <v>384</v>
       </c>
       <c r="E11" s="2">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F11" s="2">
-        <v>70.7</v>
+        <v>50.78</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="D12" s="2">
-        <v>239</v>
+        <v>370</v>
       </c>
       <c r="E12" s="2">
         <v>240</v>
       </c>
       <c r="F12" s="2">
-        <v>100.42</v>
+        <v>64.86</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="D13" s="2">
-        <v>286</v>
+        <v>493</v>
       </c>
       <c r="E13" s="2">
         <v>279</v>
       </c>
       <c r="F13" s="2">
-        <v>97.55</v>
+        <v>56.59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="D14" s="2">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="E14" s="2">
         <v>296</v>
       </c>
       <c r="F14" s="2">
-        <v>83.62</v>
+        <v>77.08</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D15" s="2">
-        <v>278</v>
+        <v>380</v>
       </c>
       <c r="E15" s="2">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F15" s="2">
-        <v>141.01</v>
+        <v>103.68</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
-        <v>164</v>
+        <v>237</v>
       </c>
       <c r="D16" s="2">
-        <v>898</v>
+        <v>1283</v>
       </c>
       <c r="E16" s="2">
         <v>440</v>
       </c>
       <c r="F16" s="2">
-        <v>49</v>
+        <v>34.29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>246</v>
+        <v>334</v>
       </c>
       <c r="D17" s="2">
-        <v>1065</v>
+        <v>1351</v>
       </c>
       <c r="E17" s="2">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F17" s="2">
-        <v>42.44</v>
+        <v>33.53</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D18" s="2">
-        <v>656</v>
+        <v>811</v>
       </c>
       <c r="E18" s="2">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="F18" s="2">
-        <v>71.34</v>
+        <v>57.58</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="D19" s="2">
-        <v>449</v>
+        <v>690</v>
       </c>
       <c r="E19" s="2">
         <v>571</v>
       </c>
       <c r="F19" s="2">
-        <v>127.17</v>
+        <v>82.75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="D20" s="2">
-        <v>1083</v>
+        <v>1250</v>
       </c>
       <c r="E20" s="2">
         <v>582</v>
       </c>
       <c r="F20" s="2">
-        <v>53.74</v>
+        <v>46.56</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D21" s="2">
-        <v>271</v>
+        <v>514</v>
       </c>
       <c r="E21" s="2">
         <v>623</v>
       </c>
       <c r="F21" s="2">
-        <v>229.89</v>
+        <v>121.21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="D22" s="2">
-        <v>643</v>
+        <v>1095</v>
       </c>
       <c r="E22" s="2">
         <v>686</v>
       </c>
       <c r="F22" s="2">
-        <v>106.69</v>
+        <v>62.65</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="D23" s="2">
-        <v>276</v>
+        <v>406</v>
       </c>
       <c r="E23" s="2">
         <v>792</v>
       </c>
       <c r="F23" s="2">
-        <v>286.96</v>
+        <v>195.07</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="D24" s="2">
-        <v>963</v>
+        <v>1167</v>
       </c>
       <c r="E24" s="2">
         <v>1135</v>
       </c>
       <c r="F24" s="2">
-        <v>117.86</v>
+        <v>97.26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>2297</v>
+        <v>2929</v>
       </c>
       <c r="D25" s="6">
-        <v>10040</v>
+        <v>13473</v>
       </c>
       <c r="E25" s="6">
-        <v>7984</v>
+        <v>7989</v>
       </c>
       <c r="F25" s="6">
-        <v>79.52</v>
+        <v>59.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>