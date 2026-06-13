--- v3 (2026-05-13)
+++ v4 (2026-06-13)
@@ -770,234 +770,234 @@
       </c>
       <c r="D12" s="2">
         <v>370</v>
       </c>
       <c r="E12" s="2">
         <v>240</v>
       </c>
       <c r="F12" s="2">
         <v>64.86</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>132</v>
       </c>
       <c r="D13" s="2">
         <v>493</v>
       </c>
       <c r="E13" s="2">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F13" s="2">
-        <v>56.59</v>
+        <v>56.8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>108</v>
       </c>
       <c r="D14" s="2">
         <v>384</v>
       </c>
       <c r="E14" s="2">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F14" s="2">
-        <v>77.08</v>
+        <v>77.34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>106</v>
       </c>
       <c r="D15" s="2">
         <v>380</v>
       </c>
       <c r="E15" s="2">
         <v>394</v>
       </c>
       <c r="F15" s="2">
         <v>103.68</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>237</v>
       </c>
       <c r="D16" s="2">
         <v>1283</v>
       </c>
       <c r="E16" s="2">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F16" s="2">
-        <v>34.29</v>
+        <v>34.22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>334</v>
       </c>
       <c r="D17" s="2">
         <v>1351</v>
       </c>
       <c r="E17" s="2">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F17" s="2">
-        <v>33.53</v>
+        <v>33.46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>188</v>
       </c>
       <c r="D18" s="2">
         <v>811</v>
       </c>
       <c r="E18" s="2">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F18" s="2">
-        <v>57.58</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>164</v>
       </c>
       <c r="D19" s="2">
         <v>690</v>
       </c>
       <c r="E19" s="2">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F19" s="2">
-        <v>82.75</v>
+        <v>82.9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>208</v>
       </c>
       <c r="D20" s="2">
         <v>1250</v>
       </c>
       <c r="E20" s="2">
         <v>582</v>
       </c>
       <c r="F20" s="2">
         <v>46.56</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>71</v>
       </c>
       <c r="D21" s="2">
         <v>514</v>
       </c>
       <c r="E21" s="2">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F21" s="2">
-        <v>121.21</v>
+        <v>121.4</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>176</v>
       </c>
       <c r="D22" s="2">
         <v>1095</v>
       </c>
       <c r="E22" s="2">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F22" s="2">
-        <v>62.65</v>
+        <v>62.74</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>117</v>
       </c>
       <c r="D23" s="2">
         <v>406</v>
       </c>
       <c r="E23" s="2">
         <v>792</v>
       </c>
       <c r="F23" s="2">
         <v>195.07</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
@@ -1008,54 +1008,54 @@
       <c r="C24" s="2">
         <v>122</v>
       </c>
       <c r="D24" s="2">
         <v>1167</v>
       </c>
       <c r="E24" s="2">
         <v>1135</v>
       </c>
       <c r="F24" s="2">
         <v>97.26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>2929</v>
       </c>
       <c r="D25" s="6">
         <v>13473</v>
       </c>
       <c r="E25" s="6">
-        <v>7989</v>
+        <v>7991</v>
       </c>
       <c r="F25" s="6">
-        <v>59.3</v>
+        <v>59.31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>