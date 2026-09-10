--- v4 (2026-06-13)
+++ v5 (2026-09-10)
@@ -564,498 +564,498 @@
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="D3" s="2">
-        <v>103</v>
+        <v>164</v>
       </c>
       <c r="E3" s="2">
         <v>1</v>
       </c>
       <c r="F3" s="2">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D4" s="2">
-        <v>131</v>
+        <v>184</v>
       </c>
       <c r="E4" s="2">
         <v>52</v>
       </c>
       <c r="F4" s="2">
-        <v>39.69</v>
+        <v>28.26</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="D5" s="2">
-        <v>184</v>
+        <v>342</v>
       </c>
       <c r="E5" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F5" s="2">
-        <v>30.43</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="D6" s="2">
-        <v>185</v>
+        <v>251</v>
       </c>
       <c r="E6" s="2">
         <v>74</v>
       </c>
       <c r="F6" s="2">
-        <v>40</v>
+        <v>29.48</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
-        <v>202</v>
+        <v>248</v>
       </c>
       <c r="D7" s="2">
-        <v>866</v>
+        <v>1121</v>
       </c>
       <c r="E7" s="2">
         <v>143</v>
       </c>
       <c r="F7" s="2">
-        <v>16.51</v>
+        <v>12.76</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D8" s="2">
-        <v>146</v>
+        <v>506</v>
       </c>
       <c r="E8" s="2">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F8" s="2">
-        <v>104.79</v>
+        <v>30.43</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>106</v>
+        <v>170</v>
       </c>
       <c r="D9" s="2">
-        <v>823</v>
+        <v>1147</v>
       </c>
       <c r="E9" s="2">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F9" s="2">
-        <v>21.39</v>
+        <v>15.61</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D10" s="2">
-        <v>457</v>
+        <v>510</v>
       </c>
       <c r="E10" s="2">
         <v>181</v>
       </c>
       <c r="F10" s="2">
-        <v>39.61</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D11" s="2">
-        <v>384</v>
+        <v>470</v>
       </c>
       <c r="E11" s="2">
         <v>195</v>
       </c>
       <c r="F11" s="2">
-        <v>50.78</v>
+        <v>41.49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="D12" s="2">
-        <v>370</v>
+        <v>685</v>
       </c>
       <c r="E12" s="2">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F12" s="2">
-        <v>64.86</v>
+        <v>35.77</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="D13" s="2">
-        <v>493</v>
+        <v>672</v>
       </c>
       <c r="E13" s="2">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F13" s="2">
-        <v>56.8</v>
+        <v>41.96</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="D14" s="2">
-        <v>384</v>
+        <v>485</v>
       </c>
       <c r="E14" s="2">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F14" s="2">
-        <v>77.34</v>
+        <v>61.44</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="D15" s="2">
-        <v>380</v>
+        <v>787</v>
       </c>
       <c r="E15" s="2">
         <v>394</v>
       </c>
       <c r="F15" s="2">
-        <v>103.68</v>
+        <v>50.06</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
-        <v>237</v>
+        <v>309</v>
       </c>
       <c r="D16" s="2">
-        <v>1283</v>
+        <v>1628</v>
       </c>
       <c r="E16" s="2">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F16" s="2">
-        <v>34.22</v>
+        <v>27.09</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>334</v>
+        <v>403</v>
       </c>
       <c r="D17" s="2">
-        <v>1351</v>
+        <v>1647</v>
       </c>
       <c r="E17" s="2">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F17" s="2">
-        <v>33.46</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="D18" s="2">
-        <v>811</v>
+        <v>1009</v>
       </c>
       <c r="E18" s="2">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="F18" s="2">
-        <v>57.46</v>
+        <v>47.67</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="D19" s="2">
-        <v>690</v>
+        <v>967</v>
       </c>
       <c r="E19" s="2">
         <v>572</v>
       </c>
       <c r="F19" s="2">
-        <v>82.9</v>
+        <v>59.15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="D20" s="2">
-        <v>1250</v>
+        <v>1511</v>
       </c>
       <c r="E20" s="2">
         <v>582</v>
       </c>
       <c r="F20" s="2">
-        <v>46.56</v>
+        <v>38.52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D21" s="2">
-        <v>514</v>
+        <v>580</v>
       </c>
       <c r="E21" s="2">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F21" s="2">
-        <v>121.4</v>
+        <v>108.45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="D22" s="2">
-        <v>1095</v>
+        <v>1490</v>
       </c>
       <c r="E22" s="2">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="F22" s="2">
-        <v>62.74</v>
+        <v>46.51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
-        <v>117</v>
+        <v>224</v>
       </c>
       <c r="D23" s="2">
-        <v>406</v>
+        <v>951</v>
       </c>
       <c r="E23" s="2">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F23" s="2">
-        <v>195.07</v>
+        <v>83.39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D24" s="2">
-        <v>1167</v>
+        <v>3600</v>
       </c>
       <c r="E24" s="2">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="F24" s="2">
-        <v>97.26</v>
+        <v>31.61</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>2929</v>
+        <v>3781</v>
       </c>
       <c r="D25" s="6">
-        <v>13473</v>
+        <v>20707</v>
       </c>
       <c r="E25" s="6">
-        <v>7991</v>
+        <v>8037</v>
       </c>
       <c r="F25" s="6">
-        <v>59.31</v>
+        <v>38.81</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>