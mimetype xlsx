--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -690,254 +690,254 @@
       </c>
       <c r="D8" s="2">
         <v>506</v>
       </c>
       <c r="E8" s="2">
         <v>154</v>
       </c>
       <c r="F8" s="2">
         <v>30.43</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>170</v>
       </c>
       <c r="D9" s="2">
         <v>1147</v>
       </c>
       <c r="E9" s="2">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F9" s="2">
-        <v>15.61</v>
+        <v>15.69</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>117</v>
       </c>
       <c r="D10" s="2">
         <v>510</v>
       </c>
       <c r="E10" s="2">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F10" s="2">
-        <v>35.49</v>
+        <v>35.69</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>93</v>
       </c>
       <c r="D11" s="2">
         <v>470</v>
       </c>
       <c r="E11" s="2">
         <v>195</v>
       </c>
       <c r="F11" s="2">
         <v>41.49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>103</v>
       </c>
       <c r="D12" s="2">
         <v>685</v>
       </c>
       <c r="E12" s="2">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F12" s="2">
-        <v>35.77</v>
+        <v>36.06</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>177</v>
       </c>
       <c r="D13" s="2">
         <v>672</v>
       </c>
       <c r="E13" s="2">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F13" s="2">
-        <v>41.96</v>
+        <v>42.11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>136</v>
       </c>
       <c r="D14" s="2">
         <v>485</v>
       </c>
       <c r="E14" s="2">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F14" s="2">
-        <v>61.44</v>
+        <v>61.86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>145</v>
       </c>
       <c r="D15" s="2">
         <v>787</v>
       </c>
       <c r="E15" s="2">
         <v>394</v>
       </c>
       <c r="F15" s="2">
         <v>50.06</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>309</v>
       </c>
       <c r="D16" s="2">
         <v>1628</v>
       </c>
       <c r="E16" s="2">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F16" s="2">
-        <v>27.09</v>
+        <v>27.15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>403</v>
       </c>
       <c r="D17" s="2">
         <v>1647</v>
       </c>
       <c r="E17" s="2">
         <v>453</v>
       </c>
       <c r="F17" s="2">
         <v>27.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>219</v>
       </c>
       <c r="D18" s="2">
         <v>1009</v>
       </c>
       <c r="E18" s="2">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F18" s="2">
-        <v>47.67</v>
+        <v>47.77</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>213</v>
       </c>
       <c r="D19" s="2">
         <v>967</v>
       </c>
       <c r="E19" s="2">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="F19" s="2">
-        <v>59.15</v>
+        <v>59.26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>239</v>
       </c>
       <c r="D20" s="2">
         <v>1511</v>
       </c>
       <c r="E20" s="2">
         <v>582</v>
       </c>
       <c r="F20" s="2">
         <v>38.52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
@@ -950,112 +950,112 @@
       </c>
       <c r="D21" s="2">
         <v>580</v>
       </c>
       <c r="E21" s="2">
         <v>629</v>
       </c>
       <c r="F21" s="2">
         <v>108.45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>217</v>
       </c>
       <c r="D22" s="2">
         <v>1490</v>
       </c>
       <c r="E22" s="2">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F22" s="2">
-        <v>46.51</v>
+        <v>46.64</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>224</v>
       </c>
       <c r="D23" s="2">
         <v>951</v>
       </c>
       <c r="E23" s="2">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="F23" s="2">
-        <v>83.39</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>130</v>
       </c>
       <c r="D24" s="2">
         <v>3600</v>
       </c>
       <c r="E24" s="2">
         <v>1138</v>
       </c>
       <c r="F24" s="2">
         <v>31.61</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
         <v>3781</v>
       </c>
       <c r="D25" s="6">
         <v>20707</v>
       </c>
       <c r="E25" s="6">
-        <v>8037</v>
+        <v>8050</v>
       </c>
       <c r="F25" s="6">
-        <v>38.81</v>
+        <v>38.88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>