--- v9 (2026-08-28)
+++ v10 (2026-09-18)
@@ -573,489 +573,489 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>341</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>70</v>
       </c>
       <c r="F3" s="2">
-        <v>56219</v>
+        <v>56424</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191850</v>
+        <v>191944</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D5" s="2">
         <v>160</v>
       </c>
       <c r="E5" s="2">
         <v>256</v>
       </c>
       <c r="F5" s="2">
-        <v>434622</v>
+        <v>435115</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>373</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F6" s="2">
-        <v>187892</v>
+        <v>188013</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>204</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>145422</v>
+        <v>145706</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D8" s="2">
         <v>196</v>
       </c>
       <c r="E8" s="2">
         <v>215</v>
       </c>
       <c r="F8" s="2">
-        <v>265418</v>
+        <v>266118</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F9" s="2">
-        <v>667383</v>
+        <v>667492</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D10" s="2">
         <v>223</v>
       </c>
       <c r="E10" s="2">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F10" s="2">
-        <v>327454</v>
+        <v>328459</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>1147</v>
       </c>
       <c r="D11" s="2">
         <v>281</v>
       </c>
       <c r="E11" s="2">
         <v>323</v>
       </c>
       <c r="F11" s="2">
-        <v>781503</v>
+        <v>782069</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1219</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F12" s="2">
-        <v>1020884</v>
+        <v>1021092</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>922528</v>
+        <v>922785</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>959</v>
       </c>
       <c r="D14" s="2">
         <v>193</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608292</v>
+        <v>608333</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="D15" s="2">
         <v>179</v>
       </c>
       <c r="E15" s="2">
         <v>234</v>
       </c>
       <c r="F15" s="2">
-        <v>397327</v>
+        <v>397647</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>128287</v>
+        <v>128494</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>353263</v>
+        <v>354137</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1096038</v>
+        <v>1096614</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>676</v>
       </c>
       <c r="D19" s="2">
         <v>123</v>
       </c>
       <c r="E19" s="2">
         <v>164</v>
       </c>
       <c r="F19" s="2">
-        <v>336637</v>
+        <v>336873</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>741</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
         <v>226</v>
       </c>
       <c r="F20" s="2">
-        <v>591653</v>
+        <v>592365</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="D21" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E21" s="2">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F21" s="2">
-        <v>190011</v>
+        <v>190064</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>143039</v>
+        <v>143061</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>459</v>
       </c>
       <c r="D24" s="2">
         <v>132</v>
       </c>
       <c r="E24" s="2">
         <v>175</v>
       </c>
       <c r="F24" s="2">
-        <v>179589</v>
+        <v>179613</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15443</v>
+        <v>15471</v>
       </c>
       <c r="D25" s="6">
-        <v>4029</v>
+        <v>4030</v>
       </c>
       <c r="E25" s="6">
-        <v>4935</v>
+        <v>4940</v>
       </c>
       <c r="F25" s="6">
-        <v>9027047</v>
+        <v>9034154</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>