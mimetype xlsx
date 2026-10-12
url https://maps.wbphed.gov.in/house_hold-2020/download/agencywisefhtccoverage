--- v10 (2026-09-18)
+++ v11 (2026-10-12)
@@ -573,489 +573,489 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>341</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>70</v>
       </c>
       <c r="F3" s="2">
-        <v>56424</v>
+        <v>56429</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>470</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191944</v>
+        <v>192116</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D5" s="2">
         <v>160</v>
       </c>
       <c r="E5" s="2">
         <v>256</v>
       </c>
       <c r="F5" s="2">
-        <v>435115</v>
+        <v>435392</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>373</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>138</v>
       </c>
       <c r="F6" s="2">
-        <v>188013</v>
+        <v>188015</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>204</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>145706</v>
+        <v>145758</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D8" s="2">
         <v>196</v>
       </c>
       <c r="E8" s="2">
         <v>215</v>
       </c>
       <c r="F8" s="2">
-        <v>266118</v>
+        <v>266327</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D9" s="2">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E9" s="2">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F9" s="2">
-        <v>667492</v>
+        <v>668008</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>663</v>
       </c>
       <c r="D10" s="2">
         <v>223</v>
       </c>
       <c r="E10" s="2">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F10" s="2">
-        <v>328459</v>
+        <v>329149</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D11" s="2">
         <v>281</v>
       </c>
       <c r="E11" s="2">
         <v>323</v>
       </c>
       <c r="F11" s="2">
-        <v>782069</v>
+        <v>782598</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1219</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>440</v>
       </c>
       <c r="F12" s="2">
-        <v>1021092</v>
+        <v>1021093</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>922785</v>
+        <v>923065</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>959</v>
       </c>
       <c r="D14" s="2">
         <v>193</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608333</v>
+        <v>608524</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>1254</v>
       </c>
       <c r="D15" s="2">
         <v>179</v>
       </c>
       <c r="E15" s="2">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F15" s="2">
-        <v>397647</v>
+        <v>397678</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>128494</v>
+        <v>128856</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>354137</v>
+        <v>354373</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D18" s="2">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1096614</v>
+        <v>1096863</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>676</v>
       </c>
       <c r="D19" s="2">
         <v>123</v>
       </c>
       <c r="E19" s="2">
         <v>164</v>
       </c>
       <c r="F19" s="2">
-        <v>336873</v>
+        <v>337129</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>741</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
         <v>226</v>
       </c>
       <c r="F20" s="2">
-        <v>592365</v>
+        <v>592682</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="D21" s="2">
         <v>102</v>
       </c>
       <c r="E21" s="2">
         <v>133</v>
       </c>
       <c r="F21" s="2">
-        <v>190064</v>
+        <v>190083</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
         <v>143061</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D24" s="2">
         <v>132</v>
       </c>
       <c r="E24" s="2">
         <v>175</v>
       </c>
       <c r="F24" s="2">
-        <v>179613</v>
+        <v>179796</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15471</v>
+        <v>15496</v>
       </c>
       <c r="D25" s="6">
-        <v>4030</v>
+        <v>4032</v>
       </c>
       <c r="E25" s="6">
-        <v>4940</v>
+        <v>4943</v>
       </c>
       <c r="F25" s="6">
-        <v>9034154</v>
+        <v>9038731</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>