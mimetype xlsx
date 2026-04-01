--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -573,489 +573,489 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>340</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>69</v>
       </c>
       <c r="F3" s="2">
-        <v>55857</v>
+        <v>55912</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>190922</v>
+        <v>191222</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>430498</v>
+        <v>431285</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
         <v>187807</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144134</v>
+        <v>144269</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>455</v>
       </c>
       <c r="D8" s="2">
         <v>195</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
-        <v>262576</v>
+        <v>262991</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>940</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>664900</v>
+        <v>665807</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>653</v>
       </c>
       <c r="D10" s="2">
         <v>222</v>
       </c>
       <c r="E10" s="2">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F10" s="2">
-        <v>324584</v>
+        <v>325070</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>778671</v>
+        <v>780121</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1217</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
-        <v>1020709</v>
+        <v>1020853</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>920778</v>
+        <v>921168</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>951</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>607512</v>
+        <v>608069</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="D15" s="2">
         <v>176</v>
       </c>
       <c r="E15" s="2">
         <v>231</v>
       </c>
       <c r="F15" s="2">
-        <v>396985</v>
+        <v>397014</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126650</v>
+        <v>126820</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>877</v>
+        <v>930</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>340113</v>
+        <v>348606</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>560</v>
       </c>
       <c r="F18" s="2">
-        <v>1091173</v>
+        <v>1092519</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>332965</v>
+        <v>333909</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>738</v>
       </c>
       <c r="D20" s="2">
         <v>180</v>
       </c>
       <c r="E20" s="2">
         <v>224</v>
       </c>
       <c r="F20" s="2">
-        <v>583333</v>
+        <v>584935</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189229</v>
+        <v>189363</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142110</v>
+        <v>142375</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D24" s="2">
         <v>131</v>
       </c>
       <c r="E24" s="2">
         <v>174</v>
       </c>
       <c r="F24" s="2">
-        <v>178161</v>
+        <v>178257</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15249</v>
+        <v>15310</v>
       </c>
       <c r="D25" s="6">
         <v>4018</v>
       </c>
       <c r="E25" s="6">
-        <v>4918</v>
+        <v>4920</v>
       </c>
       <c r="F25" s="6">
-        <v>8971403</v>
+        <v>8990108</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>