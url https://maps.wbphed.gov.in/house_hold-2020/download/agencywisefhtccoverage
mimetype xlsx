--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -593,469 +593,469 @@
       </c>
       <c r="E3" s="2">
         <v>69</v>
       </c>
       <c r="F3" s="2">
         <v>55912</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191222</v>
+        <v>191300</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>1215</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>431285</v>
+        <v>431924</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
-        <v>187807</v>
+        <v>187813</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144269</v>
+        <v>144561</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>455</v>
       </c>
       <c r="D8" s="2">
         <v>195</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
-        <v>262991</v>
+        <v>263229</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>940</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>665807</v>
+        <v>665982</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D10" s="2">
         <v>222</v>
       </c>
       <c r="E10" s="2">
         <v>260</v>
       </c>
       <c r="F10" s="2">
-        <v>325070</v>
+        <v>325502</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>780121</v>
+        <v>780751</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1217</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
         <v>1020853</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>921168</v>
+        <v>921201</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>951</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608069</v>
+        <v>608096</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D15" s="2">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E15" s="2">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F15" s="2">
-        <v>397014</v>
+        <v>397018</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126820</v>
+        <v>126878</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>930</v>
+        <v>966</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>348606</v>
+        <v>350601</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1092519</v>
+        <v>1093921</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>333909</v>
+        <v>334374</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>738</v>
       </c>
       <c r="D20" s="2">
         <v>180</v>
       </c>
       <c r="E20" s="2">
         <v>224</v>
       </c>
       <c r="F20" s="2">
-        <v>584935</v>
+        <v>585701</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189363</v>
+        <v>189380</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142375</v>
+        <v>142480</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>457</v>
       </c>
       <c r="D24" s="2">
         <v>131</v>
       </c>
       <c r="E24" s="2">
         <v>174</v>
       </c>
       <c r="F24" s="2">
-        <v>178257</v>
+        <v>178475</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15310</v>
+        <v>15351</v>
       </c>
       <c r="D25" s="6">
-        <v>4018</v>
+        <v>4019</v>
       </c>
       <c r="E25" s="6">
-        <v>4920</v>
+        <v>4922</v>
       </c>
       <c r="F25" s="6">
-        <v>8990108</v>
+        <v>8997688</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>