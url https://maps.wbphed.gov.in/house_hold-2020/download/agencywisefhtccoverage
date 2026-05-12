--- v4 (2026-04-21)
+++ v5 (2026-05-12)
@@ -573,251 +573,251 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>340</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>69</v>
       </c>
       <c r="F3" s="2">
-        <v>55912</v>
+        <v>55975</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191300</v>
+        <v>191304</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>1215</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>431924</v>
+        <v>431996</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
         <v>187813</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144561</v>
+        <v>144698</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>455</v>
       </c>
       <c r="D8" s="2">
         <v>195</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
         <v>263229</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>940</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>665982</v>
+        <v>666025</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D10" s="2">
         <v>222</v>
       </c>
       <c r="E10" s="2">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F10" s="2">
-        <v>325502</v>
+        <v>325776</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>1139</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>780751</v>
+        <v>780797</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1217</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
         <v>1020853</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>921201</v>
+        <v>921465</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>951</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
         <v>608096</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
@@ -833,229 +833,229 @@
       </c>
       <c r="E15" s="2">
         <v>232</v>
       </c>
       <c r="F15" s="2">
         <v>397018</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126878</v>
+        <v>126883</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>966</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>350601</v>
+        <v>350733</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1093921</v>
+        <v>1093985</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>334374</v>
+        <v>334626</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D20" s="2">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E20" s="2">
         <v>224</v>
       </c>
       <c r="F20" s="2">
-        <v>585701</v>
+        <v>585888</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189380</v>
+        <v>189430</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142480</v>
+        <v>142587</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>457</v>
       </c>
       <c r="D24" s="2">
         <v>131</v>
       </c>
       <c r="E24" s="2">
         <v>174</v>
       </c>
       <c r="F24" s="2">
         <v>178475</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15351</v>
+        <v>15353</v>
       </c>
       <c r="D25" s="6">
-        <v>4019</v>
+        <v>4020</v>
       </c>
       <c r="E25" s="6">
-        <v>4922</v>
+        <v>4923</v>
       </c>
       <c r="F25" s="6">
-        <v>8997688</v>
+        <v>8999388</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>