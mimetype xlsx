--- v5 (2026-05-12)
+++ v6 (2026-06-02)
@@ -573,489 +573,489 @@
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>340</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>69</v>
       </c>
       <c r="F3" s="2">
-        <v>55975</v>
+        <v>56048</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191304</v>
+        <v>191415</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>1215</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>431996</v>
+        <v>432654</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
         <v>187813</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144698</v>
+        <v>144837</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D8" s="2">
         <v>195</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
-        <v>263229</v>
+        <v>263686</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>666025</v>
+        <v>666369</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D10" s="2">
         <v>222</v>
       </c>
       <c r="E10" s="2">
         <v>261</v>
       </c>
       <c r="F10" s="2">
-        <v>325776</v>
+        <v>326010</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>1139</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>780797</v>
+        <v>780837</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1217</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
-        <v>1020853</v>
+        <v>1020861</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>921465</v>
+        <v>922019</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
         <v>608096</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>1244</v>
       </c>
       <c r="D15" s="2">
         <v>177</v>
       </c>
       <c r="E15" s="2">
         <v>232</v>
       </c>
       <c r="F15" s="2">
-        <v>397018</v>
+        <v>397034</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126883</v>
+        <v>126895</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>966</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>350733</v>
+        <v>350756</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1093985</v>
+        <v>1094102</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>334626</v>
+        <v>334929</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>739</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
         <v>224</v>
       </c>
       <c r="F20" s="2">
-        <v>585888</v>
+        <v>587287</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189430</v>
+        <v>189467</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142587</v>
+        <v>142743</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D24" s="2">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E24" s="2">
         <v>174</v>
       </c>
       <c r="F24" s="2">
-        <v>178475</v>
+        <v>178605</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15353</v>
+        <v>15360</v>
       </c>
       <c r="D25" s="6">
-        <v>4020</v>
+        <v>4021</v>
       </c>
       <c r="E25" s="6">
         <v>4923</v>
       </c>
       <c r="F25" s="6">
-        <v>8999388</v>
+        <v>9004199</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>