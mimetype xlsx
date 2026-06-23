--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -593,469 +593,469 @@
       </c>
       <c r="E3" s="2">
         <v>69</v>
       </c>
       <c r="F3" s="2">
         <v>56048</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191415</v>
+        <v>191597</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>432654</v>
+        <v>433290</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
         <v>187813</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144837</v>
+        <v>144879</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
         <v>456</v>
       </c>
       <c r="D8" s="2">
         <v>195</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
-        <v>263686</v>
+        <v>263881</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>941</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>666369</v>
+        <v>666734</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>656</v>
       </c>
       <c r="D10" s="2">
         <v>222</v>
       </c>
       <c r="E10" s="2">
         <v>261</v>
       </c>
       <c r="F10" s="2">
-        <v>326010</v>
+        <v>326230</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>1139</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>780837</v>
+        <v>780919</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>1217</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
         <v>1020861</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>922019</v>
+        <v>922143</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608096</v>
+        <v>608174</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>1244</v>
       </c>
       <c r="D15" s="2">
         <v>177</v>
       </c>
       <c r="E15" s="2">
         <v>232</v>
       </c>
       <c r="F15" s="2">
         <v>397034</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126895</v>
+        <v>126922</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>350756</v>
+        <v>351070</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1094102</v>
+        <v>1094397</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>334929</v>
+        <v>335305</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F20" s="2">
-        <v>587287</v>
+        <v>588672</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189467</v>
+        <v>189701</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142743</v>
+        <v>142868</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>458</v>
       </c>
       <c r="D24" s="2">
         <v>132</v>
       </c>
       <c r="E24" s="2">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F24" s="2">
-        <v>178605</v>
+        <v>178969</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15360</v>
+        <v>15384</v>
       </c>
       <c r="D25" s="6">
         <v>4021</v>
       </c>
       <c r="E25" s="6">
-        <v>4923</v>
+        <v>4925</v>
       </c>
       <c r="F25" s="6">
-        <v>9004199</v>
+        <v>9009243</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>