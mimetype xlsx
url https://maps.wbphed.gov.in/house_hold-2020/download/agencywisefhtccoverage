--- v7 (2026-06-23)
+++ v8 (2026-07-20)
@@ -570,492 +570,492 @@
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
         <v>340</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F3" s="2">
-        <v>56048</v>
+        <v>56165</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191597</v>
+        <v>191734</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D5" s="2">
         <v>159</v>
       </c>
       <c r="E5" s="2">
         <v>255</v>
       </c>
       <c r="F5" s="2">
-        <v>433290</v>
+        <v>433818</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
         <v>372</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
         <v>136</v>
       </c>
       <c r="F6" s="2">
-        <v>187813</v>
+        <v>187814</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
         <v>203</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>144879</v>
+        <v>145010</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D8" s="2">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E8" s="2">
         <v>214</v>
       </c>
       <c r="F8" s="2">
-        <v>263881</v>
+        <v>264463</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>941</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>666734</v>
+        <v>667142</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D10" s="2">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E10" s="2">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F10" s="2">
-        <v>326230</v>
+        <v>326643</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>1139</v>
       </c>
       <c r="D11" s="2">
         <v>280</v>
       </c>
       <c r="E11" s="2">
         <v>322</v>
       </c>
       <c r="F11" s="2">
-        <v>780919</v>
+        <v>781004</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
-        <v>1020861</v>
+        <v>1020884</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>922143</v>
+        <v>922268</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>957</v>
       </c>
       <c r="D14" s="2">
         <v>192</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608174</v>
+        <v>608236</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D15" s="2">
         <v>177</v>
       </c>
       <c r="E15" s="2">
         <v>232</v>
       </c>
       <c r="F15" s="2">
-        <v>397034</v>
+        <v>397114</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>126922</v>
+        <v>127307</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>351070</v>
+        <v>351310</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1094397</v>
+        <v>1095085</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
         <v>675</v>
       </c>
       <c r="D19" s="2">
         <v>122</v>
       </c>
       <c r="E19" s="2">
         <v>163</v>
       </c>
       <c r="F19" s="2">
-        <v>335305</v>
+        <v>335875</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>740</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F20" s="2">
-        <v>588672</v>
+        <v>590638</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189701</v>
+        <v>189788</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>142868</v>
+        <v>143021</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
         <v>458</v>
       </c>
       <c r="D24" s="2">
         <v>132</v>
       </c>
       <c r="E24" s="2">
         <v>175</v>
       </c>
       <c r="F24" s="2">
-        <v>178969</v>
+        <v>179061</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15384</v>
+        <v>15400</v>
       </c>
       <c r="D25" s="6">
-        <v>4021</v>
+        <v>4023</v>
       </c>
       <c r="E25" s="6">
-        <v>4925</v>
+        <v>4928</v>
       </c>
       <c r="F25" s="6">
-        <v>9009243</v>
+        <v>9016116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>