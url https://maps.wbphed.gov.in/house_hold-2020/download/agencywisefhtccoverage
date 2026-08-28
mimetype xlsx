--- v8 (2026-07-20)
+++ v9 (2026-08-28)
@@ -564,498 +564,498 @@
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D3" s="2">
         <v>130</v>
       </c>
       <c r="E3" s="2">
         <v>70</v>
       </c>
       <c r="F3" s="2">
-        <v>56165</v>
+        <v>56219</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>469</v>
       </c>
       <c r="D4" s="2">
         <v>151</v>
       </c>
       <c r="E4" s="2">
         <v>182</v>
       </c>
       <c r="F4" s="2">
-        <v>191734</v>
+        <v>191850</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="D5" s="2">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E5" s="2">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F5" s="2">
-        <v>433818</v>
+        <v>434622</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D6" s="2">
         <v>79</v>
       </c>
       <c r="E6" s="2">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F6" s="2">
-        <v>187814</v>
+        <v>187892</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="2">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D7" s="2">
         <v>90</v>
       </c>
       <c r="E7" s="2">
         <v>100</v>
       </c>
       <c r="F7" s="2">
-        <v>145010</v>
+        <v>145422</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D8" s="2">
         <v>196</v>
       </c>
       <c r="E8" s="2">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F8" s="2">
-        <v>264463</v>
+        <v>265418</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2">
         <v>941</v>
       </c>
       <c r="D9" s="2">
         <v>369</v>
       </c>
       <c r="E9" s="2">
         <v>433</v>
       </c>
       <c r="F9" s="2">
-        <v>667142</v>
+        <v>667383</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D10" s="2">
         <v>223</v>
       </c>
       <c r="E10" s="2">
         <v>262</v>
       </c>
       <c r="F10" s="2">
-        <v>326643</v>
+        <v>327454</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="D11" s="2">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E11" s="2">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F11" s="2">
-        <v>781004</v>
+        <v>781503</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D12" s="2">
         <v>326</v>
       </c>
       <c r="E12" s="2">
         <v>439</v>
       </c>
       <c r="F12" s="2">
         <v>1020884</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>610</v>
       </c>
       <c r="D13" s="2">
         <v>183</v>
       </c>
       <c r="E13" s="2">
         <v>271</v>
       </c>
       <c r="F13" s="2">
-        <v>922268</v>
+        <v>922528</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D14" s="2">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E14" s="2">
         <v>263</v>
       </c>
       <c r="F14" s="2">
-        <v>608236</v>
+        <v>608292</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="D15" s="2">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E15" s="2">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F15" s="2">
-        <v>397114</v>
+        <v>397327</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>349</v>
       </c>
       <c r="D16" s="2">
         <v>113</v>
       </c>
       <c r="E16" s="2">
         <v>143</v>
       </c>
       <c r="F16" s="2">
-        <v>127307</v>
+        <v>128287</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="D17" s="2">
         <v>172</v>
       </c>
       <c r="E17" s="2">
         <v>192</v>
       </c>
       <c r="F17" s="2">
-        <v>351310</v>
+        <v>353263</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="2">
         <v>1294</v>
       </c>
       <c r="D18" s="2">
         <v>474</v>
       </c>
       <c r="E18" s="2">
         <v>561</v>
       </c>
       <c r="F18" s="2">
-        <v>1095085</v>
+        <v>1096038</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="2">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D19" s="2">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E19" s="2">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F19" s="2">
-        <v>335875</v>
+        <v>336637</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D20" s="2">
         <v>181</v>
       </c>
       <c r="E20" s="2">
         <v>226</v>
       </c>
       <c r="F20" s="2">
-        <v>590638</v>
+        <v>591653</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>548</v>
       </c>
       <c r="D21" s="2">
         <v>101</v>
       </c>
       <c r="E21" s="2">
         <v>132</v>
       </c>
       <c r="F21" s="2">
-        <v>189788</v>
+        <v>190011</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>191</v>
       </c>
       <c r="D22" s="2">
         <v>63</v>
       </c>
       <c r="E22" s="2">
         <v>8</v>
       </c>
       <c r="F22" s="2">
         <v>1736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>324</v>
       </c>
       <c r="D23" s="2">
         <v>110</v>
       </c>
       <c r="E23" s="2">
         <v>149</v>
       </c>
       <c r="F23" s="2">
-        <v>143021</v>
+        <v>143039</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="2">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D24" s="2">
         <v>132</v>
       </c>
       <c r="E24" s="2">
         <v>175</v>
       </c>
       <c r="F24" s="2">
-        <v>179061</v>
+        <v>179589</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="6">
-        <v>15400</v>
+        <v>15443</v>
       </c>
       <c r="D25" s="6">
-        <v>4023</v>
+        <v>4029</v>
       </c>
       <c r="E25" s="6">
-        <v>4928</v>
+        <v>4935</v>
       </c>
       <c r="F25" s="6">
-        <v>9016116</v>
+        <v>9027047</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>